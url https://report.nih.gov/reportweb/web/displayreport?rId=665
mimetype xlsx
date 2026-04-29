--- v0 (2025-10-16)
+++ v1 (2026-04-29)
@@ -1,65 +1,66 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D7B2F08E-90C0-4250-B1AA-D2DEAF74CA93}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{20FB0C13-590D-4CF1-8DCE-814334730F45}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table #218" sheetId="1" r:id="rId1"/>
     <sheet name="Notes" sheetId="3" r:id="rId2"/>
     <sheet name="Success Rate Definition" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Notes!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="1">Notes!#REF!</definedName>
     <definedName name="OLE_LINK1" localSheetId="0">'Table #218'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Table #218'!$A$1:$G$56</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Notes!#REF!</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Table #218'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
@@ -130,64 +131,50 @@
     <t>Research Project Grants - Number of Applications Reviewed</t>
   </si>
   <si>
     <t>Research Project Grants - Number of Applications Awarded</t>
   </si>
   <si>
     <t>Research Project Grants - Success Rate</t>
   </si>
   <si>
     <t>R01-Equivalent Grants - Number of Applications Reviewed</t>
   </si>
   <si>
     <t>R01-Equivalent Grants - Number of Applications Awarded</t>
   </si>
   <si>
     <t>R01-Equivalent Grants- Success Rate</t>
   </si>
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>Submission Number</t>
   </si>
   <si>
     <t>The first or original application submitted is referred to as an A0.  Previously submitted applications that were not funded may be resubmitted for funding consideration.  The applicant must make significant changes to the application and can only resubmit once the peer review summary statement is available. The first resubmission is referred to as an A1 application; the second resubmission is referred to as an A2 application, and so forth. A resubmission has a suffix in its application identification number, e.g., A1.</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Defined as activity codes DP1, DP2, DP3, DP4, DP5, P01, PN1, PM1, R00, R01, R03, R15, R16, R21, R22, R23, R29, R33, R34, R35, R36, R37, R61, R50, R55, R56, RC1, RC2, RC3, RC4, RF1, RL1, RL2, RL9, RM1, SI2, UA5, UC1, UC2, UC3, UC4, UC7, UF1, UG3, UH2, UH3, UH5, UM1, UM2, U01, U19, U34, and U3R. Research projects were first coded to NLM in fiscal year 2007. Not all of these activities may be in use by NIH every year.
 </t>
   </si>
   <si>
     <t>Defined as activity codes DP1, DP2, DP5, R01, R37, R56, RF1, RL1, U01, and R35 from select NIGMS and NHGRI program announcements (PAs).  Not all of these activities may be in use by NIH every year.</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Source and Brief Methods:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
@@ -269,68 +256,83 @@
       <t>Data produced by the</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Division of Statistical Analysis and Reporting </t>
     </r>
   </si>
   <si>
-    <t>Data last updated 11/19/2024</t>
+    <r>
+      <t>Table #218: NIH Research Project Grants and R01 Equivalent Grants -</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Competing Applications, Awards, and Success Rates, Fiscal Years 1970 - 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Data last updated 12/19/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="10">
+  <numFmts count="11">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="#0.0%"/>
     <numFmt numFmtId="167" formatCode="##,##0"/>
     <numFmt numFmtId="168" formatCode="##0.0%"/>
     <numFmt numFmtId="169" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="170" formatCode="####0"/>
+    <numFmt numFmtId="171" formatCode="0.0\%"/>
   </numFmts>
   <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="9"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -468,51 +470,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -547,282 +549,445 @@
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="medium">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FFC1C1C1"/>
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
-        <color rgb="FFC1C1C1"/>
+        <color theme="0" tint="-0.24994659260841701"/>
       </right>
-      <top style="thin">
-[...4 lines deleted...]
-      </bottom>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="medium">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="9" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="42" fontId="16" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="17" fillId="2" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="9" fillId="3" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="166" fontId="9" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="11" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="11" fillId="4" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="11" fillId="4" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="170" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="14" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="42" fontId="21" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="22" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="22" fillId="2" borderId="0" xfId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="11" fillId="4" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="165" fontId="9" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="3" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="5" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="171" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency 2" xfId="9" xr:uid="{DE07EC42-683C-417B-9809-AF174DBF1ACD}"/>
     <cellStyle name="Hyperlink" xfId="2" builtinId="8"/>
     <cellStyle name="Hyperlink 10" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Hyperlink 4" xfId="13" xr:uid="{43A8F518-06F3-4CF7-8EE3-EA0B40FB7AED}"/>
     <cellStyle name="Hyperlink 4 2" xfId="14" xr:uid="{38E80CCB-A99B-406F-ADB5-71DFB6AD232C}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 10 2" xfId="12" xr:uid="{D6CE9BCA-6885-4D6F-9C5F-5C5CBCD5777A}"/>
     <cellStyle name="Normal 19" xfId="4" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="Normal 19 2" xfId="10" xr:uid="{77C13D69-2EEE-4D4F-A0B1-F777AE7B7440}"/>
     <cellStyle name="Normal 2 14" xfId="8" xr:uid="{AE8D4DAE-6E31-4431-8066-5528CF1D822D}"/>
     <cellStyle name="Normal 2 15" xfId="11" xr:uid="{85B74A4D-FABF-4CB5-8B71-68C2707B800A}"/>
     <cellStyle name="Normal 21" xfId="5" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="Normal 5" xfId="6" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="Percent" xfId="7" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="4">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color auto="1"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </right>
+        <top style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -1320,50 +1485,66 @@
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr>
             <a:lnSpc>
               <a:spcPts val="1000"/>
             </a:lnSpc>
           </a:pPr>
           <a:endParaRPr lang="en-US" sz="900"/>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="900"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{13E0512D-6895-4EB9-93E1-D398B9D1CA33}" name="Table1" displayName="Table1" ref="A2:G58" totalsRowShown="0" headerRowDxfId="3" tableBorderDxfId="2">
+  <autoFilter ref="A2:G58" xr:uid="{13E0512D-6895-4EB9-93E1-D398B9D1CA33}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{7C58DABE-1639-4E85-BDF9-7203F1A09B60}" name="FY" dataDxfId="1"/>
+    <tableColumn id="2" xr3:uid="{16C01EC9-EA4F-4998-84B9-7ED7C9ED558C}" name="Research Project Grants - Number of Applications Reviewed"/>
+    <tableColumn id="3" xr3:uid="{0B2A6CEA-70A4-4E5D-B688-6A8FD3A51310}" name="Research Project Grants - Number of Applications Awarded"/>
+    <tableColumn id="4" xr3:uid="{FCD4C528-714E-40C6-91B5-FEC21F53D19B}" name="Research Project Grants - Success Rate"/>
+    <tableColumn id="5" xr3:uid="{61169300-E2A4-4D89-877C-94B44F34218E}" name="R01-Equivalent Grants - Number of Applications Reviewed"/>
+    <tableColumn id="6" xr3:uid="{E22D9709-D108-4D89-B29F-AC07931992F7}" name="R01-Equivalent Grants - Number of Applications Awarded" dataDxfId="0" dataCellStyle="Comma"/>
+    <tableColumn id="7" xr3:uid="{45FB2718-F2F9-4E06-B64B-6DB988CC4917}" name="R01-Equivalent Grants- Success Rate"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -1606,1530 +1787,1556 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OERSTATS@od.nih.gov?subject=Web%20Report%20Inquiry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report.nih.gov/reportweb/web/displayreport?rId=558" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet1"/>
-  <dimension ref="A1:K57"/>
+  <dimension ref="A1:K58"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="30" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.75" style="42" customWidth="1"/>
-    <col min="2" max="7" width="25.75" style="1" customWidth="1"/>
+    <col min="1" max="1" width="15.75" style="31" customWidth="1"/>
+    <col min="2" max="7" width="28.75" style="1" customWidth="1"/>
     <col min="8" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="8" customFormat="1" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
-[...8 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:10" s="6" customFormat="1" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C1" s="7"/>
+      <c r="D1" s="7"/>
+      <c r="E1" s="7"/>
+    </row>
+    <row r="2" spans="1:10" s="29" customFormat="1" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="52" t="s">
         <v>3</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C2" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="D2" s="10" t="s">
+      <c r="D2" s="53" t="s">
         <v>5</v>
       </c>
-      <c r="E2" s="6" t="s">
+      <c r="E2" s="51" t="s">
         <v>6</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F2" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G2" s="54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="40">
+      <c r="A3" s="43">
         <v>1970</v>
       </c>
-      <c r="B3" s="21">
+      <c r="B3" s="18">
         <v>9199</v>
       </c>
-      <c r="C3" s="21">
+      <c r="C3" s="18">
         <v>3264</v>
       </c>
-      <c r="D3" s="22">
+      <c r="D3" s="19">
         <v>0.35499999999999998</v>
       </c>
-      <c r="E3" s="23">
+      <c r="E3" s="20">
         <v>8502</v>
       </c>
-      <c r="F3" s="24">
+      <c r="F3" s="21">
         <v>2879</v>
       </c>
-      <c r="G3" s="25">
+      <c r="G3" s="46">
         <f t="shared" ref="G3:G40" si="0">F3/E3</f>
         <v>0.33862620559868267</v>
       </c>
     </row>
     <row r="4" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="40">
+      <c r="A4" s="43">
         <v>1971</v>
       </c>
-      <c r="B4" s="21">
+      <c r="B4" s="18">
         <v>9227</v>
       </c>
-      <c r="C4" s="21">
+      <c r="C4" s="18">
         <v>3338</v>
       </c>
-      <c r="D4" s="22">
+      <c r="D4" s="19">
         <v>0.36199999999999999</v>
       </c>
-      <c r="E4" s="23">
+      <c r="E4" s="20">
         <v>8518</v>
       </c>
-      <c r="F4" s="24">
+      <c r="F4" s="21">
         <v>3005</v>
       </c>
-      <c r="G4" s="25">
+      <c r="G4" s="46">
         <f t="shared" si="0"/>
         <v>0.35278234327306879</v>
       </c>
     </row>
     <row r="5" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="40">
+      <c r="A5" s="43">
         <v>1972</v>
       </c>
-      <c r="B5" s="21">
+      <c r="B5" s="18">
         <v>10661</v>
       </c>
-      <c r="C5" s="21">
+      <c r="C5" s="18">
         <v>4350</v>
       </c>
-      <c r="D5" s="22">
+      <c r="D5" s="19">
         <v>0.40799999999999997</v>
       </c>
-      <c r="E5" s="23">
+      <c r="E5" s="20">
         <v>9766</v>
       </c>
-      <c r="F5" s="24">
+      <c r="F5" s="21">
         <v>3956</v>
       </c>
-      <c r="G5" s="25">
+      <c r="G5" s="46">
         <f t="shared" si="0"/>
         <v>0.40507884497235308</v>
       </c>
     </row>
     <row r="6" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="40">
+      <c r="A6" s="43">
         <v>1973</v>
       </c>
-      <c r="B6" s="21">
+      <c r="B6" s="18">
         <v>11426</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="18">
         <v>3154</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="19">
         <v>0.27600000000000002</v>
       </c>
-      <c r="E6" s="23">
+      <c r="E6" s="20">
         <v>10618</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="21">
         <v>2886</v>
       </c>
-      <c r="G6" s="25">
+      <c r="G6" s="46">
         <f t="shared" si="0"/>
         <v>0.27180259935957807</v>
       </c>
     </row>
     <row r="7" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="40">
+      <c r="A7" s="43">
         <v>1974</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="18">
         <v>12447</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="18">
         <v>5534</v>
       </c>
-      <c r="D7" s="22">
+      <c r="D7" s="19">
         <v>0.44500000000000001</v>
       </c>
-      <c r="E7" s="23">
+      <c r="E7" s="20">
         <v>11568</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="21">
         <v>5131</v>
       </c>
-      <c r="G7" s="25">
+      <c r="G7" s="46">
         <f t="shared" si="0"/>
         <v>0.44355117565698476</v>
       </c>
     </row>
     <row r="8" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="40">
+      <c r="A8" s="43">
         <v>1975</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="18">
         <v>12187</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="18">
         <v>5305</v>
       </c>
-      <c r="D8" s="22">
+      <c r="D8" s="19">
         <v>0.435</v>
       </c>
-      <c r="E8" s="23">
+      <c r="E8" s="20">
         <v>11524</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F8" s="21">
         <v>5046</v>
       </c>
-      <c r="G8" s="25">
+      <c r="G8" s="46">
         <f t="shared" si="0"/>
         <v>0.43786879555709823</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="40">
+      <c r="A9" s="43">
         <v>1976</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="18">
         <v>12445</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="18">
         <v>4155</v>
       </c>
-      <c r="D9" s="22">
+      <c r="D9" s="19">
         <v>0.33400000000000002</v>
       </c>
-      <c r="E9" s="23">
+      <c r="E9" s="20">
         <v>11556</v>
       </c>
-      <c r="F9" s="24">
+      <c r="F9" s="21">
         <v>3848</v>
       </c>
-      <c r="G9" s="25">
+      <c r="G9" s="46">
         <f t="shared" si="0"/>
         <v>0.33298719280027689</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="40">
+      <c r="A10" s="43">
         <v>1977</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="18">
         <v>15808</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="18">
         <v>4497</v>
       </c>
-      <c r="D10" s="22">
+      <c r="D10" s="19">
         <v>0.28399999999999997</v>
       </c>
-      <c r="E10" s="23">
+      <c r="E10" s="20">
         <v>15050</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="21">
         <v>4257</v>
       </c>
-      <c r="G10" s="25">
+      <c r="G10" s="46">
         <f t="shared" si="0"/>
         <v>0.28285714285714286</v>
       </c>
-      <c r="J10" s="7"/>
+      <c r="J10" s="5"/>
     </row>
     <row r="11" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="40">
+      <c r="A11" s="43">
         <v>1978</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="18">
         <v>16995</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="18">
         <v>5830</v>
       </c>
-      <c r="D11" s="22">
+      <c r="D11" s="19">
         <v>0.34300000000000003</v>
       </c>
-      <c r="E11" s="23">
+      <c r="E11" s="20">
         <v>16280</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="21">
         <v>5539</v>
       </c>
-      <c r="G11" s="25">
+      <c r="G11" s="46">
         <f t="shared" si="0"/>
         <v>0.34023341523341522</v>
       </c>
     </row>
     <row r="12" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="40">
+      <c r="A12" s="43">
         <v>1979</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="18">
         <v>17133</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="18">
         <v>6763</v>
       </c>
-      <c r="D12" s="22">
+      <c r="D12" s="19">
         <v>0.39500000000000002</v>
       </c>
-      <c r="E12" s="23">
+      <c r="E12" s="20">
         <v>16377</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="21">
         <v>6438</v>
       </c>
-      <c r="G12" s="25">
+      <c r="G12" s="46">
         <f t="shared" si="0"/>
         <v>0.39311229162850336</v>
       </c>
     </row>
     <row r="13" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="40">
+      <c r="A13" s="43">
         <v>1980</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="18">
         <v>16744</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="18">
         <v>5468</v>
       </c>
-      <c r="D13" s="22">
+      <c r="D13" s="19">
         <v>0.32700000000000001</v>
       </c>
-      <c r="E13" s="23">
+      <c r="E13" s="20">
         <v>15919</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F13" s="21">
         <v>5143</v>
       </c>
-      <c r="G13" s="25">
+      <c r="G13" s="46">
         <f t="shared" si="0"/>
         <v>0.3230730573528488</v>
       </c>
     </row>
     <row r="14" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="40">
+      <c r="A14" s="43">
         <v>1981</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="18">
         <v>18149</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="18">
         <v>5580</v>
       </c>
-      <c r="D14" s="22">
+      <c r="D14" s="19">
         <v>0.307</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="20">
         <v>17433</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="21">
         <v>5300</v>
       </c>
-      <c r="G14" s="25">
+      <c r="G14" s="46">
         <f t="shared" si="0"/>
         <v>0.30402110939023691</v>
       </c>
     </row>
     <row r="15" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="40">
+      <c r="A15" s="43">
         <v>1982</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="18">
         <v>19222</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="18">
         <v>5608</v>
       </c>
-      <c r="D15" s="22">
+      <c r="D15" s="19">
         <v>0.29199999999999998</v>
       </c>
-      <c r="E15" s="23">
+      <c r="E15" s="20">
         <v>18043</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="21">
         <v>5226</v>
       </c>
-      <c r="G15" s="25">
+      <c r="G15" s="46">
         <f t="shared" si="0"/>
         <v>0.28964141218200962</v>
       </c>
     </row>
     <row r="16" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="40">
+      <c r="A16" s="43">
         <v>1983</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="18">
         <v>18798</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="18">
         <v>5879</v>
       </c>
-      <c r="D16" s="22">
+      <c r="D16" s="19">
         <v>0.313</v>
       </c>
-      <c r="E16" s="23">
+      <c r="E16" s="20">
         <v>17344</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="21">
         <v>5427</v>
       </c>
-      <c r="G16" s="25">
+      <c r="G16" s="46">
         <f t="shared" si="0"/>
         <v>0.31290359778597787</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="40">
+      <c r="A17" s="43">
         <v>1984</v>
       </c>
-      <c r="B17" s="21">
+      <c r="B17" s="18">
         <v>18681</v>
       </c>
-      <c r="C17" s="21">
+      <c r="C17" s="18">
         <v>5984</v>
       </c>
-      <c r="D17" s="22">
+      <c r="D17" s="19">
         <v>0.32</v>
       </c>
-      <c r="E17" s="23">
+      <c r="E17" s="20">
         <v>17374</v>
       </c>
-      <c r="F17" s="24">
+      <c r="F17" s="21">
         <v>5524</v>
       </c>
-      <c r="G17" s="25">
+      <c r="G17" s="46">
         <f t="shared" si="0"/>
         <v>0.31794635662484172</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="40">
+      <c r="A18" s="43">
         <v>1985</v>
       </c>
-      <c r="B18" s="21">
+      <c r="B18" s="18">
         <v>20442</v>
       </c>
-      <c r="C18" s="21">
+      <c r="C18" s="18">
         <v>6760</v>
       </c>
-      <c r="D18" s="22">
+      <c r="D18" s="19">
         <v>0.33100000000000002</v>
       </c>
-      <c r="E18" s="23">
+      <c r="E18" s="20">
         <v>18922</v>
       </c>
-      <c r="F18" s="24">
+      <c r="F18" s="21">
         <v>6186</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="46">
         <f t="shared" si="0"/>
         <v>0.32692104428707325</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="40">
+      <c r="A19" s="43">
         <v>1986</v>
       </c>
-      <c r="B19" s="21">
+      <c r="B19" s="18">
         <v>19896</v>
       </c>
-      <c r="C19" s="21">
+      <c r="C19" s="18">
         <v>6471</v>
       </c>
-      <c r="D19" s="22">
+      <c r="D19" s="19">
         <v>0.32500000000000001</v>
       </c>
-      <c r="E19" s="23">
+      <c r="E19" s="20">
         <v>18607</v>
       </c>
-      <c r="F19" s="24">
+      <c r="F19" s="21">
         <v>6011</v>
       </c>
-      <c r="G19" s="25">
+      <c r="G19" s="46">
         <f t="shared" si="0"/>
         <v>0.32305046487880906</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="40">
+      <c r="A20" s="43">
         <v>1987</v>
       </c>
-      <c r="B20" s="21">
+      <c r="B20" s="18">
         <v>19455</v>
       </c>
-      <c r="C20" s="21">
+      <c r="C20" s="18">
         <v>6945</v>
       </c>
-      <c r="D20" s="22">
+      <c r="D20" s="19">
         <v>0.35699999999999998</v>
       </c>
-      <c r="E20" s="23">
+      <c r="E20" s="20">
         <v>18228</v>
       </c>
-      <c r="F20" s="24">
+      <c r="F20" s="21">
         <v>6401</v>
       </c>
-      <c r="G20" s="25">
+      <c r="G20" s="46">
         <f t="shared" si="0"/>
         <v>0.35116304586350672</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="40">
+      <c r="A21" s="43">
         <v>1988</v>
       </c>
-      <c r="B21" s="21">
+      <c r="B21" s="18">
         <v>20757</v>
       </c>
-      <c r="C21" s="21">
+      <c r="C21" s="18">
         <v>6631</v>
       </c>
-      <c r="D21" s="22">
+      <c r="D21" s="19">
         <v>0.31900000000000001</v>
       </c>
-      <c r="E21" s="23">
+      <c r="E21" s="20">
         <v>19339</v>
       </c>
-      <c r="F21" s="24">
+      <c r="F21" s="21">
         <v>6109</v>
       </c>
-      <c r="G21" s="25">
+      <c r="G21" s="46">
         <f t="shared" si="0"/>
         <v>0.31589017012255027</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="40">
+      <c r="A22" s="43">
         <v>1989</v>
       </c>
-      <c r="B22" s="21">
+      <c r="B22" s="18">
         <v>20704</v>
       </c>
-      <c r="C22" s="21">
+      <c r="C22" s="18">
         <v>5883</v>
       </c>
-      <c r="D22" s="22">
+      <c r="D22" s="19">
         <v>0.28399999999999997</v>
       </c>
-      <c r="E22" s="23">
+      <c r="E22" s="20">
         <v>19381</v>
       </c>
-      <c r="F22" s="24">
+      <c r="F22" s="21">
         <v>5403</v>
       </c>
-      <c r="G22" s="25">
+      <c r="G22" s="46">
         <f t="shared" si="0"/>
         <v>0.27877818482018474</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="40">
+      <c r="A23" s="43">
         <v>1990</v>
       </c>
-      <c r="B23" s="21">
+      <c r="B23" s="18">
         <v>21509</v>
       </c>
-      <c r="C23" s="21">
+      <c r="C23" s="18">
         <v>5267</v>
       </c>
-      <c r="D23" s="22">
+      <c r="D23" s="19">
         <v>0.245</v>
       </c>
-      <c r="E23" s="23">
+      <c r="E23" s="20">
         <v>19835</v>
       </c>
-      <c r="F23" s="24">
+      <c r="F23" s="21">
         <v>4765</v>
       </c>
-      <c r="G23" s="25">
+      <c r="G23" s="46">
         <f t="shared" si="0"/>
         <v>0.24023191328459792</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="40">
+      <c r="A24" s="43">
         <v>1991</v>
       </c>
-      <c r="B24" s="21">
+      <c r="B24" s="18">
         <v>21416</v>
       </c>
-      <c r="C24" s="21">
+      <c r="C24" s="18">
         <v>6127</v>
       </c>
-      <c r="D24" s="22">
+      <c r="D24" s="19">
         <v>0.28599999999999998</v>
       </c>
-      <c r="E24" s="23">
+      <c r="E24" s="20">
         <v>19181</v>
       </c>
-      <c r="F24" s="24">
+      <c r="F24" s="21">
         <v>5492</v>
       </c>
-      <c r="G24" s="25">
+      <c r="G24" s="46">
         <f t="shared" si="0"/>
         <v>0.28632500912361192</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="40">
+      <c r="A25" s="43">
         <v>1992</v>
       </c>
-      <c r="B25" s="21">
+      <c r="B25" s="18">
         <v>21734</v>
       </c>
-      <c r="C25" s="21">
+      <c r="C25" s="18">
         <v>6380</v>
       </c>
-      <c r="D25" s="22">
+      <c r="D25" s="19">
         <v>0.29399999999999998</v>
       </c>
-      <c r="E25" s="23">
+      <c r="E25" s="20">
         <v>19802</v>
       </c>
-      <c r="F25" s="24">
+      <c r="F25" s="21">
         <v>5735</v>
       </c>
-      <c r="G25" s="25">
+      <c r="G25" s="46">
         <f t="shared" si="0"/>
         <v>0.28961721038278959</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="40">
+      <c r="A26" s="43">
         <v>1993</v>
       </c>
-      <c r="B26" s="21">
+      <c r="B26" s="18">
         <v>23626</v>
       </c>
-      <c r="C26" s="21">
+      <c r="C26" s="18">
         <v>5546</v>
       </c>
-      <c r="D26" s="22">
+      <c r="D26" s="19">
         <v>0.23499999999999999</v>
       </c>
-      <c r="E26" s="23">
+      <c r="E26" s="20">
         <v>21588.355</v>
       </c>
-      <c r="F26" s="24">
+      <c r="F26" s="21">
         <v>4958.9999900000003</v>
       </c>
-      <c r="G26" s="25">
+      <c r="G26" s="46">
         <f t="shared" si="0"/>
         <v>0.2297071726863858</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="40">
+      <c r="A27" s="43">
         <v>1994</v>
       </c>
-      <c r="B27" s="21">
+      <c r="B27" s="18">
         <v>25510</v>
       </c>
-      <c r="C27" s="21">
+      <c r="C27" s="18">
         <v>6474</v>
       </c>
-      <c r="D27" s="22">
+      <c r="D27" s="19">
         <v>0.254</v>
       </c>
-      <c r="E27" s="23">
+      <c r="E27" s="20">
         <v>23168.802350000002</v>
       </c>
-      <c r="F27" s="24">
+      <c r="F27" s="21">
         <v>5721.8023499999999</v>
       </c>
-      <c r="G27" s="25">
+      <c r="G27" s="46">
         <f t="shared" si="0"/>
         <v>0.24696150727014163</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="40">
+      <c r="A28" s="43">
         <v>1995</v>
       </c>
-      <c r="B28" s="21">
+      <c r="B28" s="18">
         <v>25224</v>
       </c>
-      <c r="C28" s="21">
+      <c r="C28" s="18">
         <v>6758</v>
       </c>
-      <c r="D28" s="22">
+      <c r="D28" s="19">
         <v>0.26800000000000002</v>
       </c>
-      <c r="E28" s="23">
+      <c r="E28" s="20">
         <v>22679.547210000001</v>
       </c>
-      <c r="F28" s="24">
+      <c r="F28" s="21">
         <v>5933.5472099999997</v>
       </c>
-      <c r="G28" s="25">
+      <c r="G28" s="46">
         <f t="shared" si="0"/>
         <v>0.26162547052014096</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="40">
+      <c r="A29" s="43">
         <v>1996</v>
       </c>
-      <c r="B29" s="21">
+      <c r="B29" s="18">
         <v>23821</v>
       </c>
-      <c r="C29" s="21">
+      <c r="C29" s="18">
         <v>6653</v>
       </c>
-      <c r="D29" s="22">
+      <c r="D29" s="19">
         <v>0.27900000000000003</v>
       </c>
-      <c r="E29" s="23">
+      <c r="E29" s="20">
         <v>21060.581460000001</v>
       </c>
-      <c r="F29" s="24">
+      <c r="F29" s="21">
         <v>5775.5814600000003</v>
       </c>
-      <c r="G29" s="25">
+      <c r="G29" s="46">
         <f t="shared" si="0"/>
         <v>0.27423656231759141</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="40">
+      <c r="A30" s="43">
         <v>1997</v>
       </c>
-      <c r="B30" s="21">
+      <c r="B30" s="18">
         <v>24221</v>
       </c>
-      <c r="C30" s="21">
+      <c r="C30" s="18">
         <v>7388</v>
       </c>
-      <c r="D30" s="22">
+      <c r="D30" s="19">
         <v>0.30499999999999999</v>
       </c>
-      <c r="E30" s="23">
+      <c r="E30" s="20">
         <v>20620.734939999998</v>
       </c>
-      <c r="F30" s="24">
+      <c r="F30" s="21">
         <v>6234.7349400000003</v>
       </c>
-      <c r="G30" s="25">
+      <c r="G30" s="46">
         <f t="shared" si="0"/>
         <v>0.30235270266269182</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="40">
+      <c r="A31" s="43">
         <v>1998</v>
       </c>
-      <c r="B31" s="21">
+      <c r="B31" s="18">
         <v>24151</v>
       </c>
-      <c r="C31" s="21">
+      <c r="C31" s="18">
         <v>7518</v>
       </c>
-      <c r="D31" s="22">
+      <c r="D31" s="19">
         <v>0.311</v>
       </c>
-      <c r="E31" s="23">
+      <c r="E31" s="20">
         <v>20483</v>
       </c>
-      <c r="F31" s="24">
+      <c r="F31" s="21">
         <v>6327</v>
       </c>
-      <c r="G31" s="25">
+      <c r="G31" s="46">
         <f t="shared" si="0"/>
         <v>0.3088902992725675</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="40">
+      <c r="A32" s="43">
         <v>1999</v>
       </c>
-      <c r="B32" s="21">
+      <c r="B32" s="18">
         <v>26408</v>
       </c>
-      <c r="C32" s="21">
+      <c r="C32" s="18">
         <v>8556</v>
       </c>
-      <c r="D32" s="22">
+      <c r="D32" s="19">
         <v>0.32400000000000001</v>
       </c>
-      <c r="E32" s="23">
+      <c r="E32" s="20">
         <v>22135</v>
       </c>
-      <c r="F32" s="24">
+      <c r="F32" s="21">
         <v>7111</v>
       </c>
-      <c r="G32" s="25">
+      <c r="G32" s="46">
         <f t="shared" si="0"/>
         <v>0.32125592952337928</v>
       </c>
     </row>
     <row r="33" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="40">
+      <c r="A33" s="43">
         <v>2000</v>
       </c>
-      <c r="B33" s="21">
+      <c r="B33" s="18">
         <v>27798</v>
       </c>
-      <c r="C33" s="21">
+      <c r="C33" s="18">
         <v>8765</v>
       </c>
-      <c r="D33" s="22">
+      <c r="D33" s="19">
         <v>0.315</v>
       </c>
-      <c r="E33" s="23">
+      <c r="E33" s="20">
         <v>22229</v>
       </c>
-      <c r="F33" s="24">
+      <c r="F33" s="21">
         <v>7108</v>
       </c>
-      <c r="G33" s="25">
+      <c r="G33" s="46">
         <f t="shared" si="0"/>
         <v>0.319762472445904</v>
       </c>
     </row>
     <row r="34" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="40">
+      <c r="A34" s="43">
         <v>2001</v>
       </c>
-      <c r="B34" s="21">
+      <c r="B34" s="18">
         <v>28368</v>
       </c>
-      <c r="C34" s="21">
+      <c r="C34" s="18">
         <v>9098</v>
       </c>
-      <c r="D34" s="22">
+      <c r="D34" s="19">
         <v>0.32100000000000001</v>
       </c>
-      <c r="E34" s="23">
+      <c r="E34" s="20">
         <v>22039</v>
       </c>
-      <c r="F34" s="24">
+      <c r="F34" s="21">
         <v>6990</v>
       </c>
-      <c r="G34" s="25">
+      <c r="G34" s="46">
         <f t="shared" si="0"/>
         <v>0.31716502563637189</v>
       </c>
     </row>
     <row r="35" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="40">
+      <c r="A35" s="43">
         <v>2002</v>
       </c>
-      <c r="B35" s="21">
+      <c r="B35" s="18">
         <v>30068</v>
       </c>
-      <c r="C35" s="21">
+      <c r="C35" s="18">
         <v>9396</v>
       </c>
-      <c r="D35" s="22">
+      <c r="D35" s="19">
         <v>0.312</v>
       </c>
-      <c r="E35" s="23">
+      <c r="E35" s="20">
         <v>22272</v>
       </c>
-      <c r="F35" s="24">
+      <c r="F35" s="21">
         <v>6834</v>
       </c>
-      <c r="G35" s="25">
+      <c r="G35" s="46">
         <f t="shared" si="0"/>
         <v>0.30684267241379309</v>
       </c>
     </row>
     <row r="36" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="40">
+      <c r="A36" s="43">
         <v>2003</v>
       </c>
-      <c r="B36" s="21">
+      <c r="B36" s="18">
         <v>34710</v>
       </c>
-      <c r="C36" s="21">
+      <c r="C36" s="18">
         <v>10393</v>
       </c>
-      <c r="D36" s="22">
+      <c r="D36" s="19">
         <v>0.29899999999999999</v>
       </c>
-      <c r="E36" s="23">
+      <c r="E36" s="20">
         <v>24702</v>
       </c>
-      <c r="F36" s="24">
+      <c r="F36" s="21">
         <v>7450</v>
       </c>
-      <c r="G36" s="25">
+      <c r="G36" s="46">
         <f t="shared" si="0"/>
         <v>0.30159501254959115</v>
       </c>
     </row>
     <row r="37" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="40">
+      <c r="A37" s="43">
         <v>2004</v>
       </c>
-      <c r="B37" s="21">
+      <c r="B37" s="18">
         <v>40861</v>
       </c>
-      <c r="C37" s="21">
+      <c r="C37" s="18">
         <v>10052</v>
       </c>
-      <c r="D37" s="22">
+      <c r="D37" s="19">
         <v>0.246</v>
       </c>
-      <c r="E37" s="23">
+      <c r="E37" s="20">
         <v>27654</v>
       </c>
-      <c r="F37" s="24">
+      <c r="F37" s="21">
         <v>7035</v>
       </c>
-      <c r="G37" s="25">
+      <c r="G37" s="46">
         <f t="shared" si="0"/>
         <v>0.25439357778259925</v>
       </c>
     </row>
     <row r="38" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="40">
+      <c r="A38" s="43">
         <v>2005</v>
       </c>
-      <c r="B38" s="21">
+      <c r="B38" s="18">
         <v>43069</v>
       </c>
-      <c r="C38" s="21">
+      <c r="C38" s="18">
         <v>9599</v>
       </c>
-      <c r="D38" s="22">
+      <c r="D38" s="19">
         <v>0.223</v>
       </c>
-      <c r="E38" s="23">
+      <c r="E38" s="20">
         <v>28540</v>
       </c>
-      <c r="F38" s="24">
+      <c r="F38" s="21">
         <v>6489</v>
       </c>
-      <c r="G38" s="25">
+      <c r="G38" s="46">
         <f t="shared" si="0"/>
         <v>0.22736510161177295</v>
       </c>
     </row>
     <row r="39" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="40">
+      <c r="A39" s="43">
         <v>2006</v>
       </c>
-      <c r="B39" s="21">
+      <c r="B39" s="18">
         <v>45688</v>
       </c>
-      <c r="C39" s="21">
+      <c r="C39" s="18">
         <v>9128</v>
       </c>
-      <c r="D39" s="22">
+      <c r="D39" s="19">
         <v>0.2</v>
       </c>
-      <c r="E39" s="23">
+      <c r="E39" s="20">
         <v>29221</v>
       </c>
-      <c r="F39" s="24">
+      <c r="F39" s="21">
         <v>6061</v>
       </c>
-      <c r="G39" s="25">
+      <c r="G39" s="46">
         <f t="shared" si="0"/>
         <v>0.20741932172068034</v>
       </c>
     </row>
     <row r="40" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="40">
+      <c r="A40" s="43">
         <v>2007</v>
       </c>
-      <c r="B40" s="21">
+      <c r="B40" s="18">
         <v>47455</v>
       </c>
-      <c r="C40" s="21">
+      <c r="C40" s="18">
         <v>10100</v>
       </c>
-      <c r="D40" s="22">
+      <c r="D40" s="19">
         <v>0.21299999999999999</v>
       </c>
-      <c r="E40" s="23">
+      <c r="E40" s="20">
         <v>27332</v>
       </c>
-      <c r="F40" s="24">
+      <c r="F40" s="21">
         <v>6462</v>
       </c>
-      <c r="G40" s="25">
+      <c r="G40" s="46">
         <f t="shared" si="0"/>
         <v>0.23642616713010392</v>
       </c>
     </row>
     <row r="41" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="40">
+      <c r="A41" s="43">
         <v>2008</v>
       </c>
-      <c r="B41" s="21">
+      <c r="B41" s="18">
         <v>43467</v>
       </c>
-      <c r="C41" s="21">
+      <c r="C41" s="18">
         <v>9460</v>
       </c>
-      <c r="D41" s="22">
+      <c r="D41" s="19">
         <v>0.218</v>
       </c>
-      <c r="E41" s="23">
+      <c r="E41" s="20">
         <v>26093</v>
       </c>
-      <c r="F41" s="24">
+      <c r="F41" s="21">
         <v>6087</v>
       </c>
-      <c r="G41" s="25">
+      <c r="G41" s="46">
         <f>F41/E41</f>
         <v>0.23328095657839268</v>
       </c>
     </row>
     <row r="42" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="40">
+      <c r="A42" s="43">
         <v>2009</v>
       </c>
-      <c r="B42" s="21">
+      <c r="B42" s="18">
         <v>43142</v>
       </c>
-      <c r="C42" s="21">
+      <c r="C42" s="18">
         <v>8881</v>
       </c>
-      <c r="D42" s="22">
+      <c r="D42" s="19">
         <v>0.20599999999999999</v>
       </c>
-      <c r="E42" s="23">
+      <c r="E42" s="20">
         <v>26675</v>
       </c>
-      <c r="F42" s="24">
+      <c r="F42" s="21">
         <v>5924</v>
       </c>
-      <c r="G42" s="26">
+      <c r="G42" s="47">
         <v>0.22</v>
       </c>
     </row>
     <row r="43" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="41">
+      <c r="A43" s="44">
         <v>2010</v>
       </c>
-      <c r="B43" s="21">
+      <c r="B43" s="18">
         <v>45983</v>
       </c>
-      <c r="C43" s="21">
+      <c r="C43" s="18">
         <v>9455</v>
       </c>
-      <c r="D43" s="22">
+      <c r="D43" s="19">
         <v>0.20599999999999999</v>
       </c>
-      <c r="E43" s="27">
+      <c r="E43" s="22">
         <v>27850</v>
       </c>
-      <c r="F43" s="21">
+      <c r="F43" s="18">
         <v>6217</v>
       </c>
-      <c r="G43" s="26">
+      <c r="G43" s="47">
         <v>0.223</v>
       </c>
     </row>
     <row r="44" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="41">
+      <c r="A44" s="44">
         <v>2011</v>
       </c>
-      <c r="B44" s="28">
+      <c r="B44" s="23">
         <v>49592</v>
       </c>
-      <c r="C44" s="28">
+      <c r="C44" s="23">
         <v>8765</v>
       </c>
-      <c r="D44" s="29">
+      <c r="D44" s="24">
         <v>0.17699999999999999</v>
       </c>
-      <c r="E44" s="30">
+      <c r="E44" s="25">
         <v>28791</v>
       </c>
-      <c r="F44" s="28">
+      <c r="F44" s="23">
         <v>5380</v>
       </c>
-      <c r="G44" s="31">
+      <c r="G44" s="48">
         <v>0.187</v>
       </c>
       <c r="I44" s="4"/>
       <c r="K44" s="4"/>
     </row>
     <row r="45" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="41">
+      <c r="A45" s="44">
         <v>2012</v>
       </c>
-      <c r="B45" s="28">
+      <c r="B45" s="23">
         <v>51313</v>
       </c>
-      <c r="C45" s="28">
+      <c r="C45" s="23">
         <v>9032</v>
       </c>
-      <c r="D45" s="29">
+      <c r="D45" s="24">
         <v>0.17599999999999999</v>
       </c>
-      <c r="E45" s="30">
+      <c r="E45" s="25">
         <v>29626</v>
       </c>
-      <c r="F45" s="28">
+      <c r="F45" s="23">
         <v>5436</v>
       </c>
-      <c r="G45" s="31">
+      <c r="G45" s="48">
         <v>0.183</v>
       </c>
       <c r="K45" s="4"/>
     </row>
     <row r="46" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="41">
+      <c r="A46" s="44">
         <v>2013</v>
       </c>
-      <c r="B46" s="21">
+      <c r="B46" s="18">
         <v>49581</v>
       </c>
-      <c r="C46" s="24">
+      <c r="C46" s="21">
         <v>8310</v>
       </c>
-      <c r="D46" s="22">
+      <c r="D46" s="19">
         <v>0.16800000000000001</v>
       </c>
-      <c r="E46" s="30">
+      <c r="E46" s="25">
         <v>28044</v>
       </c>
-      <c r="F46" s="28">
+      <c r="F46" s="23">
         <v>4902</v>
       </c>
-      <c r="G46" s="31">
+      <c r="G46" s="48">
         <v>0.17499999999999999</v>
       </c>
       <c r="K46" s="4"/>
     </row>
     <row r="47" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="41">
+      <c r="A47" s="44">
         <v>2014</v>
       </c>
-      <c r="B47" s="21">
+      <c r="B47" s="18">
         <v>51073</v>
       </c>
-      <c r="C47" s="24">
+      <c r="C47" s="21">
         <v>9241</v>
       </c>
-      <c r="D47" s="22">
+      <c r="D47" s="19">
         <v>0.18093709004757896</v>
       </c>
-      <c r="E47" s="27">
+      <c r="E47" s="22">
         <v>27502</v>
       </c>
-      <c r="F47" s="21">
+      <c r="F47" s="18">
         <v>5163</v>
       </c>
-      <c r="G47" s="26">
+      <c r="G47" s="47">
         <v>0.18773180132354012</v>
       </c>
     </row>
     <row r="48" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="41">
+      <c r="A48" s="44">
         <v>2015</v>
       </c>
-      <c r="B48" s="21">
+      <c r="B48" s="18">
         <v>52190</v>
       </c>
-      <c r="C48" s="24">
+      <c r="C48" s="21">
         <v>9540</v>
       </c>
-      <c r="D48" s="32">
+      <c r="D48" s="26">
         <v>0.183</v>
       </c>
-      <c r="E48" s="27">
+      <c r="E48" s="22">
         <v>28970</v>
       </c>
-      <c r="F48" s="21">
+      <c r="F48" s="18">
         <v>5467</v>
       </c>
-      <c r="G48" s="33">
+      <c r="G48" s="49">
         <v>0.189</v>
       </c>
     </row>
     <row r="49" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="41">
+      <c r="A49" s="44">
         <v>2016</v>
       </c>
-      <c r="B49" s="21">
+      <c r="B49" s="18">
         <v>54220</v>
       </c>
-      <c r="C49" s="24">
+      <c r="C49" s="21">
         <v>10372</v>
       </c>
-      <c r="D49" s="32">
+      <c r="D49" s="26">
         <v>0.191</v>
       </c>
-      <c r="E49" s="27">
+      <c r="E49" s="22">
         <v>30106</v>
       </c>
-      <c r="F49" s="21">
+      <c r="F49" s="18">
         <v>6010</v>
       </c>
-      <c r="G49" s="33">
+      <c r="G49" s="49">
         <v>0.2</v>
       </c>
     </row>
     <row r="50" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="41">
+      <c r="A50" s="44">
         <v>2017</v>
       </c>
-      <c r="B50" s="21">
+      <c r="B50" s="18">
         <v>54005</v>
       </c>
-      <c r="C50" s="24">
+      <c r="C50" s="21">
         <v>10123</v>
       </c>
-      <c r="D50" s="32">
+      <c r="D50" s="26">
         <v>0.18744560688824999</v>
       </c>
-      <c r="E50" s="27">
+      <c r="E50" s="22">
         <v>31221</v>
       </c>
-      <c r="F50" s="21">
+      <c r="F50" s="18">
         <v>6041</v>
       </c>
-      <c r="G50" s="33">
+      <c r="G50" s="49">
         <v>0.19349156016784</v>
       </c>
       <c r="I50" s="2"/>
       <c r="J50" s="2"/>
       <c r="K50" s="3"/>
     </row>
     <row r="51" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="41">
+      <c r="A51" s="44">
         <v>2018</v>
       </c>
-      <c r="B51" s="21">
+      <c r="B51" s="18">
         <v>54834</v>
       </c>
-      <c r="C51" s="21">
+      <c r="C51" s="18">
         <v>11071</v>
       </c>
-      <c r="D51" s="32">
+      <c r="D51" s="26">
         <v>0.20190028084764999</v>
       </c>
-      <c r="E51" s="27">
+      <c r="E51" s="22">
         <v>34584</v>
       </c>
-      <c r="F51" s="24">
+      <c r="F51" s="21">
         <v>7517</v>
       </c>
-      <c r="G51" s="33">
+      <c r="G51" s="49">
         <v>0.21735484617164</v>
       </c>
     </row>
     <row r="52" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="41">
+      <c r="A52" s="44">
         <v>2019</v>
       </c>
-      <c r="B52" s="21">
+      <c r="B52" s="18">
         <v>54903</v>
       </c>
-      <c r="C52" s="21">
+      <c r="C52" s="18">
         <v>11035</v>
       </c>
-      <c r="D52" s="32">
+      <c r="D52" s="26">
         <v>0.20099083838769999</v>
       </c>
-      <c r="E52" s="27">
+      <c r="E52" s="22">
         <v>35085</v>
       </c>
-      <c r="F52" s="24">
+      <c r="F52" s="21">
         <v>7366</v>
       </c>
-      <c r="G52" s="33">
+      <c r="G52" s="49">
         <v>0.20994727091349999</v>
       </c>
     </row>
     <row r="53" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="41">
+      <c r="A53" s="44">
         <v>2020</v>
       </c>
-      <c r="B53" s="21">
+      <c r="B53" s="18">
         <v>55038</v>
       </c>
-      <c r="C53" s="21">
+      <c r="C53" s="18">
         <v>11332</v>
       </c>
-      <c r="D53" s="32">
+      <c r="D53" s="26">
         <v>0.20589410952432999</v>
       </c>
-      <c r="E53" s="27">
+      <c r="E53" s="22">
         <v>36250</v>
       </c>
-      <c r="F53" s="24">
+      <c r="F53" s="21">
         <v>7767</v>
       </c>
-      <c r="G53" s="33">
+      <c r="G53" s="49">
         <v>0.21426206896552</v>
       </c>
     </row>
     <row r="54" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="41">
+      <c r="A54" s="44">
         <v>2021</v>
       </c>
-      <c r="B54" s="21">
+      <c r="B54" s="18">
         <v>58872</v>
       </c>
-      <c r="C54" s="21">
+      <c r="C54" s="18">
         <v>11229</v>
       </c>
-      <c r="D54" s="32">
+      <c r="D54" s="26">
         <v>0.19073583367305</v>
       </c>
-      <c r="E54" s="27">
+      <c r="E54" s="22">
         <v>37987</v>
       </c>
-      <c r="F54" s="24">
+      <c r="F54" s="21">
         <v>7627</v>
       </c>
-      <c r="G54" s="33">
+      <c r="G54" s="49">
         <v>0.20077921394161</v>
       </c>
     </row>
     <row r="55" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="41">
+      <c r="A55" s="44">
         <v>2022</v>
       </c>
-      <c r="B55" s="21">
+      <c r="B55" s="18">
         <v>54571</v>
       </c>
-      <c r="C55" s="21">
+      <c r="C55" s="18">
         <v>11311</v>
       </c>
-      <c r="D55" s="32">
+      <c r="D55" s="26">
         <v>0.20727126129262999</v>
       </c>
-      <c r="E55" s="27">
+      <c r="E55" s="22">
         <v>36198</v>
       </c>
-      <c r="F55" s="24">
+      <c r="F55" s="21">
         <v>7816</v>
       </c>
-      <c r="G55" s="33">
+      <c r="G55" s="49">
         <v>0.21592353168683001</v>
       </c>
     </row>
     <row r="56" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="41">
+      <c r="A56" s="44">
         <v>2023</v>
       </c>
-      <c r="B56" s="34">
+      <c r="B56" s="27">
         <v>51883</v>
       </c>
-      <c r="C56" s="34">
+      <c r="C56" s="27">
         <v>11052</v>
       </c>
-      <c r="D56" s="35">
+      <c r="D56" s="28">
         <v>0.21301775147929</v>
       </c>
-      <c r="E56" s="36">
+      <c r="E56" s="27">
         <v>35072</v>
       </c>
-      <c r="F56" s="24">
+      <c r="F56" s="21">
         <v>7592</v>
       </c>
-      <c r="G56" s="37">
+      <c r="G56" s="50">
         <v>0.21646897810219001</v>
       </c>
     </row>
     <row r="57" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="43">
+      <c r="A57" s="45">
         <v>2024</v>
       </c>
-      <c r="B57" s="44">
+      <c r="B57" s="27">
         <v>55418</v>
       </c>
-      <c r="C57" s="44">
+      <c r="C57" s="27">
         <v>10265</v>
       </c>
-      <c r="D57" s="35">
+      <c r="D57" s="28">
         <v>0.18522862607817001</v>
       </c>
-      <c r="E57" s="44">
+      <c r="E57" s="27">
         <v>37478</v>
       </c>
-      <c r="F57" s="44">
+      <c r="F57" s="27">
         <v>7000</v>
       </c>
-      <c r="G57" s="45">
+      <c r="G57" s="50">
         <v>0.18677624206200999</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A58" s="55">
+        <v>2025</v>
+      </c>
+      <c r="B58" s="56">
+        <v>62592</v>
+      </c>
+      <c r="C58" s="56">
+        <v>8161</v>
+      </c>
+      <c r="D58" s="57">
+        <v>13</v>
+      </c>
+      <c r="E58" s="56">
+        <v>42022</v>
+      </c>
+      <c r="F58" s="56">
+        <v>5471</v>
+      </c>
+      <c r="G58" s="58">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="94" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;CPage &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="32" max="6" man="1"/>
   </rowBreaks>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A72063B8-CAED-4678-8FEA-DD25249B771A}">
   <dimension ref="A1:J10"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="45.75" style="20" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="11" max="16384" width="9.125" style="17"/>
+    <col min="1" max="1" width="45.75" style="17" customWidth="1"/>
+    <col min="2" max="2" width="125.75" style="17" customWidth="1"/>
+    <col min="3" max="4" width="25.75" style="10" customWidth="1"/>
+    <col min="5" max="5" width="25.75" style="11" customWidth="1"/>
+    <col min="6" max="6" width="25.75" style="10" customWidth="1"/>
+    <col min="7" max="9" width="25.75" style="12" customWidth="1"/>
+    <col min="10" max="10" width="25.75" style="13" customWidth="1"/>
+    <col min="11" max="16384" width="9.125" style="14"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="56" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
-[...1 lines deleted...]
-      <c r="B1" s="51" t="s">
+    <row r="1" spans="1:10" s="42" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="36"/>
+      <c r="B1" s="37" t="s">
         <v>9</v>
       </c>
-      <c r="C1" s="52"/>
-[...6 lines deleted...]
-      <c r="J1" s="55"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="40"/>
+      <c r="H1" s="40"/>
+      <c r="I1" s="40"/>
+      <c r="J1" s="41"/>
     </row>
     <row r="2" spans="1:10" ht="69.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="15"/>
+      <c r="D2" s="15"/>
+      <c r="E2" s="15"/>
+      <c r="F2" s="15"/>
+      <c r="G2" s="15"/>
+      <c r="H2" s="15"/>
+      <c r="I2" s="15"/>
+    </row>
+    <row r="3" spans="1:10" ht="49.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C2" s="18"/>
-[...11 lines deleted...]
-      <c r="B3" s="12" t="s">
+      <c r="C3" s="16"/>
+      <c r="D3" s="16"/>
+      <c r="E3" s="16"/>
+      <c r="F3" s="16"/>
+      <c r="G3" s="16"/>
+      <c r="H3" s="16"/>
+      <c r="I3" s="16"/>
+    </row>
+    <row r="4" spans="1:10" ht="90" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="32" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="15"/>
+      <c r="D4" s="15"/>
+      <c r="E4" s="15"/>
+      <c r="F4" s="15"/>
+      <c r="G4" s="15"/>
+      <c r="H4" s="15"/>
+      <c r="I4" s="15"/>
+    </row>
+    <row r="6" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="33" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="19"/>
-[...23 lines deleted...]
-      <c r="A6" s="47" t="s">
+    </row>
+    <row r="7" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="34" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="48" t="s">
+    <row r="8" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="34" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="8" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    </row>
     <row r="9" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="49" t="s">
+      <c r="A9" s="35" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="30" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
   <hyperlinks>
     <hyperlink ref="A6" r:id="rId1" display="Source: NIH PUB File" xr:uid="{2272B3CB-3A23-41E2-9545-821D6DCC7E5D}"/>
     <hyperlink ref="A8" r:id="rId2" xr:uid="{495C68CE-1F16-4B53-B122-3C072987CA13}"/>
     <hyperlink ref="A7" r:id="rId3" display="NIH Grants and Funding Glossary" xr:uid="{F3191B13-05B3-4331-972A-5AAE1F69F2D2}"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId4"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1"/>
@@ -3138,152 +3345,91 @@
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.4" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...62 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc45c3362ba0cf953b17f461af022e41" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE21F07BE801C647B12E3BEDDA10D61D" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="643250b946235c332f643571124ea32d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4234e76b0cb473625794601bc3d0e1d" ns2:_="" ns3:_="">
     <xsd:import namespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <xsd:import namespace="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:ReportTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:RelatedDataBookSlide_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Table_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORT_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Password" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Request_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORTTitleandLink" minOccurs="0"/>
                 <xsd:element ref="ns2:Contracts" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst3" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date_Time" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ReportTitle" ma:index="2" nillable="true" ma:displayName="Report Title" ma:format="Dropdown" ma:internalName="ReportTitle" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Date" ma:index="3" nillable="true" ma:displayName="Status Date" ma:format="DateOnly" ma:internalName="Date" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="RelatedDataBookSlide_x0023_" ma:index="4" nillable="true" ma:displayName="Related Data Book Slide #" ma:format="Dropdown" ma:internalName="RelatedDataBookSlide_x0023_" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
@@ -3443,50 +3589,55 @@
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8ce9f98e-9ad5-43de-b59a-72d7e946aae0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="36" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="37" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="38" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Date_Time" ma:index="39" nillable="true" ma:displayName="Date_Time" ma:format="DateTime" ma:internalName="Date_Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35e27768-2226-49f4-8f52-5dca1f0ab394" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -3582,98 +3733,161 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <ReportTitle xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <RelatedDataBookSlide_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">132</RelatedDataBookSlide_x0023_>
+    <Date xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Request_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Table_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">218</Table_x0023_>
+    <RePORT_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">665</RePORT_x0023_>
+    <Password xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">218-23</Password>
+    <Status xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">FY Updated</Status>
+    <RePORTTitleandLink xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
+      <Url>https://report.nih.gov/catalog/DisplayReport.aspx?rId=665</Url>
+      <Description>Research Project and R01-Equivalent Grants: Competing applications, awards, and success rates, 1970 to present (~102KB)</Description>
+    </RePORTTitleandLink>
+    <Contracts xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">No</Contracts>
+    <Notes xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
+      <UserInfo>
+        <DisplayName>Spears, Cassandra (NIH/OD) [E]</DisplayName>
+        <AccountId>17</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Analyst1>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Date_x002d_Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Date_x002d_Analyst3 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Date_x002d_Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
+      <UserInfo>
+        <DisplayName>Wang, Joy (NIH/OD) [E]</DisplayName>
+        <AccountId>23</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Analyst2>
+    <TaxCatchAll xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394" xsi:nil="true"/>
+    <Date_Time xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68BC6530-15FD-4949-AE1F-B451A331186F}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{727F3DC8-087C-44B1-A5D6-F7B53B92E014}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C33EE1F6-5249-40B4-8B12-AA45E7F54CF3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AECB0B56-4B2F-4CE2-9BB6-BFA2F7A5752D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5305F17D-65A5-4868-980B-2FD59C7E9B2A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{14b77578-9773-42d5-8507-251ca2dc2b06}" enabled="0" method="" siteId="{14b77578-9773-42d5-8507-251ca2dc2b06}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>