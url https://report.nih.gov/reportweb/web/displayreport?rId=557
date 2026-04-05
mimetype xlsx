--- v0 (2025-10-15)
+++ v1 (2026-04-05)
@@ -1,74 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F840C5A1-9AA6-4F1A-B5E4-C77FDBE9D7E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{E67658AE-50A7-495C-9C28-968C9231A459}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table #211" sheetId="3" r:id="rId1"/>
     <sheet name="Notes" sheetId="6" r:id="rId2"/>
     <sheet name="Success Rate Definition" sheetId="5" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Table #211'!$A$2:$Q$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Table #211'!$A$2:$Q$2</definedName>
     <definedName name="_IDX6" localSheetId="0">'Table #211'!#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Table #211'!$A$1:$R$31</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Table #211'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="61">
   <si>
     <t>NIH Institute/ Center</t>
@@ -148,138 +149,102 @@
   <si>
     <t>OD ORIP</t>
   </si>
   <si>
     <t>NIH Total</t>
   </si>
   <si>
     <t xml:space="preserve">Average Length is computed by dividing the sum of projected years of support by the number of awards. </t>
   </si>
   <si>
     <t xml:space="preserve">The project period is the total time for which support of a project has been programmatically approved. </t>
   </si>
   <si>
     <t>return to table</t>
   </si>
   <si>
     <t>Total Number of Awards</t>
   </si>
   <si>
     <t xml:space="preserve"> Average Length of Award (years)</t>
   </si>
   <si>
     <t xml:space="preserve"> One Year - Number of Awards</t>
   </si>
   <si>
-    <t>One Year - Percent of Total Awards</t>
-[...1 lines deleted...]
-  <si>
     <t>Two Years - Number of Awards</t>
   </si>
   <si>
     <t>Two Years - Percent of Total Awards</t>
   </si>
   <si>
     <t>Three Years - Number of Awards</t>
   </si>
   <si>
     <t>Three Years - Percent of Total Awards</t>
   </si>
   <si>
     <t>Four Years - Number of Awards</t>
   </si>
   <si>
     <t>Four Years - Percent of Total Awards</t>
   </si>
   <si>
     <t>Five Years - Number of Awards</t>
   </si>
   <si>
     <t>Five Years - Percent of Total Awards</t>
-  </si>
-[...4 lines deleted...]
-    <t>Six Years - Percent of Total Awards</t>
   </si>
   <si>
     <t>Seven Years - Number of Awards</t>
   </si>
   <si>
     <t>Seven Years - Percent of Total Awards</t>
   </si>
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>N/A = Not Applicable</t>
   </si>
   <si>
     <t>Average Length</t>
   </si>
   <si>
     <t>Projected Years of Support</t>
   </si>
   <si>
     <t>Project Period</t>
   </si>
   <si>
     <t xml:space="preserve">Data provides projected years of support until end of project period. The projected years of support is calculated as the sum of the (number of awards in yeari) *  (yeari) for i= 1 to 7. Future years are based on all dollars awarded in future commitment years regardless of the funding Institute/Center (IC). Projected Years of Support Until End </t>
   </si>
   <si>
     <t>Reseach Project Grants</t>
   </si>
   <si>
-    <t>NCCIH</t>
-[...1 lines deleted...]
-  <si>
     <t>Defined as activity codes DP1, DP2, DP3, DP4, DP5, P01, PN1, PM1, R00, R01, R03, R15, R16, R21, R22, R23, R29, R33, R34, R35, R36, R37, R61, R50, R55, R56, RC1, RC2, RC3, RC4, RF1, RL1, RL2, RL9, RM1, SI2, UA5, UC1, UC2, UC3, UC4, UC7, UF1, UG3, UH2, UH3, UH5, UM1, UM2, U01, U19, U34, and U3R. Research projects were first coded to NLM in fiscal year 2007. Not all of these activities may be in use by NIH every year.</t>
-  </si>
-[...22 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Additional Information: </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NIH Grants and Funding Glossary</t>
     </r>
   </si>
   <si>
@@ -354,51 +319,88 @@
         <scheme val="minor"/>
       </rPr>
       <t>NIH Success Rate File</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>document</t>
     </r>
   </si>
   <si>
-    <t>Data last updated 11/19/2024</t>
+    <t>Data last updated 02/18/2026</t>
+  </si>
+  <si>
+    <t>NCCIH*</t>
+  </si>
+  <si>
+    <t>OD Common
+Fund</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Table #211: NIH Research Project Grants</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> - Number, Percent and Average Length of Competing Awards by NIH Institutes/Centers and Projected Years of Support, Fiscal Year 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>One Year -   Percent of Total Awards</t>
+  </si>
+  <si>
+    <t>Six Years -   Number of Awards</t>
+  </si>
+  <si>
+    <t>Six Years -    Percent of Total Awards</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="##,##0"/>
     <numFmt numFmtId="167" formatCode="##.0"/>
     <numFmt numFmtId="168" formatCode="##0.0%"/>
   </numFmts>
   <fonts count="60" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -1104,51 +1106,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="21">
+  <borders count="22">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
@@ -1328,76 +1330,87 @@
       </left>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
+        <color rgb="FFC1C1C1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC1C1C1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC1C1C1"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFC1C1C1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC1C1C1"/>
       </left>
       <right style="thin">
         <color rgb="FFC1C1C1"/>
       </right>
       <top style="thin">
         <color rgb="FFC1C1C1"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3295">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="26" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4790,128 +4803,128 @@
   <cellXfs count="41">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="3291"/>
     <xf numFmtId="0" fontId="46" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="46" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="48" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="48" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="47" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="47" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="46" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="46" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="53" fillId="59" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="48" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="56" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="24" borderId="0" xfId="2756" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="60" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="50" fillId="60" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="60" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="60" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="56" borderId="0" xfId="3147" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="49" fillId="56" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="56" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="57" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="57" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="166" fontId="56" fillId="57" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="56" fillId="57" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="167" fontId="56" fillId="57" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="56" fillId="57" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="168" fontId="56" fillId="57" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="56" fillId="57" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="57" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="57" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="49" fillId="56" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="51" fillId="56" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="56" borderId="0" xfId="3147" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="56" borderId="0" xfId="2382" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="55" fillId="56" borderId="0" xfId="2382" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="53" fillId="59" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="57" fillId="58" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="57" fillId="58" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="57" fillId="58" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="57" fillId="58" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3295">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 10" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 10 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1 10 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent1 11" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent1 11 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent1 11 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent1 12" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent1 12 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent1 12 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent1 12 4" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent1 12 5" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent1 13" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent1 13 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent1 13 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent1 13 4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Accent1 13 5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Accent1 14" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Accent1 14 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Accent1 14 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Accent1 14 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Accent1 15" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -8167,51 +8180,849 @@
     <cellStyle name="Warning Text 2 14" xfId="3087" xr:uid="{00000000-0005-0000-0000-0000C40C0000}"/>
     <cellStyle name="Warning Text 2 15" xfId="3088" xr:uid="{00000000-0005-0000-0000-0000C50C0000}"/>
     <cellStyle name="Warning Text 2 16" xfId="3089" xr:uid="{00000000-0005-0000-0000-0000C60C0000}"/>
     <cellStyle name="Warning Text 2 17" xfId="3090" xr:uid="{00000000-0005-0000-0000-0000C70C0000}"/>
     <cellStyle name="Warning Text 2 18" xfId="3091" xr:uid="{00000000-0005-0000-0000-0000C80C0000}"/>
     <cellStyle name="Warning Text 2 19" xfId="3092" xr:uid="{00000000-0005-0000-0000-0000C90C0000}"/>
     <cellStyle name="Warning Text 2 2" xfId="3093" xr:uid="{00000000-0005-0000-0000-0000CA0C0000}"/>
     <cellStyle name="Warning Text 2 20" xfId="3094" xr:uid="{00000000-0005-0000-0000-0000CB0C0000}"/>
     <cellStyle name="Warning Text 2 21" xfId="3095" xr:uid="{00000000-0005-0000-0000-0000CC0C0000}"/>
     <cellStyle name="Warning Text 2 22" xfId="3096" xr:uid="{00000000-0005-0000-0000-0000CD0C0000}"/>
     <cellStyle name="Warning Text 2 3" xfId="3097" xr:uid="{00000000-0005-0000-0000-0000CE0C0000}"/>
     <cellStyle name="Warning Text 2 4" xfId="3098" xr:uid="{00000000-0005-0000-0000-0000CF0C0000}"/>
     <cellStyle name="Warning Text 2 5" xfId="3099" xr:uid="{00000000-0005-0000-0000-0000D00C0000}"/>
     <cellStyle name="Warning Text 2 6" xfId="3100" xr:uid="{00000000-0005-0000-0000-0000D10C0000}"/>
     <cellStyle name="Warning Text 2 7" xfId="3101" xr:uid="{00000000-0005-0000-0000-0000D20C0000}"/>
     <cellStyle name="Warning Text 2 8" xfId="3102" xr:uid="{00000000-0005-0000-0000-0000D30C0000}"/>
     <cellStyle name="Warning Text 2 9" xfId="3103" xr:uid="{00000000-0005-0000-0000-0000D40C0000}"/>
     <cellStyle name="Warning Text 3" xfId="3104" xr:uid="{00000000-0005-0000-0000-0000D50C0000}"/>
     <cellStyle name="Warning Text 4" xfId="3105" xr:uid="{00000000-0005-0000-0000-0000D60C0000}"/>
     <cellStyle name="Warning Text 5" xfId="3106" xr:uid="{00000000-0005-0000-0000-0000D70C0000}"/>
     <cellStyle name="Warning Text 6" xfId="3107" xr:uid="{00000000-0005-0000-0000-0000D80C0000}"/>
     <cellStyle name="Warning Text 7" xfId="3108" xr:uid="{00000000-0005-0000-0000-0000D90C0000}"/>
     <cellStyle name="Warning Text 8" xfId="3109" xr:uid="{00000000-0005-0000-0000-0000DA0C0000}"/>
     <cellStyle name="Warning Text 9" xfId="3110" xr:uid="{00000000-0005-0000-0000-0000DB0C0000}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="22">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="167" formatCode="##.0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
@@ -8635,50 +9446,76 @@
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Budget Authority: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> NIH receives a majority of its budget authority through multiple appropriations provided annually under the jurisdiction of the Labor/HHS/Education Appropriations Subcommittee.  NIH also receives resources from the Superfund Research account under the jurisdiction of the Interior Appropriations Subcommittee as well as the Special Type 1 Diabetes mandatory appropriation and reimbursements from other federal agencies.  Beginning in Fiscal Year 2008, success rates for grants funded from the Superfund Research appropriation have been reported separately from success rates calculated for grants funded from Labor/HHS/Education appropriations.   Prior to Fiscal Year 2008, the success rates for the “Other Research” budget mechanism category included grants funded from reimbursable agreements.  This treatment is no longer used beginning in Fiscal Year 2008.  The NIH Research Project Grant success rate provided annually to Congress is based on activities funded from Labor/HHS/Education appropriations and the Special Type 1 Diabetes mandatory account.  Success rates for other budget mechanisms and by type of funding source (e.g..,  Direct Budget Authority from Labor/HHS/Education and Special Type1 Diabetes mandatory account; Superfund; and non-Direct Budget Authority (reimbursables/Gift Fund/Cancer Stamp Fund/Inter-Departmental Delegation of Authority)) are available in some reports. </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{4B9C23B7-BBC7-4234-B213-94328A1A2237}" name="Table1" displayName="Table1" ref="A2:Q30" totalsRowShown="0" headerRowDxfId="21" dataDxfId="19" headerRowBorderDxfId="20" tableBorderDxfId="18" totalsRowBorderDxfId="17">
+  <autoFilter ref="A2:Q30" xr:uid="{4B9C23B7-BBC7-4234-B213-94328A1A2237}"/>
+  <tableColumns count="17">
+    <tableColumn id="1" xr3:uid="{2BB4D0B4-EB4B-4B4F-8888-7ED42CFABFB1}" name="NIH Institute/ Center" dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{6BC6CD3F-150C-4181-B7E4-00E13330FDE0}" name="Total Number of Awards" dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{78C253CA-1D1E-4C9E-94C4-78EAD6992AA0}" name=" Average Length of Award (years)" dataDxfId="14"/>
+    <tableColumn id="4" xr3:uid="{075790FB-E832-4F01-B44A-77A6E79DF9D5}" name=" One Year - Number of Awards" dataDxfId="13"/>
+    <tableColumn id="5" xr3:uid="{709FF517-2983-49C5-8392-F3E6876B8AAD}" name="One Year -   Percent of Total Awards" dataDxfId="12"/>
+    <tableColumn id="6" xr3:uid="{F82733BF-00E2-4B24-A3CF-937FF4696695}" name="Two Years - Number of Awards" dataDxfId="11"/>
+    <tableColumn id="7" xr3:uid="{BDC43913-8A1B-4B66-8D73-AA553D28E5AD}" name="Two Years - Percent of Total Awards" dataDxfId="10"/>
+    <tableColumn id="8" xr3:uid="{5E898DEB-589A-4CBA-8AF7-6F384B8E50F2}" name="Three Years - Number of Awards" dataDxfId="9"/>
+    <tableColumn id="9" xr3:uid="{E5D81687-884C-4707-81CC-278928DAEB5A}" name="Three Years - Percent of Total Awards" dataDxfId="8"/>
+    <tableColumn id="10" xr3:uid="{5E8226B2-43FB-4CC5-A151-B0AEAF1BB2F3}" name="Four Years - Number of Awards" dataDxfId="7"/>
+    <tableColumn id="11" xr3:uid="{3BB9E6A9-4129-472A-AED2-B9F05447A791}" name="Four Years - Percent of Total Awards" dataDxfId="6"/>
+    <tableColumn id="12" xr3:uid="{A4061B1A-A1E1-400A-BC17-03DD072E3C73}" name="Five Years - Number of Awards" dataDxfId="5"/>
+    <tableColumn id="13" xr3:uid="{F0785FDA-2B02-4C7B-8DF6-EC2B7A011872}" name="Five Years - Percent of Total Awards" dataDxfId="4"/>
+    <tableColumn id="14" xr3:uid="{25A558D5-7A56-4B18-ACAE-8F2428A5A5CE}" name="Six Years -   Number of Awards" dataDxfId="3"/>
+    <tableColumn id="15" xr3:uid="{3A9EA126-F565-4CDB-992D-23F9D7E603CC}" name="Six Years -    Percent of Total Awards" dataDxfId="2"/>
+    <tableColumn id="16" xr3:uid="{02B341C2-F962-44E8-AB5E-33F9E7DC22A5}" name="Seven Years - Number of Awards" dataDxfId="1"/>
+    <tableColumn id="17" xr3:uid="{76047A3D-6B13-43E3-9C0B-ADC2BFC86B96}" name="Seven Years - Percent of Total Awards" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -8921,1879 +9758,1882 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OERSTATS@od.nih.gov?subject=Web%20Report%20Inquiry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report.nih.gov/reportweb/web/displayreport?rId=558" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:R31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="25.6640625" style="16" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="20.6640625" style="9" customWidth="1"/>
+    <col min="1" max="1" width="25.6640625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="23.6640625" style="5" customWidth="1"/>
+    <col min="3" max="3" width="23.6640625" style="9" customWidth="1"/>
     <col min="4" max="4" width="19" style="9" customWidth="1"/>
-    <col min="5" max="5" width="18.44140625" style="5" customWidth="1"/>
+    <col min="5" max="5" width="19" style="5" customWidth="1"/>
     <col min="6" max="6" width="19" style="10" customWidth="1"/>
     <col min="7" max="7" width="19" style="5" customWidth="1"/>
     <col min="8" max="8" width="19" style="10" customWidth="1"/>
     <col min="9" max="9" width="19" style="5" customWidth="1"/>
     <col min="10" max="10" width="19" style="10" customWidth="1"/>
     <col min="11" max="11" width="19" style="5" customWidth="1"/>
     <col min="12" max="12" width="19" style="10" customWidth="1"/>
     <col min="13" max="13" width="19" style="5" customWidth="1"/>
-    <col min="14" max="14" width="18.33203125" style="10" customWidth="1"/>
-    <col min="15" max="15" width="18.109375" style="5" customWidth="1"/>
+    <col min="14" max="14" width="19" style="10" customWidth="1"/>
+    <col min="15" max="15" width="19" style="5" customWidth="1"/>
     <col min="16" max="16" width="19" style="10" customWidth="1"/>
     <col min="17" max="17" width="19" style="5" customWidth="1"/>
     <col min="18" max="18" width="8.44140625" style="10" customWidth="1"/>
     <col min="19" max="19" width="4.5546875" style="5" customWidth="1"/>
     <col min="20" max="16384" width="9.109375" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="19" t="s">
-        <v>56</v>
+      <c r="A1" s="18" t="s">
+        <v>57</v>
       </c>
       <c r="B1" s="12"/>
       <c r="C1" s="13"/>
       <c r="D1" s="3"/>
       <c r="E1" s="2"/>
       <c r="F1" s="4"/>
       <c r="G1" s="2"/>
       <c r="H1" s="4"/>
       <c r="I1" s="2"/>
       <c r="J1" s="4"/>
       <c r="K1" s="2"/>
       <c r="L1" s="4"/>
       <c r="M1" s="2"/>
       <c r="N1" s="4"/>
       <c r="O1" s="2"/>
       <c r="P1" s="11"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="4"/>
     </row>
-    <row r="2" spans="1:18" s="17" customFormat="1" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B2" s="14" t="s">
+    <row r="2" spans="1:18" s="16" customFormat="1" ht="69.900000000000006" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="C2" s="14" t="s">
+      <c r="C2" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="D2" s="14" t="s">
+      <c r="D2" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="E2" s="14" t="s">
+      <c r="E2" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="F2" s="36" t="s">
         <v>33</v>
       </c>
-      <c r="F2" s="14" t="s">
+      <c r="G2" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="G2" s="14" t="s">
+      <c r="H2" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="H2" s="14" t="s">
+      <c r="I2" s="36" t="s">
         <v>36</v>
       </c>
-      <c r="I2" s="14" t="s">
+      <c r="J2" s="36" t="s">
         <v>37</v>
       </c>
-      <c r="J2" s="14" t="s">
+      <c r="K2" s="36" t="s">
         <v>38</v>
       </c>
-      <c r="K2" s="14" t="s">
+      <c r="L2" s="36" t="s">
         <v>39</v>
       </c>
-      <c r="L2" s="14" t="s">
+      <c r="M2" s="36" t="s">
         <v>40</v>
       </c>
-      <c r="M2" s="14" t="s">
+      <c r="N2" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="O2" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="P2" s="36" t="s">
         <v>41</v>
       </c>
-      <c r="N2" s="14" t="s">
+      <c r="Q2" s="36" t="s">
         <v>42</v>
-      </c>
-[...7 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="28">
-[...41 lines deleted...]
-      <c r="P3" s="28">
+      <c r="B3" s="27">
+        <v>973</v>
+      </c>
+      <c r="C3" s="28">
+        <v>3.5580678314491299</v>
+      </c>
+      <c r="D3" s="27">
+        <v>234</v>
+      </c>
+      <c r="E3" s="29">
+        <v>0.24049331963001</v>
+      </c>
+      <c r="F3" s="27">
+        <v>138</v>
+      </c>
+      <c r="G3" s="29">
+        <v>0.14182939362795</v>
+      </c>
+      <c r="H3" s="27">
+        <v>34</v>
+      </c>
+      <c r="I3" s="29">
+        <v>3.4943473792389997E-2</v>
+      </c>
+      <c r="J3" s="27">
         <v>11</v>
       </c>
-      <c r="Q3" s="30">
-        <v>8.8353413654600008E-3</v>
+      <c r="K3" s="29">
+        <v>1.130524152107E-2</v>
+      </c>
+      <c r="L3" s="27">
+        <v>543</v>
+      </c>
+      <c r="M3" s="29">
+        <v>0.55806783144912997</v>
+      </c>
+      <c r="N3" s="27">
+        <v>0</v>
+      </c>
+      <c r="O3" s="29">
+        <v>0</v>
+      </c>
+      <c r="P3" s="27">
+        <v>13</v>
+      </c>
+      <c r="Q3" s="29">
+        <v>1.336073997945E-2</v>
       </c>
       <c r="R3" s="5"/>
     </row>
     <row r="4" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="27" t="s">
+      <c r="A4" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="28">
-[...17 lines deleted...]
-      <c r="H4" s="28">
+      <c r="B4" s="27">
+        <v>889</v>
+      </c>
+      <c r="C4" s="28">
+        <v>3.7199100112485901</v>
+      </c>
+      <c r="D4" s="27">
+        <v>136</v>
+      </c>
+      <c r="E4" s="29">
+        <v>0.15298087739033001</v>
+      </c>
+      <c r="F4" s="27">
+        <v>44</v>
+      </c>
+      <c r="G4" s="29">
+        <v>4.9493813273340001E-2</v>
+      </c>
+      <c r="H4" s="27">
+        <v>23</v>
+      </c>
+      <c r="I4" s="29">
+        <v>2.5871766029249999E-2</v>
+      </c>
+      <c r="J4" s="27">
+        <v>448</v>
+      </c>
+      <c r="K4" s="29">
+        <v>0.50393700787401996</v>
+      </c>
+      <c r="L4" s="27">
+        <v>222</v>
+      </c>
+      <c r="M4" s="29">
+        <v>0.24971878515186</v>
+      </c>
+      <c r="N4" s="27">
+        <v>0</v>
+      </c>
+      <c r="O4" s="29">
+        <v>0</v>
+      </c>
+      <c r="P4" s="27">
         <v>16</v>
       </c>
-      <c r="I4" s="30">
-[...24 lines deleted...]
-        <v>2.7310924369749998E-2</v>
+      <c r="Q4" s="29">
+        <v>1.799775028121E-2</v>
       </c>
       <c r="R4" s="5"/>
     </row>
     <row r="5" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="27" t="s">
+      <c r="A5" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="B5" s="28">
-[...45 lines deleted...]
-        <v>1.7341040462429999E-2</v>
+      <c r="B5" s="27">
+        <v>177</v>
+      </c>
+      <c r="C5" s="28">
+        <v>2.5932203389830502</v>
+      </c>
+      <c r="D5" s="27">
+        <v>86</v>
+      </c>
+      <c r="E5" s="29">
+        <v>0.48587570621469001</v>
+      </c>
+      <c r="F5" s="27">
+        <v>26</v>
+      </c>
+      <c r="G5" s="29">
+        <v>0.14689265536723001</v>
+      </c>
+      <c r="H5" s="27">
+        <v>1</v>
+      </c>
+      <c r="I5" s="29">
+        <v>5.6497175141200003E-3</v>
+      </c>
+      <c r="J5" s="27">
+        <v>2</v>
+      </c>
+      <c r="K5" s="29">
+        <v>1.129943502825E-2</v>
+      </c>
+      <c r="L5" s="27">
+        <v>62</v>
+      </c>
+      <c r="M5" s="29">
+        <v>0.35028248587570998</v>
+      </c>
+      <c r="N5" s="27">
+        <v>0</v>
+      </c>
+      <c r="O5" s="29">
+        <v>0</v>
+      </c>
+      <c r="P5" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q5" s="29">
+        <v>0</v>
       </c>
       <c r="R5" s="5"/>
     </row>
     <row r="6" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="27" t="s">
+      <c r="A6" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="B6" s="28">
-[...44 lines deleted...]
-      <c r="Q6" s="30">
+      <c r="B6" s="27">
+        <v>422</v>
+      </c>
+      <c r="C6" s="28">
+        <v>3.4881516587677699</v>
+      </c>
+      <c r="D6" s="27">
+        <v>123</v>
+      </c>
+      <c r="E6" s="29">
+        <v>0.2914691943128</v>
+      </c>
+      <c r="F6" s="27">
+        <v>11</v>
+      </c>
+      <c r="G6" s="29">
+        <v>2.6066350710900001E-2</v>
+      </c>
+      <c r="H6" s="27">
+        <v>21</v>
+      </c>
+      <c r="I6" s="29">
+        <v>4.9763033175360002E-2</v>
+      </c>
+      <c r="J6" s="27">
+        <v>71</v>
+      </c>
+      <c r="K6" s="29">
+        <v>0.16824644549762999</v>
+      </c>
+      <c r="L6" s="27">
+        <v>196</v>
+      </c>
+      <c r="M6" s="29">
+        <v>0.46445497630332</v>
+      </c>
+      <c r="N6" s="27">
+        <v>0</v>
+      </c>
+      <c r="O6" s="29">
+        <v>0</v>
+      </c>
+      <c r="P6" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q6" s="29">
         <v>0</v>
       </c>
       <c r="R6" s="5"/>
     </row>
     <row r="7" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="31" t="s">
+      <c r="A7" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B7" s="28">
-[...44 lines deleted...]
-      <c r="Q7" s="30">
+      <c r="B7" s="27">
+        <v>35</v>
+      </c>
+      <c r="C7" s="28">
+        <v>3.28571428571429</v>
+      </c>
+      <c r="D7" s="27">
+        <v>9</v>
+      </c>
+      <c r="E7" s="29">
+        <v>0.25714285714286</v>
+      </c>
+      <c r="F7" s="27">
+        <v>5</v>
+      </c>
+      <c r="G7" s="29">
+        <v>0.14285714285713999</v>
+      </c>
+      <c r="H7" s="27">
+        <v>2</v>
+      </c>
+      <c r="I7" s="29">
+        <v>5.714285714286E-2</v>
+      </c>
+      <c r="J7" s="27">
+        <v>5</v>
+      </c>
+      <c r="K7" s="29">
+        <v>0.14285714285713999</v>
+      </c>
+      <c r="L7" s="27">
+        <v>14</v>
+      </c>
+      <c r="M7" s="29">
+        <v>0.4</v>
+      </c>
+      <c r="N7" s="27">
+        <v>0</v>
+      </c>
+      <c r="O7" s="29">
+        <v>0</v>
+      </c>
+      <c r="P7" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="29">
         <v>0</v>
       </c>
       <c r="R7" s="5"/>
     </row>
     <row r="8" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="27" t="s">
+      <c r="A8" s="26" t="s">
         <v>6</v>
       </c>
-      <c r="B8" s="28">
-[...45 lines deleted...]
-        <v>9.5108695652199992E-3</v>
+      <c r="B8" s="27">
+        <v>597</v>
+      </c>
+      <c r="C8" s="28">
+        <v>3.4840871021775599</v>
+      </c>
+      <c r="D8" s="27">
+        <v>159</v>
+      </c>
+      <c r="E8" s="29">
+        <v>0.26633165829145999</v>
+      </c>
+      <c r="F8" s="27">
+        <v>81</v>
+      </c>
+      <c r="G8" s="29">
+        <v>0.1356783919598</v>
+      </c>
+      <c r="H8" s="27">
+        <v>21</v>
+      </c>
+      <c r="I8" s="29">
+        <v>3.5175879396979998E-2</v>
+      </c>
+      <c r="J8" s="27">
+        <v>18</v>
+      </c>
+      <c r="K8" s="29">
+        <v>3.0150753768840001E-2</v>
+      </c>
+      <c r="L8" s="27">
+        <v>301</v>
+      </c>
+      <c r="M8" s="29">
+        <v>0.50418760469012003</v>
+      </c>
+      <c r="N8" s="27">
+        <v>0</v>
+      </c>
+      <c r="O8" s="29">
+        <v>0</v>
+      </c>
+      <c r="P8" s="27">
+        <v>17</v>
+      </c>
+      <c r="Q8" s="29">
+        <v>2.8475711892800001E-2</v>
       </c>
       <c r="R8" s="5"/>
     </row>
     <row r="9" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="27" t="s">
+      <c r="A9" s="26" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="28">
-[...45 lines deleted...]
-        <v>1.171875E-2</v>
+      <c r="B9" s="27">
+        <v>1202</v>
+      </c>
+      <c r="C9" s="28">
+        <v>3.02995008319468</v>
+      </c>
+      <c r="D9" s="27">
+        <v>417</v>
+      </c>
+      <c r="E9" s="29">
+        <v>0.34692179700498998</v>
+      </c>
+      <c r="F9" s="27">
+        <v>222</v>
+      </c>
+      <c r="G9" s="29">
+        <v>0.1846921797005</v>
+      </c>
+      <c r="H9" s="27">
+        <v>10</v>
+      </c>
+      <c r="I9" s="29">
+        <v>8.3194675540799994E-3</v>
+      </c>
+      <c r="J9" s="27">
+        <v>16</v>
+      </c>
+      <c r="K9" s="29">
+        <v>1.331114808652E-2</v>
+      </c>
+      <c r="L9" s="27">
+        <v>536</v>
+      </c>
+      <c r="M9" s="29">
+        <v>0.44592346089849999</v>
+      </c>
+      <c r="N9" s="27">
+        <v>0</v>
+      </c>
+      <c r="O9" s="29">
+        <v>0</v>
+      </c>
+      <c r="P9" s="27">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="29">
+        <v>8.3194675541000004E-4</v>
       </c>
       <c r="R9" s="5"/>
     </row>
     <row r="10" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="27" t="s">
+      <c r="A10" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="B10" s="28">
-[...44 lines deleted...]
-      <c r="Q10" s="30">
+      <c r="B10" s="27">
+        <v>1012</v>
+      </c>
+      <c r="C10" s="28">
+        <v>4.1818181818181799</v>
+      </c>
+      <c r="D10" s="27">
+        <v>174</v>
+      </c>
+      <c r="E10" s="29">
+        <v>0.17193675889328</v>
+      </c>
+      <c r="F10" s="27">
+        <v>4</v>
+      </c>
+      <c r="G10" s="29">
+        <v>3.9525691699599996E-3</v>
+      </c>
+      <c r="H10" s="27">
+        <v>8</v>
+      </c>
+      <c r="I10" s="29">
+        <v>7.9051383399199992E-3</v>
+      </c>
+      <c r="J10" s="27">
+        <v>104</v>
+      </c>
+      <c r="K10" s="29">
+        <v>0.10276679841897</v>
+      </c>
+      <c r="L10" s="27">
+        <v>722</v>
+      </c>
+      <c r="M10" s="29">
+        <v>0.71343873517787004</v>
+      </c>
+      <c r="N10" s="27">
+        <v>0</v>
+      </c>
+      <c r="O10" s="29">
+        <v>0</v>
+      </c>
+      <c r="P10" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="29">
         <v>0</v>
       </c>
       <c r="R10" s="5"/>
     </row>
     <row r="11" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="27" t="s">
+      <c r="A11" s="26" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="28">
-[...44 lines deleted...]
-      <c r="Q11" s="30">
+      <c r="B11" s="27">
+        <v>411</v>
+      </c>
+      <c r="C11" s="28">
+        <v>3.3454987834549899</v>
+      </c>
+      <c r="D11" s="27">
+        <v>144</v>
+      </c>
+      <c r="E11" s="29">
+        <v>0.35036496350364998</v>
+      </c>
+      <c r="F11" s="27">
+        <v>31</v>
+      </c>
+      <c r="G11" s="29">
+        <v>7.5425790754259994E-2</v>
+      </c>
+      <c r="H11" s="27">
+        <v>1</v>
+      </c>
+      <c r="I11" s="29">
+        <v>2.43309002433E-3</v>
+      </c>
+      <c r="J11" s="27">
+        <v>9</v>
+      </c>
+      <c r="K11" s="29">
+        <v>2.1897810218980001E-2</v>
+      </c>
+      <c r="L11" s="27">
+        <v>226</v>
+      </c>
+      <c r="M11" s="29">
+        <v>0.54987834549878001</v>
+      </c>
+      <c r="N11" s="27">
+        <v>0</v>
+      </c>
+      <c r="O11" s="29">
+        <v>0</v>
+      </c>
+      <c r="P11" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="29">
         <v>0</v>
       </c>
       <c r="R11" s="5"/>
     </row>
     <row r="12" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="27" t="s">
+      <c r="A12" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="B12" s="28">
-[...44 lines deleted...]
-      <c r="Q12" s="30">
+      <c r="B12" s="27">
+        <v>240</v>
+      </c>
+      <c r="C12" s="28">
+        <v>3.4041666666666699</v>
+      </c>
+      <c r="D12" s="27">
+        <v>61</v>
+      </c>
+      <c r="E12" s="29">
+        <v>0.25416666666666998</v>
+      </c>
+      <c r="F12" s="27">
+        <v>27</v>
+      </c>
+      <c r="G12" s="29">
+        <v>0.1125</v>
+      </c>
+      <c r="H12" s="27">
+        <v>6</v>
+      </c>
+      <c r="I12" s="29">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="J12" s="27">
+        <v>46</v>
+      </c>
+      <c r="K12" s="29">
+        <v>0.19166666666667001</v>
+      </c>
+      <c r="L12" s="27">
+        <v>100</v>
+      </c>
+      <c r="M12" s="29">
+        <v>0.41666666666667002</v>
+      </c>
+      <c r="N12" s="27">
+        <v>0</v>
+      </c>
+      <c r="O12" s="29">
+        <v>0</v>
+      </c>
+      <c r="P12" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q12" s="29">
         <v>0</v>
       </c>
       <c r="R12" s="5"/>
     </row>
     <row r="13" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="27" t="s">
+      <c r="A13" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B13" s="28">
-[...17 lines deleted...]
-      <c r="H13" s="28">
+      <c r="B13" s="27">
+        <v>125</v>
+      </c>
+      <c r="C13" s="28">
+        <v>2.8559999999999999</v>
+      </c>
+      <c r="D13" s="27">
+        <v>62</v>
+      </c>
+      <c r="E13" s="29">
+        <v>0.496</v>
+      </c>
+      <c r="F13" s="27">
+        <v>3</v>
+      </c>
+      <c r="G13" s="29">
+        <v>2.4E-2</v>
+      </c>
+      <c r="H13" s="27">
         <v>4</v>
       </c>
-      <c r="I13" s="30">
-[...23 lines deleted...]
-      <c r="Q13" s="30">
+      <c r="I13" s="29">
+        <v>3.2000000000000001E-2</v>
+      </c>
+      <c r="J13" s="27">
+        <v>3</v>
+      </c>
+      <c r="K13" s="29">
+        <v>2.4E-2</v>
+      </c>
+      <c r="L13" s="27">
+        <v>53</v>
+      </c>
+      <c r="M13" s="29">
+        <v>0.42399999999999999</v>
+      </c>
+      <c r="N13" s="27">
+        <v>0</v>
+      </c>
+      <c r="O13" s="29">
+        <v>0</v>
+      </c>
+      <c r="P13" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q13" s="29">
         <v>0</v>
       </c>
       <c r="R13" s="5"/>
     </row>
     <row r="14" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="27" t="s">
+      <c r="A14" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="28">
-[...44 lines deleted...]
-      <c r="Q14" s="30">
+      <c r="B14" s="27">
+        <v>511</v>
+      </c>
+      <c r="C14" s="28">
+        <v>2.7514677103718199</v>
+      </c>
+      <c r="D14" s="27">
+        <v>259</v>
+      </c>
+      <c r="E14" s="29">
+        <v>0.50684931506848996</v>
+      </c>
+      <c r="F14" s="27">
+        <v>29</v>
+      </c>
+      <c r="G14" s="29">
+        <v>5.6751467710369999E-2</v>
+      </c>
+      <c r="H14" s="27">
+        <v>8</v>
+      </c>
+      <c r="I14" s="29">
+        <v>1.5655577299410001E-2</v>
+      </c>
+      <c r="J14" s="27">
+        <v>10</v>
+      </c>
+      <c r="K14" s="29">
+        <v>1.9569471624269998E-2</v>
+      </c>
+      <c r="L14" s="27">
+        <v>205</v>
+      </c>
+      <c r="M14" s="29">
+        <v>0.40117416829746</v>
+      </c>
+      <c r="N14" s="27">
+        <v>0</v>
+      </c>
+      <c r="O14" s="29">
+        <v>0</v>
+      </c>
+      <c r="P14" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q14" s="29">
         <v>0</v>
       </c>
       <c r="R14" s="5"/>
     </row>
     <row r="15" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="28">
-[...17 lines deleted...]
-      <c r="H15" s="28">
+      <c r="B15" s="27">
+        <v>175</v>
+      </c>
+      <c r="C15" s="28">
+        <v>3.6971428571428602</v>
+      </c>
+      <c r="D15" s="27">
+        <v>45</v>
+      </c>
+      <c r="E15" s="29">
+        <v>0.25714285714286</v>
+      </c>
+      <c r="F15" s="27">
         <v>8</v>
       </c>
-      <c r="I15" s="30">
-[...23 lines deleted...]
-      <c r="Q15" s="30">
+      <c r="G15" s="29">
+        <v>4.5714285714290002E-2</v>
+      </c>
+      <c r="H15" s="27">
+        <v>7</v>
+      </c>
+      <c r="I15" s="29">
+        <v>0.04</v>
+      </c>
+      <c r="J15" s="27">
+        <v>10</v>
+      </c>
+      <c r="K15" s="29">
+        <v>5.714285714286E-2</v>
+      </c>
+      <c r="L15" s="27">
+        <v>105</v>
+      </c>
+      <c r="M15" s="29">
+        <v>0.6</v>
+      </c>
+      <c r="N15" s="27">
+        <v>0</v>
+      </c>
+      <c r="O15" s="29">
+        <v>0</v>
+      </c>
+      <c r="P15" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q15" s="29">
         <v>0</v>
       </c>
       <c r="R15" s="5"/>
     </row>
     <row r="16" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="27" t="s">
+      <c r="A16" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="B16" s="28">
-[...44 lines deleted...]
-      <c r="Q16" s="30">
+      <c r="B16" s="27">
+        <v>155</v>
+      </c>
+      <c r="C16" s="28">
+        <v>3.58709677419355</v>
+      </c>
+      <c r="D16" s="27">
+        <v>46</v>
+      </c>
+      <c r="E16" s="29">
+        <v>0.29677419354839002</v>
+      </c>
+      <c r="F16" s="27">
+        <v>1</v>
+      </c>
+      <c r="G16" s="29">
+        <v>6.4516129032300001E-3</v>
+      </c>
+      <c r="H16" s="27">
+        <v>16</v>
+      </c>
+      <c r="I16" s="29">
+        <v>0.10322580645161</v>
+      </c>
+      <c r="J16" s="27">
+        <v>0</v>
+      </c>
+      <c r="K16" s="29">
+        <v>0</v>
+      </c>
+      <c r="L16" s="27">
+        <v>92</v>
+      </c>
+      <c r="M16" s="29">
+        <v>0.59354838709677005</v>
+      </c>
+      <c r="N16" s="27">
+        <v>0</v>
+      </c>
+      <c r="O16" s="29">
+        <v>0</v>
+      </c>
+      <c r="P16" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q16" s="29">
         <v>0</v>
       </c>
       <c r="R16" s="5"/>
     </row>
     <row r="17" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="27" t="s">
+      <c r="A17" s="26" t="s">
         <v>15</v>
       </c>
-      <c r="B17" s="28">
-[...44 lines deleted...]
-      <c r="Q17" s="30">
+      <c r="B17" s="27">
+        <v>351</v>
+      </c>
+      <c r="C17" s="28">
+        <v>3.3846153846153899</v>
+      </c>
+      <c r="D17" s="27">
+        <v>101</v>
+      </c>
+      <c r="E17" s="29">
+        <v>0.28774928774928998</v>
+      </c>
+      <c r="F17" s="27">
+        <v>41</v>
+      </c>
+      <c r="G17" s="29">
+        <v>0.11680911680912</v>
+      </c>
+      <c r="H17" s="27">
+        <v>14</v>
+      </c>
+      <c r="I17" s="29">
+        <v>3.9886039886040003E-2</v>
+      </c>
+      <c r="J17" s="27">
+        <v>12</v>
+      </c>
+      <c r="K17" s="29">
+        <v>3.418803418803E-2</v>
+      </c>
+      <c r="L17" s="27">
+        <v>183</v>
+      </c>
+      <c r="M17" s="29">
+        <v>0.52136752136751996</v>
+      </c>
+      <c r="N17" s="27">
+        <v>0</v>
+      </c>
+      <c r="O17" s="29">
+        <v>0</v>
+      </c>
+      <c r="P17" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q17" s="29">
         <v>0</v>
       </c>
       <c r="R17" s="5"/>
     </row>
     <row r="18" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="27" t="s">
+      <c r="A18" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="B18" s="28">
-[...44 lines deleted...]
-      <c r="Q18" s="30">
+      <c r="B18" s="27">
+        <v>302</v>
+      </c>
+      <c r="C18" s="28">
+        <v>3.47019867549669</v>
+      </c>
+      <c r="D18" s="27">
+        <v>54</v>
+      </c>
+      <c r="E18" s="29">
+        <v>0.17880794701986999</v>
+      </c>
+      <c r="F18" s="27">
+        <v>74</v>
+      </c>
+      <c r="G18" s="29">
+        <v>0.24503311258277999</v>
+      </c>
+      <c r="H18" s="27">
+        <v>10</v>
+      </c>
+      <c r="I18" s="29">
+        <v>3.3112582781460002E-2</v>
+      </c>
+      <c r="J18" s="27">
+        <v>4</v>
+      </c>
+      <c r="K18" s="29">
+        <v>1.3245033112580001E-2</v>
+      </c>
+      <c r="L18" s="27">
+        <v>160</v>
+      </c>
+      <c r="M18" s="29">
+        <v>0.52980132450330997</v>
+      </c>
+      <c r="N18" s="27">
+        <v>0</v>
+      </c>
+      <c r="O18" s="29">
+        <v>0</v>
+      </c>
+      <c r="P18" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q18" s="29">
         <v>0</v>
       </c>
       <c r="R18" s="5"/>
     </row>
     <row r="19" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="27" t="s">
+      <c r="A19" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="B19" s="28">
-[...44 lines deleted...]
-      <c r="Q19" s="30">
+      <c r="B19" s="27">
+        <v>87</v>
+      </c>
+      <c r="C19" s="28">
+        <v>3.27586206896552</v>
+      </c>
+      <c r="D19" s="27">
+        <v>31</v>
+      </c>
+      <c r="E19" s="29">
+        <v>0.35632183908046</v>
+      </c>
+      <c r="F19" s="27">
+        <v>7</v>
+      </c>
+      <c r="G19" s="29">
+        <v>8.0459770114940002E-2</v>
+      </c>
+      <c r="H19" s="27">
+        <v>2</v>
+      </c>
+      <c r="I19" s="29">
+        <v>2.298850574713E-2</v>
+      </c>
+      <c r="J19" s="27">
+        <v>1</v>
+      </c>
+      <c r="K19" s="29">
+        <v>1.149425287356E-2</v>
+      </c>
+      <c r="L19" s="27">
+        <v>46</v>
+      </c>
+      <c r="M19" s="29">
+        <v>0.52873563218390995</v>
+      </c>
+      <c r="N19" s="27">
+        <v>0</v>
+      </c>
+      <c r="O19" s="29">
+        <v>0</v>
+      </c>
+      <c r="P19" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q19" s="29">
         <v>0</v>
       </c>
       <c r="R19" s="5"/>
     </row>
     <row r="20" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="27" t="s">
+      <c r="A20" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="B20" s="28">
-[...29 lines deleted...]
-      <c r="L20" s="28">
+      <c r="B20" s="27">
         <v>28</v>
       </c>
-      <c r="M20" s="30">
-[...11 lines deleted...]
-      <c r="Q20" s="30">
+      <c r="C20" s="28">
+        <v>2.9285714285714302</v>
+      </c>
+      <c r="D20" s="27">
+        <v>12</v>
+      </c>
+      <c r="E20" s="29">
+        <v>0.42857142857142999</v>
+      </c>
+      <c r="F20" s="27">
+        <v>2</v>
+      </c>
+      <c r="G20" s="29">
+        <v>7.1428571428569995E-2</v>
+      </c>
+      <c r="H20" s="27">
+        <v>2</v>
+      </c>
+      <c r="I20" s="29">
+        <v>7.1428571428569995E-2</v>
+      </c>
+      <c r="J20" s="27">
+        <v>0</v>
+      </c>
+      <c r="K20" s="29">
+        <v>0</v>
+      </c>
+      <c r="L20" s="27">
+        <v>12</v>
+      </c>
+      <c r="M20" s="29">
+        <v>0.42857142857142999</v>
+      </c>
+      <c r="N20" s="27">
+        <v>0</v>
+      </c>
+      <c r="O20" s="29">
+        <v>0</v>
+      </c>
+      <c r="P20" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q20" s="29">
         <v>0</v>
       </c>
       <c r="R20" s="5"/>
     </row>
     <row r="21" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="27" t="s">
+      <c r="A21" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="B21" s="28">
-[...44 lines deleted...]
-      <c r="Q21" s="30">
+      <c r="B21" s="27">
+        <v>47</v>
+      </c>
+      <c r="C21" s="28">
+        <v>2.8723404255319198</v>
+      </c>
+      <c r="D21" s="27">
+        <v>18</v>
+      </c>
+      <c r="E21" s="29">
+        <v>0.38297872340425998</v>
+      </c>
+      <c r="F21" s="27">
+        <v>3</v>
+      </c>
+      <c r="G21" s="29">
+        <v>6.3829787234039995E-2</v>
+      </c>
+      <c r="H21" s="27">
+        <v>0</v>
+      </c>
+      <c r="I21" s="29">
+        <v>0</v>
+      </c>
+      <c r="J21" s="27">
+        <v>19</v>
+      </c>
+      <c r="K21" s="29">
+        <v>0.40425531914893997</v>
+      </c>
+      <c r="L21" s="27">
+        <v>7</v>
+      </c>
+      <c r="M21" s="29">
+        <v>0.14893617021277</v>
+      </c>
+      <c r="N21" s="27">
+        <v>0</v>
+      </c>
+      <c r="O21" s="29">
+        <v>0</v>
+      </c>
+      <c r="P21" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q21" s="29">
         <v>0</v>
       </c>
       <c r="R21" s="5"/>
     </row>
     <row r="22" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="27" t="s">
+      <c r="A22" s="26" t="s">
         <v>20</v>
       </c>
-      <c r="B22" s="28">
-[...44 lines deleted...]
-      <c r="Q22" s="30">
+      <c r="B22" s="27">
+        <v>188</v>
+      </c>
+      <c r="C22" s="28">
+        <v>2.8882978723404298</v>
+      </c>
+      <c r="D22" s="27">
+        <v>50</v>
+      </c>
+      <c r="E22" s="29">
+        <v>0.26595744680851002</v>
+      </c>
+      <c r="F22" s="27">
+        <v>24</v>
+      </c>
+      <c r="G22" s="29">
+        <v>0.12765957446809001</v>
+      </c>
+      <c r="H22" s="27">
+        <v>16</v>
+      </c>
+      <c r="I22" s="29">
+        <v>8.5106382978720002E-2</v>
+      </c>
+      <c r="J22" s="27">
+        <v>93</v>
+      </c>
+      <c r="K22" s="29">
+        <v>0.49468085106382997</v>
+      </c>
+      <c r="L22" s="27">
+        <v>5</v>
+      </c>
+      <c r="M22" s="29">
+        <v>2.6595744680849999E-2</v>
+      </c>
+      <c r="N22" s="27">
+        <v>0</v>
+      </c>
+      <c r="O22" s="29">
+        <v>0</v>
+      </c>
+      <c r="P22" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q22" s="29">
         <v>0</v>
       </c>
       <c r="R22" s="5"/>
     </row>
     <row r="23" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="27" t="s">
+      <c r="A23" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B23" s="28">
-[...17 lines deleted...]
-      <c r="H23" s="28">
+      <c r="B23" s="27">
+        <v>46</v>
+      </c>
+      <c r="C23" s="28">
+        <v>2.4347826086956501</v>
+      </c>
+      <c r="D23" s="27">
+        <v>34</v>
+      </c>
+      <c r="E23" s="29">
+        <v>0.73913043478260998</v>
+      </c>
+      <c r="F23" s="27">
+        <v>0</v>
+      </c>
+      <c r="G23" s="29">
+        <v>0</v>
+      </c>
+      <c r="H23" s="27">
         <v>1</v>
       </c>
-      <c r="I23" s="30">
-[...8 lines deleted...]
-      <c r="L23" s="28">
+      <c r="I23" s="29">
+        <v>2.1739130434779999E-2</v>
+      </c>
+      <c r="J23" s="27">
+        <v>0</v>
+      </c>
+      <c r="K23" s="29">
+        <v>0</v>
+      </c>
+      <c r="L23" s="27">
         <v>1</v>
       </c>
-      <c r="M23" s="30">
-[...12 lines deleted...]
-        <v>0.24444444444444</v>
+      <c r="M23" s="29">
+        <v>2.1739130434779999E-2</v>
+      </c>
+      <c r="N23" s="27">
+        <v>0</v>
+      </c>
+      <c r="O23" s="29">
+        <v>0</v>
+      </c>
+      <c r="P23" s="27">
+        <v>10</v>
+      </c>
+      <c r="Q23" s="29">
+        <v>0.21739130434782999</v>
       </c>
       <c r="R23" s="5"/>
     </row>
     <row r="24" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="27" t="s">
-[...20 lines deleted...]
-      <c r="H24" s="28">
+      <c r="A24" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24" s="27">
+        <v>25</v>
+      </c>
+      <c r="C24" s="28">
+        <v>3.16</v>
+      </c>
+      <c r="D24" s="27">
+        <v>9</v>
+      </c>
+      <c r="E24" s="29">
+        <v>0.36</v>
+      </c>
+      <c r="F24" s="27">
+        <v>1</v>
+      </c>
+      <c r="G24" s="29">
+        <v>0.04</v>
+      </c>
+      <c r="H24" s="27">
+        <v>3</v>
+      </c>
+      <c r="I24" s="29">
+        <v>0.12</v>
+      </c>
+      <c r="J24" s="27">
+        <v>1</v>
+      </c>
+      <c r="K24" s="29">
+        <v>0.04</v>
+      </c>
+      <c r="L24" s="27">
         <v>11</v>
       </c>
-      <c r="I24" s="30">
-[...23 lines deleted...]
-      <c r="Q24" s="30">
+      <c r="M24" s="29">
+        <v>0.44</v>
+      </c>
+      <c r="N24" s="27">
+        <v>0</v>
+      </c>
+      <c r="O24" s="29">
+        <v>0</v>
+      </c>
+      <c r="P24" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q24" s="29">
         <v>0</v>
       </c>
       <c r="R24" s="5"/>
     </row>
     <row r="25" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="27" t="s">
+      <c r="A25" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B25" s="28">
-[...44 lines deleted...]
-      <c r="Q25" s="30">
+      <c r="B25" s="27">
+        <v>25</v>
+      </c>
+      <c r="C25" s="28">
+        <v>2.6</v>
+      </c>
+      <c r="D25" s="27">
+        <v>14</v>
+      </c>
+      <c r="E25" s="29">
+        <v>0.56000000000000005</v>
+      </c>
+      <c r="F25" s="27">
+        <v>0</v>
+      </c>
+      <c r="G25" s="29">
+        <v>0</v>
+      </c>
+      <c r="H25" s="27">
+        <v>0</v>
+      </c>
+      <c r="I25" s="29">
+        <v>0</v>
+      </c>
+      <c r="J25" s="27">
+        <v>4</v>
+      </c>
+      <c r="K25" s="29">
+        <v>0.16</v>
+      </c>
+      <c r="L25" s="27">
+        <v>7</v>
+      </c>
+      <c r="M25" s="29">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="N25" s="27">
+        <v>0</v>
+      </c>
+      <c r="O25" s="29">
+        <v>0</v>
+      </c>
+      <c r="P25" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q25" s="29">
         <v>0</v>
       </c>
       <c r="R25" s="5"/>
     </row>
     <row r="26" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="27" t="s">
+      <c r="A26" s="26" t="s">
         <v>23</v>
       </c>
-      <c r="B26" s="28">
+      <c r="B26" s="27">
         <v>18</v>
       </c>
-      <c r="C26" s="29">
-[...41 lines deleted...]
-      <c r="Q26" s="30">
+      <c r="C26" s="28">
+        <v>1.6666666666666701</v>
+      </c>
+      <c r="D26" s="27">
+        <v>8</v>
+      </c>
+      <c r="E26" s="29">
+        <v>0.44444444444443998</v>
+      </c>
+      <c r="F26" s="27">
+        <v>8</v>
+      </c>
+      <c r="G26" s="29">
+        <v>0.44444444444443998</v>
+      </c>
+      <c r="H26" s="27">
+        <v>2</v>
+      </c>
+      <c r="I26" s="29">
+        <v>0.11111111111110999</v>
+      </c>
+      <c r="J26" s="27">
+        <v>0</v>
+      </c>
+      <c r="K26" s="29">
+        <v>0</v>
+      </c>
+      <c r="L26" s="27">
+        <v>0</v>
+      </c>
+      <c r="M26" s="29">
+        <v>0</v>
+      </c>
+      <c r="N26" s="27">
+        <v>0</v>
+      </c>
+      <c r="O26" s="29">
+        <v>0</v>
+      </c>
+      <c r="P26" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q26" s="29">
         <v>0</v>
       </c>
       <c r="R26" s="5"/>
     </row>
     <row r="27" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="27" t="s">
+      <c r="A27" s="26" t="s">
         <v>24</v>
       </c>
-      <c r="B27" s="28">
-[...44 lines deleted...]
-      <c r="Q27" s="30">
+      <c r="B27" s="27">
+        <v>25</v>
+      </c>
+      <c r="C27" s="28">
+        <v>2.36</v>
+      </c>
+      <c r="D27" s="27">
+        <v>13</v>
+      </c>
+      <c r="E27" s="29">
+        <v>0.52</v>
+      </c>
+      <c r="F27" s="27">
+        <v>1</v>
+      </c>
+      <c r="G27" s="29">
+        <v>0.04</v>
+      </c>
+      <c r="H27" s="27">
+        <v>0</v>
+      </c>
+      <c r="I27" s="29">
+        <v>0</v>
+      </c>
+      <c r="J27" s="27">
+        <v>11</v>
+      </c>
+      <c r="K27" s="29">
+        <v>0.44</v>
+      </c>
+      <c r="L27" s="27">
+        <v>0</v>
+      </c>
+      <c r="M27" s="29">
+        <v>0</v>
+      </c>
+      <c r="N27" s="27">
+        <v>0</v>
+      </c>
+      <c r="O27" s="29">
+        <v>0</v>
+      </c>
+      <c r="P27" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q27" s="29">
         <v>0</v>
       </c>
       <c r="R27" s="5"/>
     </row>
     <row r="28" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="31" t="s">
-[...47 lines deleted...]
-      <c r="Q28" s="30">
+      <c r="A28" s="30" t="s">
+        <v>56</v>
+      </c>
+      <c r="B28" s="27">
+        <v>81</v>
+      </c>
+      <c r="C28" s="28">
+        <v>2.4074074074074101</v>
+      </c>
+      <c r="D28" s="27">
+        <v>51</v>
+      </c>
+      <c r="E28" s="29">
+        <v>0.62962962962962998</v>
+      </c>
+      <c r="F28" s="27">
+        <v>0</v>
+      </c>
+      <c r="G28" s="29">
+        <v>0</v>
+      </c>
+      <c r="H28" s="27">
+        <v>3</v>
+      </c>
+      <c r="I28" s="29">
+        <v>3.7037037037039998E-2</v>
+      </c>
+      <c r="J28" s="27">
+        <v>0</v>
+      </c>
+      <c r="K28" s="29">
+        <v>0</v>
+      </c>
+      <c r="L28" s="27">
+        <v>27</v>
+      </c>
+      <c r="M28" s="29">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="N28" s="27">
+        <v>0</v>
+      </c>
+      <c r="O28" s="29">
+        <v>0</v>
+      </c>
+      <c r="P28" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q28" s="29">
         <v>0</v>
       </c>
       <c r="R28" s="5"/>
     </row>
     <row r="29" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="27" t="s">
+      <c r="A29" s="26" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="28">
-[...44 lines deleted...]
-      <c r="Q29" s="30">
+      <c r="B29" s="27">
+        <v>14</v>
+      </c>
+      <c r="C29" s="28">
+        <v>1.71428571428571</v>
+      </c>
+      <c r="D29" s="27">
+        <v>4</v>
+      </c>
+      <c r="E29" s="29">
+        <v>0.28571428571428997</v>
+      </c>
+      <c r="F29" s="27">
+        <v>10</v>
+      </c>
+      <c r="G29" s="29">
+        <v>0.71428571428570997</v>
+      </c>
+      <c r="H29" s="27">
+        <v>0</v>
+      </c>
+      <c r="I29" s="29">
+        <v>0</v>
+      </c>
+      <c r="J29" s="27">
+        <v>0</v>
+      </c>
+      <c r="K29" s="29">
+        <v>0</v>
+      </c>
+      <c r="L29" s="27">
+        <v>0</v>
+      </c>
+      <c r="M29" s="29">
+        <v>0</v>
+      </c>
+      <c r="N29" s="27">
+        <v>0</v>
+      </c>
+      <c r="O29" s="29">
+        <v>0</v>
+      </c>
+      <c r="P29" s="27">
+        <v>0</v>
+      </c>
+      <c r="Q29" s="29">
         <v>0</v>
       </c>
       <c r="R29" s="5"/>
     </row>
     <row r="30" spans="1:18" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="32" t="s">
+      <c r="A30" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="33">
-[...45 lines deleted...]
-        <v>7.1115440818300003E-3</v>
+      <c r="B30" s="38">
+        <v>8161</v>
+      </c>
+      <c r="C30" s="39">
+        <v>3.4030143364783698</v>
+      </c>
+      <c r="D30" s="38">
+        <v>2354</v>
+      </c>
+      <c r="E30" s="40">
+        <v>0.28844504349957001</v>
+      </c>
+      <c r="F30" s="38">
+        <v>801</v>
+      </c>
+      <c r="G30" s="40">
+        <v>9.8149736551889993E-2</v>
+      </c>
+      <c r="H30" s="38">
+        <v>215</v>
+      </c>
+      <c r="I30" s="40">
+        <v>2.6344810684970001E-2</v>
+      </c>
+      <c r="J30" s="38">
+        <v>898</v>
+      </c>
+      <c r="K30" s="40">
+        <v>0.11003553486092001</v>
+      </c>
+      <c r="L30" s="38">
+        <v>3836</v>
+      </c>
+      <c r="M30" s="40">
+        <v>0.47004043622105002</v>
+      </c>
+      <c r="N30" s="38">
+        <v>0</v>
+      </c>
+      <c r="O30" s="40">
+        <v>0</v>
+      </c>
+      <c r="P30" s="38">
+        <v>57</v>
+      </c>
+      <c r="Q30" s="40">
+        <v>6.9844381815999997E-3</v>
       </c>
       <c r="R30" s="5"/>
     </row>
     <row r="31" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="15"/>
+      <c r="A31" s="14"/>
       <c r="B31" s="6"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="6"/>
       <c r="F31" s="8"/>
       <c r="G31" s="6"/>
       <c r="H31" s="8"/>
       <c r="I31" s="6"/>
       <c r="J31" s="8"/>
       <c r="K31" s="6"/>
       <c r="L31" s="8"/>
       <c r="M31" s="6"/>
       <c r="N31" s="8"/>
       <c r="O31" s="6"/>
       <c r="P31" s="8"/>
       <c r="Q31" s="6"/>
       <c r="R31" s="8"/>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
   <rowBreaks count="1" manualBreakCount="1">
     <brk id="19" max="17" man="1"/>
   </rowBreaks>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81296026-0B37-4653-A057-1528818FBB7E}">
   <dimension ref="A1:N11"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="45.6640625" style="24" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="24"/>
+    <col min="1" max="1" width="45.6640625" style="23" customWidth="1"/>
+    <col min="2" max="2" width="125.6640625" style="23" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="23"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="37" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B1" s="38" t="s">
+    <row r="1" spans="1:14" s="32" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="33" t="s">
+        <v>43</v>
+      </c>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+    </row>
+    <row r="2" spans="1:14" s="17" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="20" t="s">
+        <v>45</v>
+      </c>
+      <c r="B2" s="21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" s="19"/>
+      <c r="D2" s="19"/>
+      <c r="E2" s="19"/>
+      <c r="F2" s="19"/>
+      <c r="G2" s="19"/>
+      <c r="H2" s="19"/>
+      <c r="I2" s="19"/>
+      <c r="J2" s="19"/>
+      <c r="K2" s="19"/>
+      <c r="L2" s="19"/>
+      <c r="M2" s="19"/>
+      <c r="N2" s="19"/>
+    </row>
+    <row r="3" spans="1:14" s="24" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="20" t="s">
         <v>46</v>
       </c>
-      <c r="C1" s="38"/>
-[...10 lines deleted...]
-      <c r="N1" s="38"/>
+      <c r="B3" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="21"/>
+      <c r="N3" s="21"/>
     </row>
-    <row r="2" spans="1:14" s="18" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="N2" s="20"/>
+    <row r="4" spans="1:14" s="24" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C4" s="21"/>
+      <c r="D4" s="21"/>
+      <c r="E4" s="21"/>
+      <c r="F4" s="21"/>
+      <c r="G4" s="21"/>
+      <c r="H4" s="21"/>
+      <c r="I4" s="21"/>
+      <c r="J4" s="21"/>
+      <c r="K4" s="21"/>
+      <c r="L4" s="21"/>
+      <c r="M4" s="21"/>
+      <c r="N4" s="21"/>
     </row>
-    <row r="3" spans="1:14" s="25" customFormat="1" ht="63" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="21" t="s">
+    <row r="5" spans="1:14" s="24" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="20" t="s">
         <v>49</v>
       </c>
-      <c r="B3" s="23" t="s">
-[...13 lines deleted...]
-      <c r="N3" s="22"/>
+      <c r="B5" s="22" t="s">
+        <v>50</v>
+      </c>
+      <c r="C5" s="21"/>
+      <c r="D5" s="21"/>
+      <c r="E5" s="21"/>
+      <c r="F5" s="21"/>
+      <c r="G5" s="21"/>
+      <c r="H5" s="21"/>
+      <c r="I5" s="21"/>
+      <c r="J5" s="21"/>
+      <c r="K5" s="21"/>
+      <c r="L5" s="21"/>
+      <c r="M5" s="21"/>
+      <c r="N5" s="21"/>
     </row>
-    <row r="4" spans="1:14" s="25" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="N4" s="22"/>
+    <row r="6" spans="1:14" s="24" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="20"/>
+      <c r="B6" s="22"/>
+      <c r="C6" s="21"/>
+      <c r="D6" s="21"/>
+      <c r="E6" s="21"/>
+      <c r="F6" s="21"/>
+      <c r="G6" s="21"/>
+      <c r="H6" s="21"/>
+      <c r="I6" s="21"/>
+      <c r="J6" s="21"/>
+      <c r="K6" s="21"/>
+      <c r="L6" s="21"/>
+      <c r="M6" s="21"/>
+      <c r="N6" s="21"/>
     </row>
-    <row r="5" spans="1:14" s="25" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
-[...51 lines deleted...]
-      <c r="N7" s="22"/>
+    <row r="7" spans="1:14" s="24" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B7" s="22"/>
+      <c r="C7" s="21"/>
+      <c r="D7" s="21"/>
+      <c r="E7" s="21"/>
+      <c r="F7" s="21"/>
+      <c r="G7" s="21"/>
+      <c r="H7" s="21"/>
+      <c r="I7" s="21"/>
+      <c r="J7" s="21"/>
+      <c r="K7" s="21"/>
+      <c r="L7" s="21"/>
+      <c r="M7" s="21"/>
+      <c r="N7" s="21"/>
     </row>
     <row r="8" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="40" t="s">
-        <v>57</v>
+      <c r="A8" s="35" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="9" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="40" t="s">
-[...3 lines deleted...]
-      <c r="C9" s="26"/>
+      <c r="A9" s="35" t="s">
+        <v>52</v>
+      </c>
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
     </row>
     <row r="10" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="36" t="s">
-        <v>60</v>
+      <c r="A10" s="31" t="s">
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="26" t="s">
-        <v>47</v>
+      <c r="A11" s="25" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A7" r:id="rId1" display="Source: NIH PUB File" xr:uid="{46AED634-B21C-4B18-9BB9-35BD5C589497}"/>
     <hyperlink ref="A9" r:id="rId2" xr:uid="{2F9499E3-B598-4E22-B3D2-8C9E32433390}"/>
     <hyperlink ref="A8" r:id="rId3" display="NIH Grants and Funding Glossary" xr:uid="{883FC945-DD12-429E-8B09-8E9409DEE811}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="90" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A41"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A2" workbookViewId="0">
       <selection activeCell="A41" sqref="A41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
@@ -10825,135 +11665,137 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Password xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">211-23</Password>
     <Status xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">FY Updated</Status>
     <SharedWithUsers xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <ReportTitle xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Notes xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
-    <RePORT_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <RePORT_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">557</RePORT_x0023_>
     <Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <UserInfo>
         <DisplayName>Spears, Cassandra (NIH/OD) [E]</DisplayName>
         <AccountId>17</AccountId>
         <AccountType/>
       </UserInfo>
     </Analyst1>
     <RelatedDataBookSlide_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Table_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">211</Table_x0023_>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Contracts xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">No</Contracts>
     <Date_x002d_Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date_x002d_Analyst3 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date_x002d_Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Request_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <RePORTTitleandLink xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
-      <Url xsi:nil="true"/>
-      <Description xsi:nil="true"/>
+      <Url>https://report.nih.gov/reportweb/web/displayreport?rId=557</Url>
+      <Description>Research Project Grants: Average length, number, and percent of competing awards, by Institute/Center and projected years of support </Description>
     </RePORTTitleandLink>
     <Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <UserInfo>
         <DisplayName>Messan, Komi (NIH/OD) [E]</DisplayName>
         <AccountId>56</AccountId>
         <AccountType/>
       </UserInfo>
     </Analyst2>
     <TaxCatchAll xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394" xsi:nil="true"/>
+    <Date_Time xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE21F07BE801C647B12E3BEDDA10D61D" ma:contentTypeVersion="38" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="307233afc278fc503943648cbe4c01eb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc45c3362ba0cf953b17f461af022e41" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE21F07BE801C647B12E3BEDDA10D61D" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="643250b946235c332f643571124ea32d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4234e76b0cb473625794601bc3d0e1d" ns2:_="" ns3:_="">
     <xsd:import namespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <xsd:import namespace="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:ReportTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:RelatedDataBookSlide_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Table_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORT_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Password" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Request_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORTTitleandLink" minOccurs="0"/>
                 <xsd:element ref="ns2:Contracts" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst3" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date_Time" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ReportTitle" ma:index="2" nillable="true" ma:displayName="Report Title" ma:format="Dropdown" ma:internalName="ReportTitle" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Date" ma:index="3" nillable="true" ma:displayName="Status Date" ma:format="DateOnly" ma:internalName="Date" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="RelatedDataBookSlide_x0023_" ma:index="4" nillable="true" ma:displayName="Related Data Book Slide #" ma:format="Dropdown" ma:internalName="RelatedDataBookSlide_x0023_" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
@@ -11113,50 +11955,55 @@
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8ce9f98e-9ad5-43de-b59a-72d7e946aae0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="36" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="37" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="38" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Date_Time" ma:index="39" nillable="true" ma:displayName="Date_Time" ma:format="DateTime" ma:internalName="Date_Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35e27768-2226-49f4-8f52-5dca1f0ab394" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -11263,74 +12110,74 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECE94D48-4087-4676-9C8E-724301DD5A9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD977D4E-8C89-438F-898D-729ED12C7C62}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53A80E65-FFF8-4808-8E41-93CD35947CBC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{25542BD3-14C7-440F-8472-9866FC2B3697}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0855D1C5-686A-43EF-9BAE-1FC2A97387A3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{14b77578-9773-42d5-8507-251ca2dc2b06}" enabled="0" method="" siteId="{14b77578-9773-42d5-8507-251ca2dc2b06}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">