--- v0 (2025-10-15)
+++ v1 (2026-05-11)
@@ -1,119 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{C8E246EE-68A3-42FE-853B-01F1A14FD73F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6F7C2861-B571-4030-96C6-0136B8D57A00}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table #203" sheetId="5" r:id="rId1"/>
     <sheet name="Notes" sheetId="6" r:id="rId2"/>
     <sheet name="Success Rate Definition" sheetId="4" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Table #203'!$A$2:$G$775</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Table #203'!$A$2:$G$2</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Table #203'!$A$2:$G$694</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Table #203'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1555" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1726" uniqueCount="50">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Activity Code</t>
   </si>
   <si>
     <t xml:space="preserve">Number of Applications Reviewed </t>
   </si>
   <si>
     <t>Number of Applications Awarded</t>
   </si>
   <si>
     <t>NIEHS</t>
   </si>
   <si>
     <t>NIMH</t>
   </si>
   <si>
     <t>NINDS</t>
-  </si>
-[...1 lines deleted...]
-    <t>ACTIVITY TOTAL</t>
   </si>
   <si>
     <t>F30</t>
   </si>
   <si>
     <t>NCI</t>
   </si>
   <si>
     <t>NHLBI</t>
   </si>
   <si>
     <t>NIA</t>
   </si>
   <si>
     <t>NIAAA</t>
   </si>
   <si>
     <t>NIDA</t>
   </si>
   <si>
     <t>NIDCD</t>
   </si>
   <si>
     <t>NIDCR</t>
   </si>
@@ -180,64 +178,50 @@
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>Success Rate</t>
   </si>
   <si>
     <t>Total Funding</t>
   </si>
   <si>
     <t>NIH Institute / Center</t>
   </si>
   <si>
     <t>OD ORIP-SEPA</t>
   </si>
   <si>
     <t>OD Offices</t>
   </si>
   <si>
     <t>See NIH Almanac</t>
   </si>
   <si>
     <t>NCCIH</t>
   </si>
   <si>
-    <r>
-[...12 lines deleted...]
-  <si>
     <t>FM1</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Additional Information: </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NIH Grants and Funding Glossary</t>
     </r>
   </si>
@@ -250,53 +234,50 @@
         <scheme val="minor"/>
       </rPr>
       <t>Data produced by the</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Division of Statistical Analysis and Reporting </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Data last updated 11/19/2024</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Source and Brief Methods:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> See</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -314,50 +295,70 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NIH Success Rate File</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>document</t>
     </r>
+  </si>
+  <si>
+    <t>Data last updated 02/09/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Table #203: NIH Fellowships </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Competing Applications, Awards, Success Rates, and Total Funding by Activity Code and NIH Institutes/Centers, Fiscal Years  2015 - 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Activity Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="10">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="#0.0%"/>
     <numFmt numFmtId="167" formatCode="#######0"/>
     <numFmt numFmtId="168" formatCode="##,##0"/>
     <numFmt numFmtId="169" formatCode="##0.0%"/>
     <numFmt numFmtId="170" formatCode="\$##,###,###,##0"/>
   </numFmts>
   <fonts count="44" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <u/>
@@ -602,58 +603,58 @@
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF0000FF"/>
+      <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color indexed="12"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="32">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
@@ -781,51 +782,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
@@ -924,50 +925,76 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.24994659260841701"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC1C1C1"/>
       </left>
       <right style="thin">
         <color rgb="FFC1C1C1"/>
       </right>
       <top style="thin">
         <color rgb="FFC1C1C1"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC1C1C1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.24994659260841701"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC1C1C1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC1C1C1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC1C1C1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -4144,99 +4171,93 @@
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="111">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="2556"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="2360" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="3" fontId="31" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="31" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="31" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="32" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="30" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="27" fillId="27" borderId="0" xfId="2583" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="33" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="37" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="37" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="37" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="0" xfId="2554" applyFill="1"/>
     <xf numFmtId="0" fontId="33" fillId="27" borderId="0" xfId="2554" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="27" borderId="0" xfId="2554" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="30" borderId="0" xfId="2554" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="27" borderId="0" xfId="2554" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="10" xfId="2553" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="34" fillId="0" borderId="10" xfId="2553" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -4363,97 +4384,136 @@
     </xf>
     <xf numFmtId="0" fontId="39" fillId="30" borderId="0" xfId="2360" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="40" fillId="31" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="31" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="40" fillId="31" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="40" fillId="31" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="40" fillId="31" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="41" fillId="26" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="26" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="26" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="41" fillId="26" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="41" fillId="26" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="41" fillId="26" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="41" fillId="25" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="25" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="41" fillId="25" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="41" fillId="25" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="41" fillId="25" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="41" fillId="25" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="27" borderId="0" xfId="2554" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="27" borderId="0" xfId="2380" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="39" fillId="27" borderId="0" xfId="2380" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="27" borderId="0" xfId="2554" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="30" borderId="0" xfId="2554" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="27" borderId="0" xfId="2380" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="40" fillId="27" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="27" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="40" fillId="27" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="40" fillId="27" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="40" fillId="27" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="27" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="36" fillId="29" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="29" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="41" fillId="25" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="25" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="41" fillId="25" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="41" fillId="25" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="41" fillId="25" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3110">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 10" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 10 2" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1 10 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent1 11" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent1 11 2" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent1 11 3" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent1 12" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent1 12 2" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent1 12 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent1 12 4" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent1 12 5" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent1 13" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent1 13 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent1 13 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent1 13 4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Accent1 13 5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Accent1 14" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Accent1 14 2" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
     <cellStyle name="20% - Accent1 14 3" xfId="20" xr:uid="{00000000-0005-0000-0000-000013000000}"/>
     <cellStyle name="20% - Accent1 14 4" xfId="21" xr:uid="{00000000-0005-0000-0000-000014000000}"/>
     <cellStyle name="20% - Accent1 15" xfId="22" xr:uid="{00000000-0005-0000-0000-000015000000}"/>
@@ -7524,51 +7584,380 @@
     <cellStyle name="Warning Text 2 14" xfId="3086" xr:uid="{00000000-0005-0000-0000-00000E0C0000}"/>
     <cellStyle name="Warning Text 2 15" xfId="3087" xr:uid="{00000000-0005-0000-0000-00000F0C0000}"/>
     <cellStyle name="Warning Text 2 16" xfId="3088" xr:uid="{00000000-0005-0000-0000-0000100C0000}"/>
     <cellStyle name="Warning Text 2 17" xfId="3089" xr:uid="{00000000-0005-0000-0000-0000110C0000}"/>
     <cellStyle name="Warning Text 2 18" xfId="3090" xr:uid="{00000000-0005-0000-0000-0000120C0000}"/>
     <cellStyle name="Warning Text 2 19" xfId="3091" xr:uid="{00000000-0005-0000-0000-0000130C0000}"/>
     <cellStyle name="Warning Text 2 2" xfId="3092" xr:uid="{00000000-0005-0000-0000-0000140C0000}"/>
     <cellStyle name="Warning Text 2 20" xfId="3093" xr:uid="{00000000-0005-0000-0000-0000150C0000}"/>
     <cellStyle name="Warning Text 2 21" xfId="3094" xr:uid="{00000000-0005-0000-0000-0000160C0000}"/>
     <cellStyle name="Warning Text 2 22" xfId="3095" xr:uid="{00000000-0005-0000-0000-0000170C0000}"/>
     <cellStyle name="Warning Text 2 3" xfId="3096" xr:uid="{00000000-0005-0000-0000-0000180C0000}"/>
     <cellStyle name="Warning Text 2 4" xfId="3097" xr:uid="{00000000-0005-0000-0000-0000190C0000}"/>
     <cellStyle name="Warning Text 2 5" xfId="3098" xr:uid="{00000000-0005-0000-0000-00001A0C0000}"/>
     <cellStyle name="Warning Text 2 6" xfId="3099" xr:uid="{00000000-0005-0000-0000-00001B0C0000}"/>
     <cellStyle name="Warning Text 2 7" xfId="3100" xr:uid="{00000000-0005-0000-0000-00001C0C0000}"/>
     <cellStyle name="Warning Text 2 8" xfId="3101" xr:uid="{00000000-0005-0000-0000-00001D0C0000}"/>
     <cellStyle name="Warning Text 2 9" xfId="3102" xr:uid="{00000000-0005-0000-0000-00001E0C0000}"/>
     <cellStyle name="Warning Text 3" xfId="3103" xr:uid="{00000000-0005-0000-0000-00001F0C0000}"/>
     <cellStyle name="Warning Text 4" xfId="3104" xr:uid="{00000000-0005-0000-0000-0000200C0000}"/>
     <cellStyle name="Warning Text 5" xfId="3105" xr:uid="{00000000-0005-0000-0000-0000210C0000}"/>
     <cellStyle name="Warning Text 6" xfId="3106" xr:uid="{00000000-0005-0000-0000-0000220C0000}"/>
     <cellStyle name="Warning Text 7" xfId="3107" xr:uid="{00000000-0005-0000-0000-0000230C0000}"/>
     <cellStyle name="Warning Text 8" xfId="3108" xr:uid="{00000000-0005-0000-0000-0000240C0000}"/>
     <cellStyle name="Warning Text 9" xfId="3109" xr:uid="{00000000-0005-0000-0000-0000250C0000}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="10">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="170" formatCode="\$##,###,###,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="167" formatCode="#######0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.24994659260841701"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
@@ -7992,50 +8381,66 @@
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>Budget Authority: </a:t>
           </a:r>
           <a:r>
             <a:rPr lang="en-US" sz="900">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t> NIH receives a majority of its budget authority through multiple appropriations provided annually under the jurisdiction of the Labor/HHS/Education Appropriations Subcommittee.  NIH also receives resources from the Superfund Research account under the jurisdiction of the Interior Appropriations Subcommittee as well as the Special Type 1 Diabetes mandatory appropriation and reimbursements from other federal agencies.  Beginning in Fiscal Year 2008, success rates for grants funded from the Superfund Research appropriation have been reported separately from success rates calculated for grants funded from Labor/HHS/Education appropriations.   Prior to Fiscal Year 2008, the success rates for the “Other Research” budget mechanism category included grants funded from reimbursable agreements.  This treatment is no longer used beginning in Fiscal Year 2008.  The NIH Research Project Grant success rate provided annually to Congress is based on activities funded from Labor/HHS/Education appropriations and the Special Type 1 Diabetes mandatory account.  Success rates for other budget mechanisms and by type of funding source (e.g..,  Direct Budget Authority from Labor/HHS/Education and Special Type1 Diabetes mandatory account; Superfund; and non-Direct Budget Authority (reimbursables/Gift Fund/Cancer Stamp Fund/Inter-Departmental Delegation of Authority)) are available in some reports. </a:t>
           </a:r>
           <a:endParaRPr lang="en-US" sz="900"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{D58889A5-E52D-496C-87CF-D4B027511F69}" name="Table1" displayName="Table1" ref="A2:G861" totalsRowShown="0" headerRowDxfId="9" dataDxfId="7" headerRowBorderDxfId="8" tableBorderDxfId="6">
+  <autoFilter ref="A2:G861" xr:uid="{D58889A5-E52D-496C-87CF-D4B027511F69}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{76768A18-45FD-47EF-8713-B94C3B954CD4}" name="Fiscal Year" dataDxfId="5"/>
+    <tableColumn id="2" xr3:uid="{1C1873BA-3949-474E-9933-D8582E03C6E5}" name="Activity Code" dataDxfId="4"/>
+    <tableColumn id="3" xr3:uid="{4FD629F9-F476-42ED-BC61-C49F89B72CA3}" name="NIH Institute / Center"/>
+    <tableColumn id="4" xr3:uid="{C33A300E-9F92-42B7-BCDD-465A91522DD8}" name="Number of Applications Reviewed " dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{B6A48DF2-43E1-4889-8FDE-57841D593091}" name="Number of Applications Awarded" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{B7C4D49C-907A-4FAA-A1B2-5890AAC61247}" name="Success Rate" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{AC87F51E-CBB5-4243-9453-AA38998D2E87}" name="Total Funding" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -8278,18090 +8683,20072 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OERSTATS@od.nih.gov?subject=Web%20Report%20Inquiry" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report.nih.gov/reportweb/web/displayreport?rId=558" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nih.gov/about-nih/what-we-do/nih-almanac/office-director-nih" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OERSTATS@od.nih.gov?subject=Web%20Report%20Inquiry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nih.gov/about-nih/what-we-do/nih-almanac/office-director-nih" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report.nih.gov/reportweb/web/displayreport?rId=558" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F71F8005-314E-40A0-B68E-8206CB4A3513}">
-  <dimension ref="A1:Q775"/>
+  <dimension ref="A1:Q862"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="15.6640625" style="28" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="20.6640625" style="3" customWidth="1"/>
+    <col min="1" max="1" width="15.6640625" style="26" customWidth="1"/>
+    <col min="2" max="2" width="16.109375" style="26" customWidth="1"/>
+    <col min="3" max="3" width="24.109375" style="26" customWidth="1"/>
+    <col min="4" max="4" width="37" style="3" customWidth="1"/>
+    <col min="5" max="5" width="35.88671875" style="3" customWidth="1"/>
     <col min="6" max="6" width="20.6640625" style="4" customWidth="1"/>
     <col min="7" max="7" width="20.6640625" style="5" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="16" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="C1" s="27"/>
+        <v>48</v>
+      </c>
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="18"/>
       <c r="G1" s="19"/>
       <c r="H1" s="20"/>
       <c r="I1" s="20"/>
       <c r="J1" s="20"/>
       <c r="K1" s="20"/>
       <c r="L1" s="20"/>
       <c r="M1" s="20"/>
       <c r="N1" s="20"/>
       <c r="O1" s="20"/>
       <c r="P1" s="20"/>
       <c r="Q1" s="20"/>
     </row>
     <row r="2" spans="1:17" s="10" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="103" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="25" t="s">
+      <c r="B2" s="103" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="25" t="s">
+      <c r="C2" s="103" t="s">
+        <v>38</v>
+      </c>
+      <c r="D2" s="104" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="103" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="103" t="s">
+        <v>36</v>
+      </c>
+      <c r="G2" s="103" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B3" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D3" s="29">
+        <v>129</v>
+      </c>
+      <c r="E3" s="29">
+        <v>48</v>
+      </c>
+      <c r="F3" s="41">
+        <v>0.372</v>
+      </c>
+      <c r="G3" s="42">
+        <v>1837203</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="29">
+        <v>17</v>
+      </c>
+      <c r="E4" s="29">
+        <v>5</v>
+      </c>
+      <c r="F4" s="41">
+        <v>0.29399999999999998</v>
+      </c>
+      <c r="G4" s="42">
+        <v>235600</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B5" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D5" s="29">
+        <v>2</v>
+      </c>
+      <c r="E5" s="29">
+        <v>0</v>
+      </c>
+      <c r="F5" s="41">
+        <v>0</v>
+      </c>
+      <c r="G5" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B6" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D6" s="29">
+        <v>57</v>
+      </c>
+      <c r="E6" s="29">
+        <v>22</v>
+      </c>
+      <c r="F6" s="41">
+        <v>0.38600000000000001</v>
+      </c>
+      <c r="G6" s="42">
+        <v>826191</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B7" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" s="29">
+        <v>17</v>
+      </c>
+      <c r="E7" s="29">
+        <v>5</v>
+      </c>
+      <c r="F7" s="41">
+        <v>0.29399999999999998</v>
+      </c>
+      <c r="G7" s="42">
+        <v>212124</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="29">
+        <v>7</v>
+      </c>
+      <c r="E8" s="29">
+        <v>5</v>
+      </c>
+      <c r="F8" s="41">
+        <v>0.71399999999999997</v>
+      </c>
+      <c r="G8" s="42">
+        <v>167240</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B9" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" s="29">
+        <v>68</v>
+      </c>
+      <c r="E9" s="29">
+        <v>15</v>
+      </c>
+      <c r="F9" s="41">
+        <v>0.221</v>
+      </c>
+      <c r="G9" s="42">
+        <v>547217</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="29">
+        <v>24</v>
+      </c>
+      <c r="E10" s="29">
+        <v>5</v>
+      </c>
+      <c r="F10" s="43">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="G10" s="42">
+        <v>205359</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B11" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" s="29">
+        <v>3</v>
+      </c>
+      <c r="E11" s="29">
+        <v>1</v>
+      </c>
+      <c r="F11" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G11" s="42">
+        <v>33842</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B12" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" s="29">
+        <v>20</v>
+      </c>
+      <c r="E12" s="29">
+        <v>9</v>
+      </c>
+      <c r="F12" s="41">
+        <v>0.45</v>
+      </c>
+      <c r="G12" s="42">
+        <v>380277</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D13" s="29">
+        <v>14</v>
+      </c>
+      <c r="E13" s="29">
+        <v>5</v>
+      </c>
+      <c r="F13" s="41">
+        <v>0.35699999999999998</v>
+      </c>
+      <c r="G13" s="42">
+        <v>186898</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D14" s="29">
+        <v>9</v>
+      </c>
+      <c r="E14" s="29">
+        <v>3</v>
+      </c>
+      <c r="F14" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G14" s="42">
+        <v>125724</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D15" s="29">
+        <v>12</v>
+      </c>
+      <c r="E15" s="29">
+        <v>9</v>
+      </c>
+      <c r="F15" s="41">
+        <v>0.75</v>
+      </c>
+      <c r="G15" s="42">
+        <v>385075</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B16" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D16" s="29">
+        <v>52</v>
+      </c>
+      <c r="E16" s="29">
+        <v>29</v>
+      </c>
+      <c r="F16" s="41">
+        <v>0.55800000000000005</v>
+      </c>
+      <c r="G16" s="42">
+        <v>1150822</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B17" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D17" s="29">
+        <v>8</v>
+      </c>
+      <c r="E17" s="29">
+        <v>3</v>
+      </c>
+      <c r="F17" s="41">
+        <v>0.375</v>
+      </c>
+      <c r="G17" s="42">
+        <v>117626</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B18" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D18" s="29">
+        <v>19</v>
+      </c>
+      <c r="E18" s="29">
+        <v>4</v>
+      </c>
+      <c r="F18" s="41">
+        <v>0.21099999999999999</v>
+      </c>
+      <c r="G18" s="42">
+        <v>155476</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B19" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D19" s="29">
+        <v>33</v>
+      </c>
+      <c r="E19" s="29">
+        <v>12</v>
+      </c>
+      <c r="F19" s="41">
+        <v>0.36399999999999999</v>
+      </c>
+      <c r="G19" s="42">
+        <v>439841</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B20" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D20" s="29">
+        <v>78</v>
+      </c>
+      <c r="E20" s="29">
+        <v>19</v>
+      </c>
+      <c r="F20" s="41">
+        <v>0.24399999999999999</v>
+      </c>
+      <c r="G20" s="42">
+        <v>721228</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B21" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" s="28" t="s">
         <v>39</v>
       </c>
-      <c r="D2" s="26" t="s">
+      <c r="D21" s="29">
+        <v>1</v>
+      </c>
+      <c r="E21" s="29">
+        <v>1</v>
+      </c>
+      <c r="F21" s="41">
+        <v>1</v>
+      </c>
+      <c r="G21" s="42">
+        <v>33962</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="69">
+        <v>2015</v>
+      </c>
+      <c r="B22" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D22" s="37">
+        <v>570</v>
+      </c>
+      <c r="E22" s="37">
+        <v>200</v>
+      </c>
+      <c r="F22" s="44">
+        <v>0.35099999999999998</v>
+      </c>
+      <c r="G22" s="45">
+        <v>7761705</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B23" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C23" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D23" s="29">
+        <v>4</v>
+      </c>
+      <c r="E23" s="29">
+        <v>1</v>
+      </c>
+      <c r="F23" s="41">
+        <v>0.25</v>
+      </c>
+      <c r="G23" s="42">
+        <v>42084</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B24" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C24" s="32" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="33">
+        <v>336</v>
+      </c>
+      <c r="E24" s="33">
+        <v>97</v>
+      </c>
+      <c r="F24" s="46">
+        <v>0.28899999999999998</v>
+      </c>
+      <c r="G24" s="34">
+        <v>3497746</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B25" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C25" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" s="33">
+        <v>50</v>
+      </c>
+      <c r="E25" s="33">
+        <v>13</v>
+      </c>
+      <c r="F25" s="46">
+        <v>0.26</v>
+      </c>
+      <c r="G25" s="34">
+        <v>509145</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B26" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="47" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="33">
+        <v>12</v>
+      </c>
+      <c r="E26" s="33">
         <v>2</v>
       </c>
-      <c r="E2" s="25" t="s">
+      <c r="F26" s="46">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="G26" s="34">
+        <v>73372</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B27" s="47" t="s">
+        <v>16</v>
+      </c>
+      <c r="C27" s="47" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" s="33">
+        <v>141</v>
+      </c>
+      <c r="E27" s="33">
+        <v>60</v>
+      </c>
+      <c r="F27" s="46">
+        <v>0.42599999999999999</v>
+      </c>
+      <c r="G27" s="34">
+        <v>2051425</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B28" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C28" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="33">
+        <v>94</v>
+      </c>
+      <c r="E28" s="33">
+        <v>18</v>
+      </c>
+      <c r="F28" s="46">
+        <v>0.191</v>
+      </c>
+      <c r="G28" s="34">
+        <v>646062</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B29" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="32" t="s">
+        <v>11</v>
+      </c>
+      <c r="D29" s="33">
+        <v>75</v>
+      </c>
+      <c r="E29" s="33">
+        <v>34</v>
+      </c>
+      <c r="F29" s="46">
+        <v>0.45300000000000001</v>
+      </c>
+      <c r="G29" s="34">
+        <v>1237053</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B30" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C30" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" s="29">
+        <v>195</v>
+      </c>
+      <c r="E30" s="29">
+        <v>36</v>
+      </c>
+      <c r="F30" s="41">
+        <v>0.185</v>
+      </c>
+      <c r="G30" s="42">
+        <v>1308376</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B31" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C31" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D31" s="29">
+        <v>81</v>
+      </c>
+      <c r="E31" s="29">
+        <v>13</v>
+      </c>
+      <c r="F31" s="41">
+        <v>0.16</v>
+      </c>
+      <c r="G31" s="42">
+        <v>486791</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B32" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D32" s="29">
+        <v>33</v>
+      </c>
+      <c r="E32" s="29">
         <v>3</v>
       </c>
-      <c r="F2" s="25" t="s">
+      <c r="F32" s="41">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="G32" s="42">
+        <v>113014</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B33" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C33" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D33" s="29">
+        <v>132</v>
+      </c>
+      <c r="E33" s="29">
+        <v>18</v>
+      </c>
+      <c r="F33" s="41">
+        <v>0.13600000000000001</v>
+      </c>
+      <c r="G33" s="42">
+        <v>675118</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B34" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C34" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D34" s="29">
+        <v>124</v>
+      </c>
+      <c r="E34" s="29">
+        <v>29</v>
+      </c>
+      <c r="F34" s="41">
+        <v>0.23400000000000001</v>
+      </c>
+      <c r="G34" s="42">
+        <v>1037799</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B35" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C35" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D35" s="29">
+        <v>83</v>
+      </c>
+      <c r="E35" s="29">
+        <v>31</v>
+      </c>
+      <c r="F35" s="41">
+        <v>0.373</v>
+      </c>
+      <c r="G35" s="42">
+        <v>1189208</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B36" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C36" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D36" s="29">
+        <v>30</v>
+      </c>
+      <c r="E36" s="29">
+        <v>15</v>
+      </c>
+      <c r="F36" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G36" s="42">
+        <v>546033</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B37" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D37" s="29">
+        <v>137</v>
+      </c>
+      <c r="E37" s="29">
+        <v>45</v>
+      </c>
+      <c r="F37" s="41">
+        <v>0.32800000000000001</v>
+      </c>
+      <c r="G37" s="42">
+        <v>1660371</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B38" s="32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C38" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D38" s="29">
         <v>37</v>
       </c>
-      <c r="G2" s="25" t="s">
+      <c r="E38" s="29">
+        <v>9</v>
+      </c>
+      <c r="F38" s="41">
+        <v>0.24299999999999999</v>
+      </c>
+      <c r="G38" s="42">
+        <v>343983</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B39" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C39" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D39" s="29">
+        <v>361</v>
+      </c>
+      <c r="E39" s="29">
+        <v>53</v>
+      </c>
+      <c r="F39" s="41">
+        <v>0.14699999999999999</v>
+      </c>
+      <c r="G39" s="42">
+        <v>1968462</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B40" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C40" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="29">
+        <v>243</v>
+      </c>
+      <c r="E40" s="29">
+        <v>48</v>
+      </c>
+      <c r="F40" s="41">
+        <v>0.19800000000000001</v>
+      </c>
+      <c r="G40" s="42">
+        <v>1720082</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B41" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C41" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D41" s="29">
+        <v>8</v>
+      </c>
+      <c r="E41" s="29">
+        <v>2</v>
+      </c>
+      <c r="F41" s="41">
+        <v>0.25</v>
+      </c>
+      <c r="G41" s="42">
+        <v>73440</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B42" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C42" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D42" s="29">
+        <v>324</v>
+      </c>
+      <c r="E42" s="29">
+        <v>83</v>
+      </c>
+      <c r="F42" s="41">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="G42" s="42">
+        <v>3045574</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B43" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" s="29">
+        <v>66</v>
+      </c>
+      <c r="E43" s="29">
+        <v>20</v>
+      </c>
+      <c r="F43" s="41">
+        <v>0.30299999999999999</v>
+      </c>
+      <c r="G43" s="42">
+        <v>752357</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B44" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C44" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" s="29">
+        <v>1</v>
+      </c>
+      <c r="E44" s="29">
+        <v>1</v>
+      </c>
+      <c r="F44" s="41">
+        <v>1</v>
+      </c>
+      <c r="G44" s="42">
+        <v>36613</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B45" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C45" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D45" s="29">
+        <v>1</v>
+      </c>
+      <c r="E45" s="29">
+        <v>0</v>
+      </c>
+      <c r="F45" s="41">
+        <v>0</v>
+      </c>
+      <c r="G45" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="69">
+        <v>2015</v>
+      </c>
+      <c r="B46" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C46" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D46" s="37">
+        <v>2568</v>
+      </c>
+      <c r="E46" s="37">
+        <v>631</v>
+      </c>
+      <c r="F46" s="44">
+        <v>0.246</v>
+      </c>
+      <c r="G46" s="45">
+        <v>23014108</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B47" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C47" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D47" s="29">
+        <v>4</v>
+      </c>
+      <c r="E47" s="29">
+        <v>2</v>
+      </c>
+      <c r="F47" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G47" s="42">
+        <v>115812</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B48" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C48" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D48" s="29">
+        <v>221</v>
+      </c>
+      <c r="E48" s="29">
+        <v>43</v>
+      </c>
+      <c r="F48" s="41">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="G48" s="42">
+        <v>2261682</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B49" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C49" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D49" s="29">
+        <v>75</v>
+      </c>
+      <c r="E49" s="29">
+        <v>21</v>
+      </c>
+      <c r="F49" s="41">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G49" s="42">
+        <v>1137981</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B50" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C50" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D50" s="29">
+        <v>4</v>
+      </c>
+      <c r="E50" s="29">
+        <v>2</v>
+      </c>
+      <c r="F50" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G50" s="42">
+        <v>106500</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B51" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C51" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D51" s="29">
+        <v>195</v>
+      </c>
+      <c r="E51" s="29">
+        <v>63</v>
+      </c>
+      <c r="F51" s="41">
+        <v>0.32300000000000001</v>
+      </c>
+      <c r="G51" s="42">
+        <v>3628267</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B52" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C52" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" s="29">
+        <v>66</v>
+      </c>
+      <c r="E52" s="29">
+        <v>22</v>
+      </c>
+      <c r="F52" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G52" s="42">
+        <v>1185399</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B53" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C53" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D53" s="29">
+        <v>34</v>
+      </c>
+      <c r="E53" s="29">
+        <v>8</v>
+      </c>
+      <c r="F53" s="41">
+        <v>0.23499999999999999</v>
+      </c>
+      <c r="G53" s="42">
+        <v>456508</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B54" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C54" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D54" s="29">
+        <v>223</v>
+      </c>
+      <c r="E54" s="29">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="49">
+      <c r="F54" s="41">
+        <v>0.17</v>
+      </c>
+      <c r="G54" s="42">
+        <v>2050096</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="47">
         <v>2015</v>
       </c>
-      <c r="B3" s="30" t="s">
+      <c r="B55" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C55" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D55" s="29">
+        <v>67</v>
+      </c>
+      <c r="E55" s="29">
+        <v>13</v>
+      </c>
+      <c r="F55" s="41">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="G55" s="42">
+        <v>740367</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B56" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C56" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D56" s="29">
+        <v>28</v>
+      </c>
+      <c r="E56" s="29">
         <v>8</v>
       </c>
-      <c r="C3" s="30" t="s">
+      <c r="F56" s="41">
+        <v>0.28599999999999998</v>
+      </c>
+      <c r="G56" s="42">
+        <v>426592</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A57" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B57" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C57" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D57" s="29">
+        <v>112</v>
+      </c>
+      <c r="E57" s="29">
+        <v>13</v>
+      </c>
+      <c r="F57" s="41">
+        <v>0.11600000000000001</v>
+      </c>
+      <c r="G57" s="42">
+        <v>708015</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A58" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B58" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C58" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" s="29">
+        <v>58</v>
+      </c>
+      <c r="E58" s="29">
+        <v>14</v>
+      </c>
+      <c r="F58" s="41">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="G58" s="42">
+        <v>749088</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A59" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B59" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C59" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D59" s="29">
+        <v>63</v>
+      </c>
+      <c r="E59" s="29">
+        <v>17</v>
+      </c>
+      <c r="F59" s="41">
+        <v>0.27</v>
+      </c>
+      <c r="G59" s="42">
+        <v>909268</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A60" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B60" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C60" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D60" s="29">
+        <v>13</v>
+      </c>
+      <c r="E60" s="29">
+        <v>4</v>
+      </c>
+      <c r="F60" s="41">
+        <v>0.308</v>
+      </c>
+      <c r="G60" s="42">
+        <v>214632</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A61" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B61" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C61" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" s="29">
+        <v>163</v>
+      </c>
+      <c r="E61" s="29">
+        <v>47</v>
+      </c>
+      <c r="F61" s="41">
+        <v>0.28799999999999998</v>
+      </c>
+      <c r="G61" s="42">
+        <v>2672454</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A62" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B62" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C62" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D62" s="29">
+        <v>26</v>
+      </c>
+      <c r="E62" s="29">
+        <v>5</v>
+      </c>
+      <c r="F62" s="41">
+        <v>0.192</v>
+      </c>
+      <c r="G62" s="42">
+        <v>269242</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A63" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B63" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C63" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D63" s="29">
+        <v>412</v>
+      </c>
+      <c r="E63" s="29">
+        <v>132</v>
+      </c>
+      <c r="F63" s="41">
+        <v>0.32</v>
+      </c>
+      <c r="G63" s="42">
+        <v>6923598</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A64" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B64" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C64" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D64" s="29">
+        <v>131</v>
+      </c>
+      <c r="E64" s="29">
+        <v>27</v>
+      </c>
+      <c r="F64" s="41">
+        <v>0.20599999999999999</v>
+      </c>
+      <c r="G64" s="42">
+        <v>1452241</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A65" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B65" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C65" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D65" s="29">
+        <v>178</v>
+      </c>
+      <c r="E65" s="29">
+        <v>43</v>
+      </c>
+      <c r="F65" s="41">
+        <v>0.24199999999999999</v>
+      </c>
+      <c r="G65" s="42">
+        <v>2333174</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A66" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B66" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C66" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D66" s="29">
+        <v>4</v>
+      </c>
+      <c r="E66" s="29">
+        <v>0</v>
+      </c>
+      <c r="F66" s="41">
+        <v>0</v>
+      </c>
+      <c r="G66" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A67" s="69">
+        <v>2015</v>
+      </c>
+      <c r="B67" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C67" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D67" s="37">
+        <v>2077</v>
+      </c>
+      <c r="E67" s="37">
+        <v>522</v>
+      </c>
+      <c r="F67" s="44">
+        <v>0.251</v>
+      </c>
+      <c r="G67" s="45">
+        <v>28340916</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A68" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B68" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C68" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D68" s="29">
+        <v>1</v>
+      </c>
+      <c r="E68" s="29">
+        <v>0</v>
+      </c>
+      <c r="F68" s="41">
+        <v>0</v>
+      </c>
+      <c r="G68" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A69" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B69" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C69" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D69" s="29">
+        <v>2</v>
+      </c>
+      <c r="E69" s="29">
+        <v>0</v>
+      </c>
+      <c r="F69" s="41">
+        <v>0</v>
+      </c>
+      <c r="G69" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A70" s="47">
+        <v>2015</v>
+      </c>
+      <c r="B70" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C70" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" s="29">
+        <v>3</v>
+      </c>
+      <c r="E70" s="29">
+        <v>1</v>
+      </c>
+      <c r="F70" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G70" s="42">
+        <v>62011</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A71" s="69">
+        <v>2015</v>
+      </c>
+      <c r="B71" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C71" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D71" s="37">
+        <v>6</v>
+      </c>
+      <c r="E71" s="37">
+        <v>1</v>
+      </c>
+      <c r="F71" s="44">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="G71" s="45">
+        <v>62011</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A72" s="70">
+        <v>2015</v>
+      </c>
+      <c r="B72" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C72" s="39"/>
+      <c r="D72" s="40">
+        <v>5221</v>
+      </c>
+      <c r="E72" s="40">
+        <v>1354</v>
+      </c>
+      <c r="F72" s="48">
+        <v>0.25900000000000001</v>
+      </c>
+      <c r="G72" s="49">
+        <v>59178740</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A73" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B73" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C73" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D73" s="29">
+        <v>2</v>
+      </c>
+      <c r="E73" s="29">
+        <v>2</v>
+      </c>
+      <c r="F73" s="30">
+        <v>1</v>
+      </c>
+      <c r="G73" s="31">
+        <v>94152</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A74" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B74" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C74" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D74" s="29">
+        <v>149</v>
+      </c>
+      <c r="E74" s="29">
+        <v>62</v>
+      </c>
+      <c r="F74" s="30">
+        <v>0.41599999999999998</v>
+      </c>
+      <c r="G74" s="31">
+        <v>2448427</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A75" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B75" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C75" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D75" s="29">
+        <v>20</v>
+      </c>
+      <c r="E75" s="29">
         <v>9</v>
       </c>
-      <c r="D3" s="31">
-[...2 lines deleted...]
-      <c r="E3" s="31">
+      <c r="F75" s="30">
+        <v>0.45</v>
+      </c>
+      <c r="G75" s="31">
+        <v>407865</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A76" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B76" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C76" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D76" s="29">
+        <v>1</v>
+      </c>
+      <c r="E76" s="29">
+        <v>0</v>
+      </c>
+      <c r="F76" s="30">
+        <v>0</v>
+      </c>
+      <c r="G76" s="31">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A77" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B77" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C77" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" s="29">
+        <v>72</v>
+      </c>
+      <c r="E77" s="29">
+        <v>33</v>
+      </c>
+      <c r="F77" s="30">
+        <v>0.45800000000000002</v>
+      </c>
+      <c r="G77" s="31">
+        <v>1246036</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A78" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B78" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C78" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" s="29">
+        <v>16</v>
+      </c>
+      <c r="E78" s="29">
+        <v>10</v>
+      </c>
+      <c r="F78" s="30">
+        <v>0.625</v>
+      </c>
+      <c r="G78" s="31">
+        <v>400176</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A79" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B79" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C79" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D79" s="29">
+        <v>6</v>
+      </c>
+      <c r="E79" s="29">
+        <v>6</v>
+      </c>
+      <c r="F79" s="30">
+        <v>1</v>
+      </c>
+      <c r="G79" s="31">
+        <v>225621</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A80" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B80" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C80" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D80" s="29">
+        <v>83</v>
+      </c>
+      <c r="E80" s="29">
+        <v>15</v>
+      </c>
+      <c r="F80" s="41">
+        <v>0.18099999999999999</v>
+      </c>
+      <c r="G80" s="42">
+        <v>611620</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A81" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B81" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C81" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D81" s="29">
+        <v>13</v>
+      </c>
+      <c r="E81" s="29">
+        <v>3</v>
+      </c>
+      <c r="F81" s="41">
+        <v>0.23100000000000001</v>
+      </c>
+      <c r="G81" s="42">
+        <v>135948</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A82" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B82" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C82" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D82" s="29">
+        <v>4</v>
+      </c>
+      <c r="E82" s="29">
+        <v>0</v>
+      </c>
+      <c r="F82" s="41">
+        <v>0</v>
+      </c>
+      <c r="G82" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A83" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B83" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C83" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" s="29">
+        <v>18</v>
+      </c>
+      <c r="E83" s="29">
+        <v>5</v>
+      </c>
+      <c r="F83" s="41">
+        <v>0.27800000000000002</v>
+      </c>
+      <c r="G83" s="42">
+        <v>191744</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A84" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B84" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C84" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D84" s="29">
+        <v>15</v>
+      </c>
+      <c r="E84" s="29">
+        <v>7</v>
+      </c>
+      <c r="F84" s="41">
+        <v>0.46700000000000003</v>
+      </c>
+      <c r="G84" s="42">
+        <v>230816</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A85" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B85" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C85" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D85" s="29">
+        <v>10</v>
+      </c>
+      <c r="E85" s="29">
+        <v>5</v>
+      </c>
+      <c r="F85" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G85" s="42">
+        <v>217111</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A86" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B86" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C86" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D86" s="29">
+        <v>7</v>
+      </c>
+      <c r="E86" s="29">
+        <v>7</v>
+      </c>
+      <c r="F86" s="41">
+        <v>1</v>
+      </c>
+      <c r="G86" s="42">
+        <v>312952</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A87" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B87" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C87" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87" s="29">
+        <v>56</v>
+      </c>
+      <c r="E87" s="29">
+        <v>28</v>
+      </c>
+      <c r="F87" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="G87" s="42">
+        <v>1105167</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A88" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B88" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C88" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D88" s="29">
+        <v>1</v>
+      </c>
+      <c r="E88" s="29">
+        <v>1</v>
+      </c>
+      <c r="F88" s="41">
+        <v>1</v>
+      </c>
+      <c r="G88" s="42">
+        <v>48576</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A89" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B89" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C89" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D89" s="29">
+        <v>38</v>
+      </c>
+      <c r="E89" s="29">
+        <v>6</v>
+      </c>
+      <c r="F89" s="41">
+        <v>0.158</v>
+      </c>
+      <c r="G89" s="42">
+        <v>235441</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A90" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B90" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C90" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D90" s="29">
+        <v>32</v>
+      </c>
+      <c r="E90" s="29">
+        <v>16</v>
+      </c>
+      <c r="F90" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G90" s="42">
+        <v>621958</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A91" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B91" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C91" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D91" s="29">
+        <v>77</v>
+      </c>
+      <c r="E91" s="29">
+        <v>14</v>
+      </c>
+      <c r="F91" s="41">
+        <v>0.182</v>
+      </c>
+      <c r="G91" s="42">
+        <v>540212</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A92" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B92" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C92" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D92" s="29">
+        <v>4</v>
+      </c>
+      <c r="E92" s="29">
+        <v>3</v>
+      </c>
+      <c r="F92" s="41">
+        <v>0.75</v>
+      </c>
+      <c r="G92" s="42">
+        <v>112085</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A93" s="69">
+        <v>2016</v>
+      </c>
+      <c r="B93" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C93" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D93" s="37">
+        <v>624</v>
+      </c>
+      <c r="E93" s="37">
+        <v>232</v>
+      </c>
+      <c r="F93" s="44">
+        <v>0.372</v>
+      </c>
+      <c r="G93" s="45">
+        <v>9185907</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A94" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B94" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C94" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D94" s="29">
+        <v>5</v>
+      </c>
+      <c r="E94" s="29">
+        <v>4</v>
+      </c>
+      <c r="F94" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="G94" s="42">
+        <v>138698</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A95" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B95" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C95" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D95" s="29">
+        <v>302</v>
+      </c>
+      <c r="E95" s="29">
+        <v>86</v>
+      </c>
+      <c r="F95" s="41">
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="G95" s="42">
+        <v>3183545</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A96" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B96" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C96" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D96" s="29">
+        <v>56</v>
+      </c>
+      <c r="E96" s="29">
+        <v>21</v>
+      </c>
+      <c r="F96" s="41">
+        <v>0.375</v>
+      </c>
+      <c r="G96" s="42">
+        <v>809105</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A97" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B97" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C97" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D97" s="29">
+        <v>10</v>
+      </c>
+      <c r="E97" s="29">
+        <v>3</v>
+      </c>
+      <c r="F97" s="41">
+        <v>0.3</v>
+      </c>
+      <c r="G97" s="42">
+        <v>82874</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A98" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B98" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C98" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D98" s="29">
+        <v>181</v>
+      </c>
+      <c r="E98" s="29">
+        <v>80</v>
+      </c>
+      <c r="F98" s="41">
+        <v>0.442</v>
+      </c>
+      <c r="G98" s="42">
+        <v>3015779</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A99" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B99" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C99" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D99" s="29">
+        <v>101</v>
+      </c>
+      <c r="E99" s="29">
+        <v>27</v>
+      </c>
+      <c r="F99" s="41">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="G99" s="42">
+        <v>1024058</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A100" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B100" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D100" s="29">
+        <v>76</v>
+      </c>
+      <c r="E100" s="29">
+        <v>30</v>
+      </c>
+      <c r="F100" s="41">
+        <v>0.39500000000000002</v>
+      </c>
+      <c r="G100" s="42">
+        <v>1188289</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A101" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B101" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D101" s="29">
+        <v>251</v>
+      </c>
+      <c r="E101" s="29">
+        <v>39</v>
+      </c>
+      <c r="F101" s="41">
+        <v>0.155</v>
+      </c>
+      <c r="G101" s="42">
+        <v>1509997</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A102" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B102" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C102" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D102" s="29">
+        <v>83</v>
+      </c>
+      <c r="E102" s="29">
+        <v>11</v>
+      </c>
+      <c r="F102" s="41">
+        <v>0.13300000000000001</v>
+      </c>
+      <c r="G102" s="42">
+        <v>451629</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A103" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B103" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C103" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D103" s="29">
+        <v>43</v>
+      </c>
+      <c r="E103" s="29">
+        <v>7</v>
+      </c>
+      <c r="F103" s="41">
+        <v>0.16300000000000001</v>
+      </c>
+      <c r="G103" s="42">
+        <v>264753</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A104" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B104" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C104" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D104" s="29">
+        <v>152</v>
+      </c>
+      <c r="E104" s="29">
+        <v>26</v>
+      </c>
+      <c r="F104" s="41">
+        <v>0.17100000000000001</v>
+      </c>
+      <c r="G104" s="42">
+        <v>982986</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A105" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B105" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D105" s="29">
+        <v>128</v>
+      </c>
+      <c r="E105" s="29">
+        <v>36</v>
+      </c>
+      <c r="F105" s="41">
+        <v>0.28100000000000003</v>
+      </c>
+      <c r="G105" s="42">
+        <v>1334845</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A106" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B106" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C106" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D106" s="29">
+        <v>66</v>
+      </c>
+      <c r="E106" s="29">
+        <v>28</v>
+      </c>
+      <c r="F106" s="41">
+        <v>0.42399999999999999</v>
+      </c>
+      <c r="G106" s="42">
+        <v>1024563</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A107" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B107" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C107" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D107" s="29">
+        <v>29</v>
+      </c>
+      <c r="E107" s="29">
+        <v>15</v>
+      </c>
+      <c r="F107" s="41">
+        <v>0.51700000000000002</v>
+      </c>
+      <c r="G107" s="42">
+        <v>580147</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A108" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B108" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C108" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D108" s="29">
+        <v>152</v>
+      </c>
+      <c r="E108" s="29">
+        <v>36</v>
+      </c>
+      <c r="F108" s="41">
+        <v>0.23699999999999999</v>
+      </c>
+      <c r="G108" s="42">
+        <v>1285280</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A109" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B109" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C109" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D109" s="29">
+        <v>53</v>
+      </c>
+      <c r="E109" s="29">
+        <v>11</v>
+      </c>
+      <c r="F109" s="41">
+        <v>0.20799999999999999</v>
+      </c>
+      <c r="G109" s="42">
+        <v>380188</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A110" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B110" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C110" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D110" s="29">
+        <v>350</v>
+      </c>
+      <c r="E110" s="29">
+        <v>47</v>
+      </c>
+      <c r="F110" s="41">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="G110" s="42">
+        <v>1741226</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A111" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B111" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C111" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D111" s="29">
+        <v>236</v>
+      </c>
+      <c r="E111" s="29">
+        <v>36</v>
+      </c>
+      <c r="F111" s="41">
+        <v>0.153</v>
+      </c>
+      <c r="G111" s="42">
+        <v>1386637</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A112" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B112" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C112" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D112" s="29">
+        <v>22</v>
+      </c>
+      <c r="E112" s="29">
+        <v>2</v>
+      </c>
+      <c r="F112" s="41">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="G112" s="42">
+        <v>71152</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A113" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B113" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C113" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D113" s="29">
+        <v>267</v>
+      </c>
+      <c r="E113" s="29">
+        <v>56</v>
+      </c>
+      <c r="F113" s="41">
+        <v>0.21</v>
+      </c>
+      <c r="G113" s="42">
+        <v>2118815</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A114" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B114" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C114" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D114" s="29">
+        <v>53</v>
+      </c>
+      <c r="E114" s="29">
+        <v>22</v>
+      </c>
+      <c r="F114" s="41">
+        <v>0.41499999999999998</v>
+      </c>
+      <c r="G114" s="42">
+        <v>843093</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A115" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B115" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C115" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D115" s="29">
+        <v>4</v>
+      </c>
+      <c r="E115" s="29">
+        <v>1</v>
+      </c>
+      <c r="F115" s="41">
+        <v>0.25</v>
+      </c>
+      <c r="G115" s="42">
+        <v>40790</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A116" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B116" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C116" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D116" s="29">
+        <v>2</v>
+      </c>
+      <c r="E116" s="29">
+        <v>0</v>
+      </c>
+      <c r="F116" s="41">
+        <v>0</v>
+      </c>
+      <c r="G116" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A117" s="69">
+        <v>2016</v>
+      </c>
+      <c r="B117" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C117" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D117" s="37">
+        <v>2622</v>
+      </c>
+      <c r="E117" s="37">
+        <v>624</v>
+      </c>
+      <c r="F117" s="44">
+        <v>0.23799999999999999</v>
+      </c>
+      <c r="G117" s="45">
+        <v>23458449</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A118" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B118" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C118" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D118" s="29">
+        <v>1</v>
+      </c>
+      <c r="E118" s="29">
+        <v>1</v>
+      </c>
+      <c r="F118" s="41">
+        <v>1</v>
+      </c>
+      <c r="G118" s="42">
+        <v>78010</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A119" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B119" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C119" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D119" s="29">
+        <v>223</v>
+      </c>
+      <c r="E119" s="29">
+        <v>43</v>
+      </c>
+      <c r="F119" s="41">
+        <v>0.193</v>
+      </c>
+      <c r="G119" s="42">
+        <v>2488162</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A120" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B120" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C120" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D120" s="29">
+        <v>47</v>
+      </c>
+      <c r="E120" s="29">
+        <v>11</v>
+      </c>
+      <c r="F120" s="41">
+        <v>0.23400000000000001</v>
+      </c>
+      <c r="G120" s="42">
+        <v>610094</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A121" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B121" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C121" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D121" s="29">
+        <v>5</v>
+      </c>
+      <c r="E121" s="29">
+        <v>1</v>
+      </c>
+      <c r="F121" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="G121" s="42">
+        <v>54294</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A122" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B122" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C122" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D122" s="29">
+        <v>178</v>
+      </c>
+      <c r="E122" s="29">
+        <v>65</v>
+      </c>
+      <c r="F122" s="41">
+        <v>0.36499999999999999</v>
+      </c>
+      <c r="G122" s="42">
+        <v>3828136</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A123" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B123" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C123" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" s="29">
+        <v>67</v>
+      </c>
+      <c r="E123" s="29">
+        <v>16</v>
+      </c>
+      <c r="F123" s="41">
+        <v>0.23899999999999999</v>
+      </c>
+      <c r="G123" s="42">
+        <v>906980</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A124" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B124" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C124" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D124" s="29">
+        <v>29</v>
+      </c>
+      <c r="E124" s="29">
+        <v>18</v>
+      </c>
+      <c r="F124" s="41">
+        <v>0.621</v>
+      </c>
+      <c r="G124" s="42">
+        <v>990059</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A125" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B125" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C125" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D125" s="29">
+        <v>223</v>
+      </c>
+      <c r="E125" s="29">
+        <v>37</v>
+      </c>
+      <c r="F125" s="41">
+        <v>0.16600000000000001</v>
+      </c>
+      <c r="G125" s="42">
+        <v>2040791</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A126" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B126" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C126" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D126" s="29">
+        <v>55</v>
+      </c>
+      <c r="E126" s="29">
+        <v>10</v>
+      </c>
+      <c r="F126" s="41">
+        <v>0.182</v>
+      </c>
+      <c r="G126" s="42">
+        <v>566000</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A127" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B127" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C127" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D127" s="29">
+        <v>33</v>
+      </c>
+      <c r="E127" s="29">
+        <v>4</v>
+      </c>
+      <c r="F127" s="41">
+        <v>0.121</v>
+      </c>
+      <c r="G127" s="42">
+        <v>167084</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A128" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B128" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C128" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D128" s="29">
+        <v>105</v>
+      </c>
+      <c r="E128" s="29">
+        <v>28</v>
+      </c>
+      <c r="F128" s="41">
+        <v>0.26700000000000002</v>
+      </c>
+      <c r="G128" s="42">
+        <v>1634439</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A129" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B129" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C129" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D129" s="29">
+        <v>56</v>
+      </c>
+      <c r="E129" s="29">
+        <v>16</v>
+      </c>
+      <c r="F129" s="41">
+        <v>0.28599999999999998</v>
+      </c>
+      <c r="G129" s="42">
+        <v>898652</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A130" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B130" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C130" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D130" s="29">
+        <v>58</v>
+      </c>
+      <c r="E130" s="29">
+        <v>20</v>
+      </c>
+      <c r="F130" s="41">
+        <v>0.34499999999999997</v>
+      </c>
+      <c r="G130" s="42">
+        <v>1106255</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A131" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B131" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C131" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D131" s="29">
+        <v>22</v>
+      </c>
+      <c r="E131" s="29">
+        <v>9</v>
+      </c>
+      <c r="F131" s="41">
+        <v>0.40899999999999997</v>
+      </c>
+      <c r="G131" s="42">
+        <v>519969</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A132" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B132" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C132" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D132" s="29">
+        <v>174</v>
+      </c>
+      <c r="E132" s="29">
+        <v>58</v>
+      </c>
+      <c r="F132" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G132" s="42">
+        <v>3441218</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A133" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B133" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C133" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D133" s="29">
+        <v>22</v>
+      </c>
+      <c r="E133" s="29">
+        <v>5</v>
+      </c>
+      <c r="F133" s="41">
+        <v>0.22700000000000001</v>
+      </c>
+      <c r="G133" s="42">
+        <v>285122</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A134" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B134" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C134" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D134" s="29">
+        <v>411</v>
+      </c>
+      <c r="E134" s="29">
+        <v>114</v>
+      </c>
+      <c r="F134" s="41">
+        <v>0.27700000000000002</v>
+      </c>
+      <c r="G134" s="42">
+        <v>6314316</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A135" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B135" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C135" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D135" s="29">
+        <v>126</v>
+      </c>
+      <c r="E135" s="29">
+        <v>25</v>
+      </c>
+      <c r="F135" s="41">
+        <v>0.19800000000000001</v>
+      </c>
+      <c r="G135" s="42">
+        <v>1394794</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A136" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B136" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C136" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D136" s="29">
+        <v>175</v>
+      </c>
+      <c r="E136" s="29">
+        <v>34</v>
+      </c>
+      <c r="F136" s="41">
+        <v>0.19400000000000001</v>
+      </c>
+      <c r="G136" s="42">
+        <v>1924463</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A137" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B137" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C137" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D137" s="29">
+        <v>3</v>
+      </c>
+      <c r="E137" s="29">
+        <v>1</v>
+      </c>
+      <c r="F137" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G137" s="42">
+        <v>56118</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A138" s="69">
+        <v>2016</v>
+      </c>
+      <c r="B138" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C138" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D138" s="37">
+        <v>2013</v>
+      </c>
+      <c r="E138" s="37">
+        <v>516</v>
+      </c>
+      <c r="F138" s="44">
+        <v>0.25600000000000001</v>
+      </c>
+      <c r="G138" s="45">
+        <v>29304956</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A139" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B139" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C139" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D139" s="29">
+        <v>2</v>
+      </c>
+      <c r="E139" s="29">
+        <v>0</v>
+      </c>
+      <c r="F139" s="41">
+        <v>0</v>
+      </c>
+      <c r="G139" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A140" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B140" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C140" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" s="29">
+        <v>1</v>
+      </c>
+      <c r="E140" s="29">
+        <v>0</v>
+      </c>
+      <c r="F140" s="41">
+        <v>0</v>
+      </c>
+      <c r="G140" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A141" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B141" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C141" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D141" s="29">
+        <v>1</v>
+      </c>
+      <c r="E141" s="29">
+        <v>0</v>
+      </c>
+      <c r="F141" s="41">
+        <v>0</v>
+      </c>
+      <c r="G141" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A142" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B142" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C142" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D142" s="29">
+        <v>4</v>
+      </c>
+      <c r="E142" s="29">
+        <v>0</v>
+      </c>
+      <c r="F142" s="41">
+        <v>0</v>
+      </c>
+      <c r="G142" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A143" s="69">
+        <v>2016</v>
+      </c>
+      <c r="B143" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C143" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D143" s="37">
+        <v>8</v>
+      </c>
+      <c r="E143" s="37">
+        <v>0</v>
+      </c>
+      <c r="F143" s="44">
+        <v>0</v>
+      </c>
+      <c r="G143" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A144" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B144" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C144" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D144" s="29">
+        <v>76</v>
+      </c>
+      <c r="E144" s="29">
+        <v>36</v>
+      </c>
+      <c r="F144" s="41">
+        <v>0.47399999999999998</v>
+      </c>
+      <c r="G144" s="42">
+        <v>1391380</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A145" s="69">
+        <v>2016</v>
+      </c>
+      <c r="B145" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C145" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D145" s="37">
+        <v>76</v>
+      </c>
+      <c r="E145" s="37">
+        <v>36</v>
+      </c>
+      <c r="F145" s="44">
+        <v>0.47399999999999998</v>
+      </c>
+      <c r="G145" s="45">
+        <v>1391380</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A146" s="35">
+        <v>2016</v>
+      </c>
+      <c r="B146" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C146" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D146" s="29">
+        <v>68</v>
+      </c>
+      <c r="E146" s="29">
+        <v>0</v>
+      </c>
+      <c r="F146" s="41">
+        <v>0</v>
+      </c>
+      <c r="G146" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A147" s="69">
+        <v>2016</v>
+      </c>
+      <c r="B147" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C147" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D147" s="37">
+        <v>68</v>
+      </c>
+      <c r="E147" s="37">
+        <v>0</v>
+      </c>
+      <c r="F147" s="44">
+        <v>0</v>
+      </c>
+      <c r="G147" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A148" s="70">
+        <v>2016</v>
+      </c>
+      <c r="B148" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C148" s="39"/>
+      <c r="D148" s="40">
+        <v>5411</v>
+      </c>
+      <c r="E148" s="40">
+        <v>1408</v>
+      </c>
+      <c r="F148" s="48">
+        <v>0.26</v>
+      </c>
+      <c r="G148" s="49">
+        <v>63340692</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A149" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B149" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C149" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D149" s="29">
+        <v>133</v>
+      </c>
+      <c r="E149" s="29">
+        <v>53</v>
+      </c>
+      <c r="F149" s="30">
+        <v>0.39800000000000002</v>
+      </c>
+      <c r="G149" s="31">
+        <v>2137098</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A150" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B150" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C150" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D150" s="29">
+        <v>17</v>
+      </c>
+      <c r="E150" s="29">
+        <v>8</v>
+      </c>
+      <c r="F150" s="30">
+        <v>0.47099999999999997</v>
+      </c>
+      <c r="G150" s="31">
+        <v>339155</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A151" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B151" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C151" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D151" s="29">
+        <v>5</v>
+      </c>
+      <c r="E151" s="29">
+        <v>2</v>
+      </c>
+      <c r="F151" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G151" s="42">
+        <v>75590</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A152" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B152" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C152" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D152" s="29">
+        <v>64</v>
+      </c>
+      <c r="E152" s="29">
+        <v>30</v>
+      </c>
+      <c r="F152" s="41">
+        <v>0.46899999999999997</v>
+      </c>
+      <c r="G152" s="42">
+        <v>1245918</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A153" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B153" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C153" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D153" s="29">
+        <v>20</v>
+      </c>
+      <c r="E153" s="29">
+        <v>8</v>
+      </c>
+      <c r="F153" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G153" s="42">
+        <v>324530</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A154" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B154" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C154" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D154" s="29">
+        <v>5</v>
+      </c>
+      <c r="E154" s="29">
+        <v>3</v>
+      </c>
+      <c r="F154" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="G154" s="42">
+        <v>128303</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A155" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B155" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C155" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D155" s="29">
+        <v>82</v>
+      </c>
+      <c r="E155" s="29">
+        <v>16</v>
+      </c>
+      <c r="F155" s="41">
+        <v>0.19500000000000001</v>
+      </c>
+      <c r="G155" s="42">
+        <v>631704</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A156" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B156" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C156" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D156" s="29">
+        <v>6</v>
+      </c>
+      <c r="E156" s="29">
+        <v>3</v>
+      </c>
+      <c r="F156" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G156" s="42">
+        <v>138333</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A157" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B157" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C157" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D157" s="29">
+        <v>1</v>
+      </c>
+      <c r="E157" s="29">
+        <v>0</v>
+      </c>
+      <c r="F157" s="41">
+        <v>0</v>
+      </c>
+      <c r="G157" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A158" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B158" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C158" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D158" s="29">
+        <v>29</v>
+      </c>
+      <c r="E158" s="29">
+        <v>12</v>
+      </c>
+      <c r="F158" s="43">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="G158" s="42">
+        <v>476283</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A159" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B159" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C159" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D159" s="29">
+        <v>15</v>
+      </c>
+      <c r="E159" s="29">
+        <v>5</v>
+      </c>
+      <c r="F159" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G159" s="42">
+        <v>189350</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A160" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B160" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C160" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D160" s="29">
+        <v>4</v>
+      </c>
+      <c r="E160" s="29">
+        <v>2</v>
+      </c>
+      <c r="F160" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G160" s="42">
+        <v>66469</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A161" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B161" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C161" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D161" s="29">
+        <v>13</v>
+      </c>
+      <c r="E161" s="29">
+        <v>9</v>
+      </c>
+      <c r="F161" s="41">
+        <v>0.69199999999999995</v>
+      </c>
+      <c r="G161" s="42">
+        <v>390738</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A162" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B162" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C162" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D162" s="29">
+        <v>58</v>
+      </c>
+      <c r="E162" s="29">
+        <v>20</v>
+      </c>
+      <c r="F162" s="41">
+        <v>0.34499999999999997</v>
+      </c>
+      <c r="G162" s="42">
+        <v>793736</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A163" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B163" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C163" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D163" s="29">
+        <v>2</v>
+      </c>
+      <c r="E163" s="29">
+        <v>1</v>
+      </c>
+      <c r="F163" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G163" s="42">
+        <v>33967</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A164" s="71">
+        <v>2017</v>
+      </c>
+      <c r="B164" s="50" t="s">
+        <v>7</v>
+      </c>
+      <c r="C164" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D164" s="51">
+        <v>13</v>
+      </c>
+      <c r="E164" s="51">
+        <v>5</v>
+      </c>
+      <c r="F164" s="52">
+        <v>0.38500000000000001</v>
+      </c>
+      <c r="G164" s="53">
+        <v>211750</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A165" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B165" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C165" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D165" s="29">
+        <v>35</v>
+      </c>
+      <c r="E165" s="29">
+        <v>20</v>
+      </c>
+      <c r="F165" s="41">
+        <v>0.57099999999999995</v>
+      </c>
+      <c r="G165" s="42">
+        <v>833191</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A166" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B166" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C166" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D166" s="29">
+        <v>1</v>
+      </c>
+      <c r="E166" s="29">
+        <v>1</v>
+      </c>
+      <c r="F166" s="41">
+        <v>1</v>
+      </c>
+      <c r="G166" s="42">
+        <v>32358</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A167" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B167" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C167" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D167" s="29">
+        <v>38</v>
+      </c>
+      <c r="E167" s="29">
+        <v>14</v>
+      </c>
+      <c r="F167" s="41">
+        <v>0.36799999999999999</v>
+      </c>
+      <c r="G167" s="42">
+        <v>578398</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A168" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B168" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C168" s="28" t="s">
+        <v>39</v>
+      </c>
+      <c r="D168" s="29">
+        <v>4</v>
+      </c>
+      <c r="E168" s="29">
+        <v>2</v>
+      </c>
+      <c r="F168" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G168" s="42">
+        <v>94520</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A169" s="69">
+        <v>2017</v>
+      </c>
+      <c r="B169" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C169" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D169" s="37">
+        <v>545</v>
+      </c>
+      <c r="E169" s="37">
+        <v>214</v>
+      </c>
+      <c r="F169" s="44">
+        <v>0.39300000000000002</v>
+      </c>
+      <c r="G169" s="45">
+        <v>8721391</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A170" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B170" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C170" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D170" s="29">
+        <v>3</v>
+      </c>
+      <c r="E170" s="29">
+        <v>2</v>
+      </c>
+      <c r="F170" s="41">
+        <v>0.66700000000000004</v>
+      </c>
+      <c r="G170" s="42">
+        <v>79589</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A171" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B171" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C171" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D171" s="29">
+        <v>343</v>
+      </c>
+      <c r="E171" s="29">
+        <v>84</v>
+      </c>
+      <c r="F171" s="41">
+        <v>0.245</v>
+      </c>
+      <c r="G171" s="42">
+        <v>3180018</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A172" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B172" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C172" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D172" s="29">
+        <v>55</v>
+      </c>
+      <c r="E172" s="29">
+        <v>13</v>
+      </c>
+      <c r="F172" s="41">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="G172" s="42">
+        <v>515493</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A173" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B173" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C173" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D173" s="29">
+        <v>6</v>
+      </c>
+      <c r="E173" s="29">
+        <v>2</v>
+      </c>
+      <c r="F173" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G173" s="42">
+        <v>74344</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A174" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B174" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C174" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" s="29">
+        <v>170</v>
+      </c>
+      <c r="E174" s="29">
+        <v>68</v>
+      </c>
+      <c r="F174" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G174" s="42">
+        <v>2567808</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A175" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B175" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C175" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" s="29">
+        <v>99</v>
+      </c>
+      <c r="E175" s="29">
+        <v>33</v>
+      </c>
+      <c r="F175" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G175" s="42">
+        <v>1284694</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A176" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B176" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C176" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D176" s="29">
+        <v>69</v>
+      </c>
+      <c r="E176" s="29">
+        <v>30</v>
+      </c>
+      <c r="F176" s="41">
+        <v>0.435</v>
+      </c>
+      <c r="G176" s="42">
+        <v>1101407</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A177" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B177" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C177" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D177" s="29">
+        <v>303</v>
+      </c>
+      <c r="E177" s="29">
+        <v>39</v>
+      </c>
+      <c r="F177" s="41">
+        <v>0.129</v>
+      </c>
+      <c r="G177" s="42">
+        <v>1444210</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A178" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B178" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C178" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D178" s="29">
+        <v>63</v>
+      </c>
+      <c r="E178" s="29">
+        <v>12</v>
+      </c>
+      <c r="F178" s="41">
+        <v>0.19</v>
+      </c>
+      <c r="G178" s="42">
+        <v>479396</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A179" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B179" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C179" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D179" s="29">
+        <v>25</v>
+      </c>
+      <c r="E179" s="29">
+        <v>3</v>
+      </c>
+      <c r="F179" s="41">
+        <v>0.12</v>
+      </c>
+      <c r="G179" s="42">
+        <v>120160</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A180" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B180" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C180" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D180" s="29">
+        <v>144</v>
+      </c>
+      <c r="E180" s="29">
+        <v>23</v>
+      </c>
+      <c r="F180" s="41">
+        <v>0.16</v>
+      </c>
+      <c r="G180" s="42">
+        <v>874628</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A181" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B181" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C181" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D181" s="29">
+        <v>103</v>
+      </c>
+      <c r="E181" s="29">
+        <v>21</v>
+      </c>
+      <c r="F181" s="41">
+        <v>0.20399999999999999</v>
+      </c>
+      <c r="G181" s="42">
+        <v>831234</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A182" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B182" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C182" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D182" s="29">
+        <v>87</v>
+      </c>
+      <c r="E182" s="29">
+        <v>37</v>
+      </c>
+      <c r="F182" s="41">
+        <v>0.42499999999999999</v>
+      </c>
+      <c r="G182" s="42">
+        <v>1390865</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A183" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B183" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C183" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D183" s="29">
+        <v>36</v>
+      </c>
+      <c r="E183" s="29">
+        <v>23</v>
+      </c>
+      <c r="F183" s="41">
+        <v>0.63900000000000001</v>
+      </c>
+      <c r="G183" s="42">
+        <v>877115</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A184" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B184" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C184" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D184" s="29">
+        <v>162</v>
+      </c>
+      <c r="E184" s="29">
+        <v>43</v>
+      </c>
+      <c r="F184" s="41">
+        <v>0.26500000000000001</v>
+      </c>
+      <c r="G184" s="42">
+        <v>1653871</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A185" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B185" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C185" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D185" s="29">
+        <v>53</v>
+      </c>
+      <c r="E185" s="29">
+        <v>12</v>
+      </c>
+      <c r="F185" s="41">
+        <v>0.22600000000000001</v>
+      </c>
+      <c r="G185" s="42">
+        <v>473467</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A186" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B186" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C186" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D186" s="29">
+        <v>325</v>
+      </c>
+      <c r="E186" s="29">
+        <v>59</v>
+      </c>
+      <c r="F186" s="41">
+        <v>0.182</v>
+      </c>
+      <c r="G186" s="42">
+        <v>2262512</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A187" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B187" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C187" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D187" s="29">
+        <v>216</v>
+      </c>
+      <c r="E187" s="29">
+        <v>53</v>
+      </c>
+      <c r="F187" s="41">
+        <v>0.245</v>
+      </c>
+      <c r="G187" s="42">
+        <v>2020989</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A188" s="47">
+        <v>2017</v>
+      </c>
+      <c r="B188" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C188" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D188" s="29">
+        <v>30</v>
+      </c>
+      <c r="E188" s="29">
+        <v>5</v>
+      </c>
+      <c r="F188" s="41">
+        <v>0.16700000000000001</v>
+      </c>
+      <c r="G188" s="42">
+        <v>202982</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A189" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B189" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C189" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D189" s="29">
+        <v>381</v>
+      </c>
+      <c r="E189" s="29">
+        <v>116</v>
+      </c>
+      <c r="F189" s="41">
+        <v>0.30399999999999999</v>
+      </c>
+      <c r="G189" s="42">
+        <v>4481202</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A190" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B190" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C190" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D190" s="29">
+        <v>54</v>
+      </c>
+      <c r="E190" s="29">
+        <v>22</v>
+      </c>
+      <c r="F190" s="41">
+        <v>0.40699999999999997</v>
+      </c>
+      <c r="G190" s="42">
+        <v>866186</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A191" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B191" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C191" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D191" s="29">
+        <v>7</v>
+      </c>
+      <c r="E191" s="29">
+        <v>3</v>
+      </c>
+      <c r="F191" s="41">
+        <v>0.42899999999999999</v>
+      </c>
+      <c r="G191" s="42">
+        <v>126153</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A192" s="69">
+        <v>2017</v>
+      </c>
+      <c r="B192" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C192" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D192" s="37">
+        <v>2734</v>
+      </c>
+      <c r="E192" s="37">
+        <v>703</v>
+      </c>
+      <c r="F192" s="44">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="G192" s="45">
+        <v>26908323</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A193" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B193" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C193" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D193" s="29">
+        <v>4</v>
+      </c>
+      <c r="E193" s="29">
+        <v>3</v>
+      </c>
+      <c r="F193" s="41">
+        <v>0.75</v>
+      </c>
+      <c r="G193" s="42">
+        <v>176620</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A194" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B194" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C194" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D194" s="29">
+        <v>213</v>
+      </c>
+      <c r="E194" s="29">
+        <v>53</v>
+      </c>
+      <c r="F194" s="41">
+        <v>0.249</v>
+      </c>
+      <c r="G194" s="42">
+        <v>3078123</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A195" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B195" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C195" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D195" s="29">
+        <v>61</v>
+      </c>
+      <c r="E195" s="29">
+        <v>14</v>
+      </c>
+      <c r="F195" s="41">
+        <v>0.23</v>
+      </c>
+      <c r="G195" s="42">
+        <v>803736</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A196" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B196" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C196" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D196" s="29">
+        <v>4</v>
+      </c>
+      <c r="E196" s="29">
+        <v>1</v>
+      </c>
+      <c r="F196" s="41">
+        <v>0.25</v>
+      </c>
+      <c r="G196" s="42">
+        <v>56694</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A197" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B197" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C197" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D197" s="29">
+        <v>169</v>
+      </c>
+      <c r="E197" s="29">
+        <v>54</v>
+      </c>
+      <c r="F197" s="41">
+        <v>0.32</v>
+      </c>
+      <c r="G197" s="42">
+        <v>3282930</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A198" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B198" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C198" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D198" s="29">
+        <v>73</v>
+      </c>
+      <c r="E198" s="29">
+        <v>21</v>
+      </c>
+      <c r="F198" s="41">
+        <v>0.28799999999999998</v>
+      </c>
+      <c r="G198" s="42">
+        <v>1219100</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A199" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B199" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C199" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D199" s="29">
+        <v>22</v>
+      </c>
+      <c r="E199" s="29">
+        <v>9</v>
+      </c>
+      <c r="F199" s="41">
+        <v>0.40899999999999997</v>
+      </c>
+      <c r="G199" s="42">
+        <v>526015</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A200" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B200" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C200" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D200" s="29">
+        <v>223</v>
+      </c>
+      <c r="E200" s="29">
+        <v>19</v>
+      </c>
+      <c r="F200" s="41">
+        <v>8.5000000000000006E-2</v>
+      </c>
+      <c r="G200" s="42">
+        <v>1089694</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A201" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B201" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C201" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D201" s="29">
+        <v>55</v>
+      </c>
+      <c r="E201" s="29">
+        <v>13</v>
+      </c>
+      <c r="F201" s="41">
+        <v>0.23599999999999999</v>
+      </c>
+      <c r="G201" s="42">
+        <v>755766</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A202" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B202" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C202" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D202" s="29">
+        <v>22</v>
+      </c>
+      <c r="E202" s="29">
+        <v>6</v>
+      </c>
+      <c r="F202" s="41">
+        <v>0.27300000000000002</v>
+      </c>
+      <c r="G202" s="42">
+        <v>344820</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A203" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B203" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C203" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D203" s="29">
+        <v>100</v>
+      </c>
+      <c r="E203" s="29">
+        <v>31</v>
+      </c>
+      <c r="F203" s="41">
+        <v>0.31</v>
+      </c>
+      <c r="G203" s="42">
+        <v>1849569</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A204" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B204" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C204" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D204" s="29">
+        <v>45</v>
+      </c>
+      <c r="E204" s="29">
+        <v>15</v>
+      </c>
+      <c r="F204" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G204" s="42">
+        <v>860073</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A205" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B205" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C205" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D205" s="29">
+        <v>56</v>
+      </c>
+      <c r="E205" s="29">
+        <v>18</v>
+      </c>
+      <c r="F205" s="41">
+        <v>0.32100000000000001</v>
+      </c>
+      <c r="G205" s="42">
+        <v>1071299</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A206" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B206" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C206" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D206" s="29">
+        <v>24</v>
+      </c>
+      <c r="E206" s="29">
+        <v>15</v>
+      </c>
+      <c r="F206" s="41">
+        <v>0.625</v>
+      </c>
+      <c r="G206" s="42">
+        <v>907830</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A207" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B207" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C207" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D207" s="29">
+        <v>183</v>
+      </c>
+      <c r="E207" s="29">
+        <v>47</v>
+      </c>
+      <c r="F207" s="41">
+        <v>0.25700000000000001</v>
+      </c>
+      <c r="G207" s="42">
+        <v>2875720</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A208" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B208" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C208" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D208" s="29">
+        <v>15</v>
+      </c>
+      <c r="E208" s="29">
+        <v>8</v>
+      </c>
+      <c r="F208" s="41">
+        <v>0.53300000000000003</v>
+      </c>
+      <c r="G208" s="42">
+        <v>506404</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A209" s="47">
+        <v>2017</v>
+      </c>
+      <c r="B209" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C209" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D209" s="29">
+        <v>425</v>
+      </c>
+      <c r="E209" s="29">
+        <v>147</v>
+      </c>
+      <c r="F209" s="41">
+        <v>0.34599999999999997</v>
+      </c>
+      <c r="G209" s="42">
+        <v>8391588</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A210" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B210" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C210" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D210" s="29">
+        <v>142</v>
+      </c>
+      <c r="E210" s="29">
+        <v>30</v>
+      </c>
+      <c r="F210" s="41">
+        <v>0.21099999999999999</v>
+      </c>
+      <c r="G210" s="42">
+        <v>1752865</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A211" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B211" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C211" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D211" s="29">
+        <v>3</v>
+      </c>
+      <c r="E211" s="29">
+        <v>1</v>
+      </c>
+      <c r="F211" s="41">
+        <v>0.33300000000000002</v>
+      </c>
+      <c r="G211" s="42">
+        <v>61194</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A212" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B212" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C212" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D212" s="29">
+        <v>200</v>
+      </c>
+      <c r="E212" s="29">
+        <v>64</v>
+      </c>
+      <c r="F212" s="41">
+        <v>0.32</v>
+      </c>
+      <c r="G212" s="42">
+        <v>3666903</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A213" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B213" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C213" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D213" s="29">
+        <v>6</v>
+      </c>
+      <c r="E213" s="29">
+        <v>4</v>
+      </c>
+      <c r="F213" s="41">
+        <v>0.66700000000000004</v>
+      </c>
+      <c r="G213" s="42">
+        <v>233615</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A214" s="69">
+        <v>2017</v>
+      </c>
+      <c r="B214" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C214" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D214" s="37">
+        <v>2045</v>
+      </c>
+      <c r="E214" s="37">
+        <v>573</v>
+      </c>
+      <c r="F214" s="44">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G214" s="45">
+        <v>33510558</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A215" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B215" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C215" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D215" s="29">
+        <v>1</v>
+      </c>
+      <c r="E215" s="29">
+        <v>0</v>
+      </c>
+      <c r="F215" s="41">
+        <v>0</v>
+      </c>
+      <c r="G215" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A216" s="69">
+        <v>2017</v>
+      </c>
+      <c r="B216" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C216" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D216" s="37">
+        <v>1</v>
+      </c>
+      <c r="E216" s="37">
+        <v>0</v>
+      </c>
+      <c r="F216" s="44">
+        <v>0</v>
+      </c>
+      <c r="G216" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A217" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B217" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C217" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D217" s="29">
+        <v>90</v>
+      </c>
+      <c r="E217" s="29">
+        <v>27</v>
+      </c>
+      <c r="F217" s="41">
+        <v>0.3</v>
+      </c>
+      <c r="G217" s="42">
+        <v>1025370</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A218" s="47">
+        <v>2017</v>
+      </c>
+      <c r="B218" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C218" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D218" s="29">
+        <v>29</v>
+      </c>
+      <c r="E218" s="29">
+        <v>12</v>
+      </c>
+      <c r="F218" s="41">
+        <v>0.41399999999999998</v>
+      </c>
+      <c r="G218" s="42">
+        <v>394321</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A219" s="69">
+        <v>2017</v>
+      </c>
+      <c r="B219" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C219" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D219" s="37">
+        <v>119</v>
+      </c>
+      <c r="E219" s="37">
+        <v>39</v>
+      </c>
+      <c r="F219" s="44">
+        <v>0.32800000000000001</v>
+      </c>
+      <c r="G219" s="45">
+        <v>1419691</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A220" s="35">
+        <v>2017</v>
+      </c>
+      <c r="B220" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C220" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D220" s="29">
+        <v>33</v>
+      </c>
+      <c r="E220" s="29">
+        <v>0</v>
+      </c>
+      <c r="F220" s="41">
+        <v>0</v>
+      </c>
+      <c r="G220" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A221" s="69">
+        <v>2017</v>
+      </c>
+      <c r="B221" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C221" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D221" s="37">
+        <v>33</v>
+      </c>
+      <c r="E221" s="37">
+        <v>0</v>
+      </c>
+      <c r="F221" s="44">
+        <v>0</v>
+      </c>
+      <c r="G221" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A222" s="70">
+        <v>2017</v>
+      </c>
+      <c r="B222" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C222" s="54"/>
+      <c r="D222" s="40">
+        <v>5477</v>
+      </c>
+      <c r="E222" s="40">
+        <v>1529</v>
+      </c>
+      <c r="F222" s="48">
+        <v>0.27900000000000003</v>
+      </c>
+      <c r="G222" s="49">
+        <v>70559963</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A223" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B223" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C223" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D223" s="29">
+        <v>2</v>
+      </c>
+      <c r="E223" s="29">
+        <v>2</v>
+      </c>
+      <c r="F223" s="41">
+        <v>1</v>
+      </c>
+      <c r="G223" s="42">
+        <v>82296</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A224" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B224" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C224" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D224" s="29">
+        <v>147</v>
+      </c>
+      <c r="E224" s="29">
+        <v>64</v>
+      </c>
+      <c r="F224" s="41">
+        <v>0.43537414965985999</v>
+      </c>
+      <c r="G224" s="42">
+        <v>2655191</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A225" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B225" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C225" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D225" s="29">
+        <v>19</v>
+      </c>
+      <c r="E225" s="29">
+        <v>7</v>
+      </c>
+      <c r="F225" s="41">
+        <v>0.36842105263157998</v>
+      </c>
+      <c r="G225" s="42">
+        <v>273881</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A226" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B226" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C226" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D226" s="29">
+        <v>5</v>
+      </c>
+      <c r="E226" s="29">
+        <v>3</v>
+      </c>
+      <c r="F226" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="G226" s="42">
+        <v>106332</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A227" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B227" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C227" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D227" s="29">
+        <v>77</v>
+      </c>
+      <c r="E227" s="29">
+        <v>34</v>
+      </c>
+      <c r="F227" s="41">
+        <v>0.44155844155843998</v>
+      </c>
+      <c r="G227" s="42">
+        <v>1350718</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A228" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B228" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C228" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D228" s="29">
+        <v>31</v>
+      </c>
+      <c r="E228" s="29">
+        <v>13</v>
+      </c>
+      <c r="F228" s="41">
+        <v>0.41935483870967999</v>
+      </c>
+      <c r="G228" s="42">
+        <v>541919</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A229" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B229" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C229" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D229" s="29">
+        <v>7</v>
+      </c>
+      <c r="E229" s="29">
+        <v>4</v>
+      </c>
+      <c r="F229" s="41">
+        <v>0.57142857142856995</v>
+      </c>
+      <c r="G229" s="42">
+        <v>153179</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A230" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B230" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C230" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D230" s="29">
+        <v>79</v>
+      </c>
+      <c r="E230" s="29">
+        <v>22</v>
+      </c>
+      <c r="F230" s="43">
+        <v>0.27848101265823</v>
+      </c>
+      <c r="G230" s="42">
+        <v>897886</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A231" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B231" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C231" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D231" s="29">
+        <v>3</v>
+      </c>
+      <c r="E231" s="29">
+        <v>0</v>
+      </c>
+      <c r="F231" s="41">
+        <v>0</v>
+      </c>
+      <c r="G231" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A232" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B232" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C232" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D232" s="29">
+        <v>34</v>
+      </c>
+      <c r="E232" s="29">
+        <v>17</v>
+      </c>
+      <c r="F232" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G232" s="42">
+        <v>654919</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A233" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B233" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C233" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D233" s="29">
+        <v>16</v>
+      </c>
+      <c r="E233" s="29">
+        <v>5</v>
+      </c>
+      <c r="F233" s="41">
+        <v>0.3125</v>
+      </c>
+      <c r="G233" s="42">
+        <v>206101</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A234" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B234" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C234" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D234" s="29">
+        <v>11</v>
+      </c>
+      <c r="E234" s="29">
+        <v>7</v>
+      </c>
+      <c r="F234" s="41">
+        <v>0.63636363636364002</v>
+      </c>
+      <c r="G234" s="42">
+        <v>282683</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A235" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B235" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C235" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D235" s="29">
+        <v>17</v>
+      </c>
+      <c r="E235" s="29">
+        <v>12</v>
+      </c>
+      <c r="F235" s="41">
+        <v>0.70588235294117996</v>
+      </c>
+      <c r="G235" s="42">
+        <v>550240</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A236" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B236" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C236" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D236" s="29">
+        <v>42</v>
+      </c>
+      <c r="E236" s="29">
+        <v>24</v>
+      </c>
+      <c r="F236" s="41">
+        <v>0.57142857142856995</v>
+      </c>
+      <c r="G236" s="42">
+        <v>950193</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A237" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B237" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C237" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D237" s="29">
+        <v>5</v>
+      </c>
+      <c r="E237" s="29">
+        <v>2</v>
+      </c>
+      <c r="F237" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G237" s="42">
+        <v>87767</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A238" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B238" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C238" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D238" s="29">
+        <v>4</v>
+      </c>
+      <c r="E238" s="29">
+        <v>2</v>
+      </c>
+      <c r="F238" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G238" s="42">
+        <v>86511</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A239" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B239" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C239" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D239" s="29">
+        <v>56</v>
+      </c>
+      <c r="E239" s="29">
+        <v>18</v>
+      </c>
+      <c r="F239" s="41">
+        <v>0.32142857142857001</v>
+      </c>
+      <c r="G239" s="42">
+        <v>749136</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A240" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B240" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C240" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D240" s="29">
+        <v>1</v>
+      </c>
+      <c r="E240" s="29">
+        <v>0</v>
+      </c>
+      <c r="F240" s="41">
+        <v>0</v>
+      </c>
+      <c r="G240" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A241" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B241" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="C241" s="35" t="s">
+        <v>6</v>
+      </c>
+      <c r="D241" s="29">
+        <v>16</v>
+      </c>
+      <c r="E241" s="29">
+        <v>5</v>
+      </c>
+      <c r="F241" s="29">
+        <v>0.3125</v>
+      </c>
+      <c r="G241" s="42">
+        <v>220885</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A242" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B242" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C242" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D242" s="29">
+        <v>4</v>
+      </c>
+      <c r="E242" s="29">
+        <v>3</v>
+      </c>
+      <c r="F242" s="41">
+        <v>0.75</v>
+      </c>
+      <c r="G242" s="42">
+        <v>107457</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A243" s="63">
+        <v>2018</v>
+      </c>
+      <c r="B243" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C243" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D243" s="38">
+        <v>576</v>
+      </c>
+      <c r="E243" s="38">
+        <v>244</v>
+      </c>
+      <c r="F243" s="44">
+        <v>0.42361111111110999</v>
+      </c>
+      <c r="G243" s="45">
+        <v>9957294</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A244" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B244" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C244" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D244" s="29">
+        <v>14</v>
+      </c>
+      <c r="E244" s="29">
+        <v>6</v>
+      </c>
+      <c r="F244" s="41">
+        <v>0.42857142857142999</v>
+      </c>
+      <c r="G244" s="42">
+        <v>214547</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A245" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B245" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C245" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D245" s="29">
+        <v>367</v>
+      </c>
+      <c r="E245" s="29">
+        <v>104</v>
+      </c>
+      <c r="F245" s="41">
+        <v>0.28337874659401002</v>
+      </c>
+      <c r="G245" s="42">
+        <v>4083988</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A246" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B246" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C246" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D246" s="29">
+        <v>56</v>
+      </c>
+      <c r="E246" s="29">
+        <v>17</v>
+      </c>
+      <c r="F246" s="41">
+        <v>0.30357142857142999</v>
+      </c>
+      <c r="G246" s="42">
+        <v>714724</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A247" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B247" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C247" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D247" s="29">
+        <v>8</v>
+      </c>
+      <c r="E247" s="29">
+        <v>1</v>
+      </c>
+      <c r="F247" s="41">
+        <v>0.125</v>
+      </c>
+      <c r="G247" s="42">
+        <v>38767</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A248" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B248" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C248" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D248" s="29">
+        <v>214</v>
+      </c>
+      <c r="E248" s="29">
+        <v>89</v>
+      </c>
+      <c r="F248" s="41">
+        <v>0.41588785046728999</v>
+      </c>
+      <c r="G248" s="42">
+        <v>3495967</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A249" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B249" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C249" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D249" s="29">
+        <v>106</v>
+      </c>
+      <c r="E249" s="29">
+        <v>28</v>
+      </c>
+      <c r="F249" s="41">
+        <v>0.26415094339623002</v>
+      </c>
+      <c r="G249" s="42">
+        <v>1088187</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A250" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B250" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C250" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D250" s="29">
+        <v>71</v>
+      </c>
+      <c r="E250" s="29">
+        <v>30</v>
+      </c>
+      <c r="F250" s="41">
+        <v>0.42253521126761001</v>
+      </c>
+      <c r="G250" s="42">
+        <v>1186524</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A251" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B251" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C251" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D251" s="29">
+        <v>325</v>
+      </c>
+      <c r="E251" s="29">
+        <v>38</v>
+      </c>
+      <c r="F251" s="41">
+        <v>0.11692307692308</v>
+      </c>
+      <c r="G251" s="42">
+        <v>1470618</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A252" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B252" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C252" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D252" s="29">
+        <v>59</v>
+      </c>
+      <c r="E252" s="29">
+        <v>15</v>
+      </c>
+      <c r="F252" s="41">
+        <v>0.25423728813558999</v>
+      </c>
+      <c r="G252" s="42">
+        <v>600490</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A253" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B253" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C253" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D253" s="29">
+        <v>15</v>
+      </c>
+      <c r="E253" s="29">
+        <v>5</v>
+      </c>
+      <c r="F253" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G253" s="42">
+        <v>192770</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A254" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B254" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C254" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D254" s="29">
+        <v>128</v>
+      </c>
+      <c r="E254" s="29">
+        <v>39</v>
+      </c>
+      <c r="F254" s="41">
+        <v>0.3046875</v>
+      </c>
+      <c r="G254" s="42">
+        <v>1521735</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A255" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B255" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C255" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D255" s="29">
+        <v>95</v>
+      </c>
+      <c r="E255" s="29">
+        <v>28</v>
+      </c>
+      <c r="F255" s="41">
+        <v>0.29473684210526002</v>
+      </c>
+      <c r="G255" s="42">
+        <v>1080314</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A256" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B256" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C256" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D256" s="29">
+        <v>72</v>
+      </c>
+      <c r="E256" s="29">
+        <v>22</v>
+      </c>
+      <c r="F256" s="41">
+        <v>0.30555555555556002</v>
+      </c>
+      <c r="G256" s="42">
+        <v>829291</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A257" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B257" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C257" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D257" s="29">
+        <v>28</v>
+      </c>
+      <c r="E257" s="29">
+        <v>18</v>
+      </c>
+      <c r="F257" s="41">
+        <v>0.64285714285714002</v>
+      </c>
+      <c r="G257" s="42">
+        <v>630826</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A258" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B258" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C258" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D258" s="29">
+        <v>172</v>
+      </c>
+      <c r="E258" s="29">
+        <v>53</v>
+      </c>
+      <c r="F258" s="41">
+        <v>0.30813953488371998</v>
+      </c>
+      <c r="G258" s="42">
+        <v>1993026</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A259" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B259" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C259" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D259" s="29">
+        <v>56</v>
+      </c>
+      <c r="E259" s="29">
+        <v>13</v>
+      </c>
+      <c r="F259" s="41">
+        <v>0.23214285714286001</v>
+      </c>
+      <c r="G259" s="42">
+        <v>471710</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A260" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B260" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C260" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D260" s="29">
+        <v>282</v>
+      </c>
+      <c r="E260" s="29">
+        <v>34</v>
+      </c>
+      <c r="F260" s="41">
+        <v>0.12056737588652</v>
+      </c>
+      <c r="G260" s="42">
+        <v>1253228</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A261" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B261" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C261" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D261" s="29">
+        <v>219</v>
+      </c>
+      <c r="E261" s="29">
+        <v>53</v>
+      </c>
+      <c r="F261" s="41">
+        <v>0.24200913242009001</v>
+      </c>
+      <c r="G261" s="42">
+        <v>2136692</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A262" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B262" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C262" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D262" s="29">
+        <v>20</v>
+      </c>
+      <c r="E262" s="29">
+        <v>5</v>
+      </c>
+      <c r="F262" s="41">
+        <v>0.25</v>
+      </c>
+      <c r="G262" s="42">
+        <v>210722</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A263" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B263" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C263" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D263" s="29">
+        <v>324</v>
+      </c>
+      <c r="E263" s="29">
+        <v>85</v>
+      </c>
+      <c r="F263" s="41">
+        <v>0.26234567901235001</v>
+      </c>
+      <c r="G263" s="42">
+        <v>3302734</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A264" s="47">
+        <v>2018</v>
+      </c>
+      <c r="B264" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C264" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D264" s="29">
+        <v>35</v>
+      </c>
+      <c r="E264" s="29">
+        <v>14</v>
+      </c>
+      <c r="F264" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G264" s="42">
+        <v>595847</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A265" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B265" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C265" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D265" s="29">
+        <v>6</v>
+      </c>
+      <c r="E265" s="29">
+        <v>2</v>
+      </c>
+      <c r="F265" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G265" s="42">
+        <v>94048</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A266" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B266" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C266" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D266" s="29">
+        <v>1</v>
+      </c>
+      <c r="E266" s="29">
+        <v>0</v>
+      </c>
+      <c r="F266" s="41">
+        <v>0</v>
+      </c>
+      <c r="G266" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A267" s="36">
+        <v>2018</v>
+      </c>
+      <c r="B267" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C267" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D267" s="38">
+        <v>2673</v>
+      </c>
+      <c r="E267" s="38">
+        <v>699</v>
+      </c>
+      <c r="F267" s="44">
+        <v>0.26150392817058998</v>
+      </c>
+      <c r="G267" s="45">
+        <v>27206755</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A268" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B268" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C268" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D268" s="29">
+        <v>6</v>
+      </c>
+      <c r="E268" s="29">
+        <v>2</v>
+      </c>
+      <c r="F268" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G268" s="42">
+        <v>121023</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A269" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B269" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C269" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D269" s="29">
+        <v>228</v>
+      </c>
+      <c r="E269" s="29">
+        <v>49</v>
+      </c>
+      <c r="F269" s="41">
+        <v>0.21491228070175</v>
+      </c>
+      <c r="G269" s="42">
+        <v>2961197</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A270" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B270" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C270" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D270" s="29">
+        <v>54</v>
+      </c>
+      <c r="E270" s="29">
+        <v>12</v>
+      </c>
+      <c r="F270" s="41">
+        <v>0.22222222222221999</v>
+      </c>
+      <c r="G270" s="42">
+        <v>717739</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A271" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B271" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C271" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D271" s="29">
+        <v>5</v>
+      </c>
+      <c r="E271" s="29">
+        <v>1</v>
+      </c>
+      <c r="F271" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="G271" s="42">
+        <v>62790</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A272" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B272" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C272" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D272" s="29">
+        <v>203</v>
+      </c>
+      <c r="E272" s="29">
+        <v>70</v>
+      </c>
+      <c r="F272" s="41">
+        <v>0.34482758620690002</v>
+      </c>
+      <c r="G272" s="42">
+        <v>4505486</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A273" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B273" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C273" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D273" s="29">
+        <v>63</v>
+      </c>
+      <c r="E273" s="29">
+        <v>14</v>
+      </c>
+      <c r="F273" s="41">
+        <v>0.22222222222221999</v>
+      </c>
+      <c r="G273" s="42">
+        <v>876275</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A274" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B274" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C274" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D274" s="29">
+        <v>28</v>
+      </c>
+      <c r="E274" s="29">
+        <v>13</v>
+      </c>
+      <c r="F274" s="41">
+        <v>0.46428571428571003</v>
+      </c>
+      <c r="G274" s="42">
+        <v>780466</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A275" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B275" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C275" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D275" s="29">
+        <v>194</v>
+      </c>
+      <c r="E275" s="29">
+        <v>30</v>
+      </c>
+      <c r="F275" s="41">
+        <v>0.15463917525772999</v>
+      </c>
+      <c r="G275" s="42">
+        <v>1756636</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A276" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B276" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C276" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D276" s="29">
+        <v>36</v>
+      </c>
+      <c r="E276" s="29">
+        <v>10</v>
+      </c>
+      <c r="F276" s="41">
+        <v>0.27777777777778001</v>
+      </c>
+      <c r="G276" s="42">
+        <v>597084</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A277" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B277" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C277" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D277" s="29">
+        <v>23</v>
+      </c>
+      <c r="E277" s="29">
+        <v>6</v>
+      </c>
+      <c r="F277" s="41">
+        <v>0.26086956521739002</v>
+      </c>
+      <c r="G277" s="42">
+        <v>363888</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A278" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B278" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C278" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D278" s="29">
+        <v>93</v>
+      </c>
+      <c r="E278" s="29">
+        <v>34</v>
+      </c>
+      <c r="F278" s="41">
+        <v>0.36559139784945999</v>
+      </c>
+      <c r="G278" s="42">
+        <v>2033489</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A279" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B279" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C279" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D279" s="29">
+        <v>45</v>
+      </c>
+      <c r="E279" s="29">
+        <v>15</v>
+      </c>
+      <c r="F279" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G279" s="42">
+        <v>900358</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A280" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B280" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C280" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D280" s="29">
+        <v>50</v>
+      </c>
+      <c r="E280" s="29">
+        <v>20</v>
+      </c>
+      <c r="F280" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G280" s="42">
+        <v>1240303</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A281" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B281" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C281" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D281" s="29">
+        <v>20</v>
+      </c>
+      <c r="E281" s="29">
+        <v>14</v>
+      </c>
+      <c r="F281" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="G281" s="42">
+        <v>827605</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A282" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B282" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C282" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D282" s="29">
+        <v>153</v>
+      </c>
+      <c r="E282" s="29">
+        <v>46</v>
+      </c>
+      <c r="F282" s="41">
+        <v>0.30065359477123998</v>
+      </c>
+      <c r="G282" s="42">
+        <v>2923665</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A283" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B283" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C283" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D283" s="29">
+        <v>25</v>
+      </c>
+      <c r="E283" s="29">
+        <v>3</v>
+      </c>
+      <c r="F283" s="41">
+        <v>0.12</v>
+      </c>
+      <c r="G283" s="42">
+        <v>196266</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A284" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B284" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C284" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D284" s="29">
+        <v>342</v>
+      </c>
+      <c r="E284" s="29">
+        <v>97</v>
+      </c>
+      <c r="F284" s="41">
+        <v>0.28362573099415</v>
+      </c>
+      <c r="G284" s="42">
+        <v>5679532</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A285" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B285" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C285" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D285" s="29">
+        <v>116</v>
+      </c>
+      <c r="E285" s="29">
+        <v>22</v>
+      </c>
+      <c r="F285" s="41">
+        <v>0.18965517241379001</v>
+      </c>
+      <c r="G285" s="42">
+        <v>1309192</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A286" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B286" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C286" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D286" s="29">
+        <v>7</v>
+      </c>
+      <c r="E286" s="29">
+        <v>0</v>
+      </c>
+      <c r="F286" s="41">
+        <v>0</v>
+      </c>
+      <c r="G286" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A287" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B287" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C287" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D287" s="29">
+        <v>151</v>
+      </c>
+      <c r="E287" s="29">
         <v>48</v>
       </c>
-      <c r="F3" s="43">
-[...10 lines deleted...]
-      <c r="B4" s="30" t="s">
+      <c r="F287" s="41">
+        <v>0.31788079470198999</v>
+      </c>
+      <c r="G287" s="42">
+        <v>2913596</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A288" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B288" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C288" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D288" s="29">
+        <v>2</v>
+      </c>
+      <c r="E288" s="29">
+        <v>1</v>
+      </c>
+      <c r="F288" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G288" s="42">
+        <v>59610</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A289" s="36">
+        <v>2018</v>
+      </c>
+      <c r="B289" s="36" t="s">
+        <v>24</v>
+      </c>
+      <c r="C289" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D289" s="37">
+        <v>1844</v>
+      </c>
+      <c r="E289" s="37">
+        <v>507</v>
+      </c>
+      <c r="F289" s="44">
+        <v>0.27494577006507998</v>
+      </c>
+      <c r="G289" s="45">
+        <v>30826200</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A290" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B290" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C290" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D290" s="29">
+        <v>1</v>
+      </c>
+      <c r="E290" s="29">
+        <v>1</v>
+      </c>
+      <c r="F290" s="41">
+        <v>1</v>
+      </c>
+      <c r="G290" s="42">
+        <v>69586</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A291" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B291" s="50" t="s">
+        <v>26</v>
+      </c>
+      <c r="C291" s="50" t="s">
+        <v>22</v>
+      </c>
+      <c r="D291" s="51">
+        <v>3</v>
+      </c>
+      <c r="E291" s="51">
+        <v>1</v>
+      </c>
+      <c r="F291" s="52">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G291" s="53">
+        <v>49716</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A292" s="67">
+        <v>2018</v>
+      </c>
+      <c r="B292" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C292" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D292" s="37">
+        <v>4</v>
+      </c>
+      <c r="E292" s="37">
+        <v>2</v>
+      </c>
+      <c r="F292" s="44">
+        <v>0.5</v>
+      </c>
+      <c r="G292" s="45">
+        <v>119302</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A293" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B293" s="50" t="s">
+        <v>30</v>
+      </c>
+      <c r="C293" s="50" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="30" t="s">
+      <c r="D293" s="51">
+        <v>73</v>
+      </c>
+      <c r="E293" s="51">
+        <v>23</v>
+      </c>
+      <c r="F293" s="52">
+        <v>0.31506849315067997</v>
+      </c>
+      <c r="G293" s="53">
+        <v>907420</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A294" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B294" s="50" t="s">
+        <v>30</v>
+      </c>
+      <c r="C294" s="50" t="s">
+        <v>6</v>
+      </c>
+      <c r="D294" s="51">
+        <v>40</v>
+      </c>
+      <c r="E294" s="51">
         <v>18</v>
       </c>
-      <c r="D4" s="31">
+      <c r="F294" s="52">
+        <v>0.45</v>
+      </c>
+      <c r="G294" s="53">
+        <v>689588</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A295" s="67">
+        <v>2018</v>
+      </c>
+      <c r="B295" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C295" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D295" s="37">
+        <v>113</v>
+      </c>
+      <c r="E295" s="37">
+        <v>41</v>
+      </c>
+      <c r="F295" s="44">
+        <v>0.36283185840707999</v>
+      </c>
+      <c r="G295" s="45">
+        <v>1597008</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A296" s="35">
+        <v>2018</v>
+      </c>
+      <c r="B296" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C296" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D296" s="29">
+        <v>27</v>
+      </c>
+      <c r="E296" s="29">
+        <v>0</v>
+      </c>
+      <c r="F296" s="41">
+        <v>0</v>
+      </c>
+      <c r="G296" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A297" s="67">
+        <v>2018</v>
+      </c>
+      <c r="B297" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C297" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D297" s="37">
+        <v>27</v>
+      </c>
+      <c r="E297" s="37">
+        <v>0</v>
+      </c>
+      <c r="F297" s="44">
+        <v>0</v>
+      </c>
+      <c r="G297" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A298" s="70">
+        <v>2018</v>
+      </c>
+      <c r="B298" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C298" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D298" s="55">
+        <v>5237</v>
+      </c>
+      <c r="E298" s="55">
+        <v>1493</v>
+      </c>
+      <c r="F298" s="56">
+        <v>0.28508688180255998</v>
+      </c>
+      <c r="G298" s="57">
+        <v>69706559</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A299" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B299" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C299" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D299" s="29">
+        <v>164</v>
+      </c>
+      <c r="E299" s="29">
+        <v>70</v>
+      </c>
+      <c r="F299" s="43">
+        <v>0.42682926829267998</v>
+      </c>
+      <c r="G299" s="42">
+        <v>2912260</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A300" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B300" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C300" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="31">
+      <c r="D300" s="29">
+        <v>19</v>
+      </c>
+      <c r="E300" s="29">
+        <v>8</v>
+      </c>
+      <c r="F300" s="43">
+        <v>0.42105263157895001</v>
+      </c>
+      <c r="G300" s="42">
+        <v>329331</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A301" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B301" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C301" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D301" s="29">
+        <v>4</v>
+      </c>
+      <c r="E301" s="29">
+        <v>0</v>
+      </c>
+      <c r="F301" s="43">
+        <v>0</v>
+      </c>
+      <c r="G301" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A302" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B302" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C302" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D302" s="29">
+        <v>93</v>
+      </c>
+      <c r="E302" s="29">
+        <v>38</v>
+      </c>
+      <c r="F302" s="43">
+        <v>0.40860215053762999</v>
+      </c>
+      <c r="G302" s="42">
+        <v>1454789</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A303" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B303" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C303" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D303" s="29">
+        <v>43</v>
+      </c>
+      <c r="E303" s="29">
+        <v>22</v>
+      </c>
+      <c r="F303" s="43">
+        <v>0.51162790697673999</v>
+      </c>
+      <c r="G303" s="42">
+        <v>875986</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A304" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B304" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C304" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D304" s="29">
+        <v>4</v>
+      </c>
+      <c r="E304" s="29">
+        <v>3</v>
+      </c>
+      <c r="F304" s="43">
+        <v>0.75</v>
+      </c>
+      <c r="G304" s="42">
+        <v>94933</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A305" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B305" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C305" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D305" s="29">
+        <v>79</v>
+      </c>
+      <c r="E305" s="29">
+        <v>23</v>
+      </c>
+      <c r="F305" s="43">
+        <v>0.29113924050633</v>
+      </c>
+      <c r="G305" s="42">
+        <v>912127</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A306" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B306" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C306" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D306" s="29">
+        <v>4</v>
+      </c>
+      <c r="E306" s="29">
+        <v>2</v>
+      </c>
+      <c r="F306" s="43">
+        <v>0.5</v>
+      </c>
+      <c r="G306" s="42">
+        <v>95999</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A307" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B307" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C307" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D307" s="29">
+        <v>33</v>
+      </c>
+      <c r="E307" s="29">
+        <v>18</v>
+      </c>
+      <c r="F307" s="41">
+        <v>0.54545454545454997</v>
+      </c>
+      <c r="G307" s="42">
+        <v>770559</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A308" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B308" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C308" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D308" s="29">
+        <v>15</v>
+      </c>
+      <c r="E308" s="29">
+        <v>7</v>
+      </c>
+      <c r="F308" s="41">
+        <v>0.46666666666667</v>
+      </c>
+      <c r="G308" s="42">
+        <v>294468</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A309" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B309" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C309" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D309" s="29">
+        <v>7</v>
+      </c>
+      <c r="E309" s="29">
+        <v>3</v>
+      </c>
+      <c r="F309" s="41">
+        <v>0.42857142857142999</v>
+      </c>
+      <c r="G309" s="42">
+        <v>118006</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A310" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B310" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C310" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D310" s="29">
+        <v>11</v>
+      </c>
+      <c r="E310" s="29">
+        <v>9</v>
+      </c>
+      <c r="F310" s="41">
+        <v>0.81818181818182001</v>
+      </c>
+      <c r="G310" s="42">
+        <v>417159</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A311" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B311" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C311" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D311" s="29">
+        <v>48</v>
+      </c>
+      <c r="E311" s="29">
+        <v>24</v>
+      </c>
+      <c r="F311" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G311" s="42">
+        <v>938603</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A312" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B312" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C312" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D312" s="29">
+        <v>6</v>
+      </c>
+      <c r="E312" s="29">
+        <v>2</v>
+      </c>
+      <c r="F312" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G312" s="42">
+        <v>63311</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A313" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B313" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C313" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D313" s="29">
+        <v>8</v>
+      </c>
+      <c r="E313" s="29">
+        <v>4</v>
+      </c>
+      <c r="F313" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G313" s="42">
+        <v>192664</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A314" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B314" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C314" s="28" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="43">
-[...10 lines deleted...]
-      <c r="B5" s="30" t="s">
+      <c r="D314" s="29">
+        <v>39</v>
+      </c>
+      <c r="E314" s="29">
+        <v>9</v>
+      </c>
+      <c r="F314" s="41">
+        <v>0.23076923076923</v>
+      </c>
+      <c r="G314" s="42">
+        <v>382663</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A315" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B315" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C315" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D315" s="29">
+        <v>3</v>
+      </c>
+      <c r="E315" s="29">
+        <v>0</v>
+      </c>
+      <c r="F315" s="41">
+        <v>0</v>
+      </c>
+      <c r="G315" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A316" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B316" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C316" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D316" s="29">
+        <v>21</v>
+      </c>
+      <c r="E316" s="29">
+        <v>2</v>
+      </c>
+      <c r="F316" s="41">
+        <v>9.5238095238100007E-2</v>
+      </c>
+      <c r="G316" s="42">
+        <v>71521</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A317" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B317" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="C317" s="35" t="s">
+        <v>33</v>
+      </c>
+      <c r="D317" s="29">
+        <v>2</v>
+      </c>
+      <c r="E317" s="29">
+        <v>0</v>
+      </c>
+      <c r="F317" s="29">
+        <v>0</v>
+      </c>
+      <c r="G317" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A318" s="67">
+        <v>2019</v>
+      </c>
+      <c r="B318" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C318" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D318" s="37">
+        <v>603</v>
+      </c>
+      <c r="E318" s="37">
+        <v>244</v>
+      </c>
+      <c r="F318" s="44">
+        <v>0.40464344941956998</v>
+      </c>
+      <c r="G318" s="45">
+        <v>9924379</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A319" s="64">
+        <v>2019</v>
+      </c>
+      <c r="B319" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C319" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D319" s="58">
+        <v>15</v>
+      </c>
+      <c r="E319" s="58">
+        <v>6</v>
+      </c>
+      <c r="F319" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="G319" s="60">
+        <v>226155</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A320" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B320" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C320" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="30" t="s">
+      <c r="D320" s="29">
+        <v>457</v>
+      </c>
+      <c r="E320" s="29">
+        <v>118</v>
+      </c>
+      <c r="F320" s="41">
+        <v>0.2582056892779</v>
+      </c>
+      <c r="G320" s="42">
+        <v>4589875</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A321" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B321" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C321" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D321" s="29">
+        <v>70</v>
+      </c>
+      <c r="E321" s="29">
+        <v>17</v>
+      </c>
+      <c r="F321" s="41">
+        <v>0.24285714285714</v>
+      </c>
+      <c r="G321" s="42">
+        <v>677820</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A322" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B322" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C322" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D322" s="29">
+        <v>17</v>
+      </c>
+      <c r="E322" s="29">
+        <v>5</v>
+      </c>
+      <c r="F322" s="41">
+        <v>0.29411764705881999</v>
+      </c>
+      <c r="G322" s="42">
+        <v>182994</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A323" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B323" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C323" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D323" s="29">
+        <v>256</v>
+      </c>
+      <c r="E323" s="29">
+        <v>102</v>
+      </c>
+      <c r="F323" s="41">
+        <v>0.3984375</v>
+      </c>
+      <c r="G323" s="42">
+        <v>4052099</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A324" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B324" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C324" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D324" s="29">
+        <v>143</v>
+      </c>
+      <c r="E324" s="29">
+        <v>37</v>
+      </c>
+      <c r="F324" s="41">
+        <v>0.25874125874126003</v>
+      </c>
+      <c r="G324" s="42">
+        <v>1403885</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A325" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B325" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C325" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D325" s="29">
+        <v>54</v>
+      </c>
+      <c r="E325" s="29">
+        <v>27</v>
+      </c>
+      <c r="F325" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G325" s="42">
+        <v>1019561</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A326" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B326" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C326" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D326" s="29">
+        <v>349</v>
+      </c>
+      <c r="E326" s="29">
+        <v>72</v>
+      </c>
+      <c r="F326" s="41">
+        <v>0.20630372492837001</v>
+      </c>
+      <c r="G326" s="42">
+        <v>2795366</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A327" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B327" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C327" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D327" s="29">
+        <v>93</v>
+      </c>
+      <c r="E327" s="29">
+        <v>17</v>
+      </c>
+      <c r="F327" s="41">
+        <v>0.18279569892472999</v>
+      </c>
+      <c r="G327" s="42">
+        <v>694203</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A328" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B328" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C328" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D328" s="29">
+        <v>14</v>
+      </c>
+      <c r="E328" s="29">
+        <v>1</v>
+      </c>
+      <c r="F328" s="41">
+        <v>7.1428571428569995E-2</v>
+      </c>
+      <c r="G328" s="42">
+        <v>45016</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A329" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B329" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C329" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D329" s="29">
+        <v>174</v>
+      </c>
+      <c r="E329" s="29">
+        <v>55</v>
+      </c>
+      <c r="F329" s="41">
+        <v>0.31609195402299001</v>
+      </c>
+      <c r="G329" s="42">
+        <v>2180383</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A330" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B330" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C330" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D330" s="29">
+        <v>102</v>
+      </c>
+      <c r="E330" s="29">
         <v>26</v>
       </c>
-      <c r="D5" s="31">
+      <c r="F330" s="41">
+        <v>0.25490196078430999</v>
+      </c>
+      <c r="G330" s="42">
+        <v>1007254</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A331" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B331" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C331" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D331" s="29">
+        <v>88</v>
+      </c>
+      <c r="E331" s="29">
+        <v>32</v>
+      </c>
+      <c r="F331" s="41">
+        <v>0.36363636363635998</v>
+      </c>
+      <c r="G331" s="42">
+        <v>1260798</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A332" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B332" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C332" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D332" s="29">
+        <v>30</v>
+      </c>
+      <c r="E332" s="29">
+        <v>21</v>
+      </c>
+      <c r="F332" s="41">
+        <v>0.7</v>
+      </c>
+      <c r="G332" s="42">
+        <v>797017</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A333" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B333" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C333" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D333" s="29">
+        <v>189</v>
+      </c>
+      <c r="E333" s="29">
+        <v>55</v>
+      </c>
+      <c r="F333" s="41">
+        <v>0.29100529100528999</v>
+      </c>
+      <c r="G333" s="42">
+        <v>2190246</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A334" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B334" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C334" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D334" s="29">
+        <v>50</v>
+      </c>
+      <c r="E334" s="29">
+        <v>15</v>
+      </c>
+      <c r="F334" s="41">
+        <v>0.3</v>
+      </c>
+      <c r="G334" s="42">
+        <v>561969</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A335" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B335" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C335" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D335" s="29">
+        <v>61</v>
+      </c>
+      <c r="E335" s="29">
+        <v>28</v>
+      </c>
+      <c r="F335" s="41">
+        <v>0.45901639344262002</v>
+      </c>
+      <c r="G335" s="42">
+        <v>1096182</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A336" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B336" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C336" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D336" s="29">
+        <v>232</v>
+      </c>
+      <c r="E336" s="29">
+        <v>44</v>
+      </c>
+      <c r="F336" s="41">
+        <v>0.18965517241379001</v>
+      </c>
+      <c r="G336" s="42">
+        <v>1750416</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A337" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B337" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C337" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D337" s="29">
+        <v>32</v>
+      </c>
+      <c r="E337" s="29">
+        <v>5</v>
+      </c>
+      <c r="F337" s="41">
+        <v>0.15625</v>
+      </c>
+      <c r="G337" s="42">
+        <v>172664</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A338" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B338" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C338" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D338" s="29">
+        <v>382</v>
+      </c>
+      <c r="E338" s="29">
+        <v>102</v>
+      </c>
+      <c r="F338" s="41">
+        <v>0.26701570680628001</v>
+      </c>
+      <c r="G338" s="42">
+        <v>4071418</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A339" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B339" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C339" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D339" s="29">
+        <v>39</v>
+      </c>
+      <c r="E339" s="29">
+        <v>20</v>
+      </c>
+      <c r="F339" s="41">
+        <v>0.51282051282051</v>
+      </c>
+      <c r="G339" s="42">
+        <v>796689</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A340" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B340" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C340" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D340" s="29">
+        <v>10</v>
+      </c>
+      <c r="E340" s="29">
+        <v>5</v>
+      </c>
+      <c r="F340" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G340" s="42">
+        <v>202397</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A341" s="67">
+        <v>2019</v>
+      </c>
+      <c r="B341" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C341" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D341" s="37">
+        <v>2857</v>
+      </c>
+      <c r="E341" s="37">
+        <v>810</v>
+      </c>
+      <c r="F341" s="44">
+        <v>0.28351417570879001</v>
+      </c>
+      <c r="G341" s="45">
+        <v>31774407</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A342" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B342" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C342" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D342" s="29">
+        <v>5</v>
+      </c>
+      <c r="E342" s="29">
+        <v>4</v>
+      </c>
+      <c r="F342" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="G342" s="42">
+        <v>265015</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A343" s="61">
+        <v>2019</v>
+      </c>
+      <c r="B343" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="C343" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="D343" s="58">
+        <v>205</v>
+      </c>
+      <c r="E343" s="58">
+        <v>49</v>
+      </c>
+      <c r="F343" s="59">
+        <v>0.23902439024389999</v>
+      </c>
+      <c r="G343" s="60">
+        <v>3027903</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A344" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B344" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C344" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D344" s="29">
+        <v>59</v>
+      </c>
+      <c r="E344" s="29">
+        <v>16</v>
+      </c>
+      <c r="F344" s="41">
+        <v>0.27118644067796999</v>
+      </c>
+      <c r="G344" s="42">
+        <v>1005020</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A345" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B345" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C345" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D345" s="29">
+        <v>6</v>
+      </c>
+      <c r="E345" s="29">
+        <v>0</v>
+      </c>
+      <c r="F345" s="41">
+        <v>0</v>
+      </c>
+      <c r="G345" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A346" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B346" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C346" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D346" s="29">
+        <v>176</v>
+      </c>
+      <c r="E346" s="29">
+        <v>74</v>
+      </c>
+      <c r="F346" s="41">
+        <v>0.42045454545455002</v>
+      </c>
+      <c r="G346" s="42">
+        <v>5008880</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A347" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B347" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C347" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D347" s="29">
+        <v>74</v>
+      </c>
+      <c r="E347" s="29">
+        <v>24</v>
+      </c>
+      <c r="F347" s="41">
+        <v>0.32432432432432001</v>
+      </c>
+      <c r="G347" s="42">
+        <v>1536993</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A348" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B348" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C348" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D348" s="29">
+        <v>29</v>
+      </c>
+      <c r="E348" s="29">
+        <v>14</v>
+      </c>
+      <c r="F348" s="41">
+        <v>0.48275862068966002</v>
+      </c>
+      <c r="G348" s="42">
+        <v>870551</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A349" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B349" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C349" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D349" s="29">
+        <v>177</v>
+      </c>
+      <c r="E349" s="29">
+        <v>30</v>
+      </c>
+      <c r="F349" s="41">
+        <v>0.16949152542373</v>
+      </c>
+      <c r="G349" s="42">
+        <v>1908260</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A350" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B350" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C350" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D350" s="29">
+        <v>44</v>
+      </c>
+      <c r="E350" s="29">
+        <v>8</v>
+      </c>
+      <c r="F350" s="41">
+        <v>0.18181818181817999</v>
+      </c>
+      <c r="G350" s="42">
+        <v>514996</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A351" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B351" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C351" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D351" s="29">
+        <v>28</v>
+      </c>
+      <c r="E351" s="29">
+        <v>3</v>
+      </c>
+      <c r="F351" s="41">
+        <v>0.10714285714286</v>
+      </c>
+      <c r="G351" s="42">
+        <v>183690</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A352" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B352" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C352" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D352" s="29">
+        <v>116</v>
+      </c>
+      <c r="E352" s="29">
+        <v>39</v>
+      </c>
+      <c r="F352" s="41">
+        <v>0.33620689655171998</v>
+      </c>
+      <c r="G352" s="42">
+        <v>2517828</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A353" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B353" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C353" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D353" s="29">
+        <v>40</v>
+      </c>
+      <c r="E353" s="29">
+        <v>13</v>
+      </c>
+      <c r="F353" s="41">
+        <v>0.32500000000000001</v>
+      </c>
+      <c r="G353" s="42">
+        <v>831672</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A354" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B354" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C354" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D354" s="29">
+        <v>49</v>
+      </c>
+      <c r="E354" s="29">
+        <v>19</v>
+      </c>
+      <c r="F354" s="41">
+        <v>0.38775510204081998</v>
+      </c>
+      <c r="G354" s="42">
+        <v>1191872</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A355" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B355" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C355" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D355" s="29">
+        <v>20</v>
+      </c>
+      <c r="E355" s="29">
+        <v>7</v>
+      </c>
+      <c r="F355" s="41">
+        <v>0.35</v>
+      </c>
+      <c r="G355" s="42">
+        <v>454456</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A356" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B356" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C356" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D356" s="29">
+        <v>136</v>
+      </c>
+      <c r="E356" s="29">
+        <v>45</v>
+      </c>
+      <c r="F356" s="41">
+        <v>0.33088235294118001</v>
+      </c>
+      <c r="G356" s="42">
+        <v>2873899</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A357" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B357" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C357" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D357" s="29">
+        <v>18</v>
+      </c>
+      <c r="E357" s="29">
+        <v>4</v>
+      </c>
+      <c r="F357" s="41">
+        <v>0.22222222222221999</v>
+      </c>
+      <c r="G357" s="42">
+        <v>222507</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A358" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B358" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C358" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D358" s="29">
+        <v>334</v>
+      </c>
+      <c r="E358" s="29">
+        <v>102</v>
+      </c>
+      <c r="F358" s="41">
+        <v>0.30538922155689002</v>
+      </c>
+      <c r="G358" s="42">
+        <v>6265123</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A359" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B359" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C359" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D359" s="29">
+        <v>116</v>
+      </c>
+      <c r="E359" s="29">
+        <v>22</v>
+      </c>
+      <c r="F359" s="41">
+        <v>0.18965517241379001</v>
+      </c>
+      <c r="G359" s="42">
+        <v>1357970</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A360" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B360" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C360" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D360" s="29">
+        <v>6</v>
+      </c>
+      <c r="E360" s="29">
+        <v>1</v>
+      </c>
+      <c r="F360" s="41">
+        <v>0.16666666666666999</v>
+      </c>
+      <c r="G360" s="42">
+        <v>65354</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B361" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C361" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D361" s="29">
+        <v>133</v>
+      </c>
+      <c r="E361" s="29">
+        <v>35</v>
+      </c>
+      <c r="F361" s="41">
+        <v>0.26315789473683998</v>
+      </c>
+      <c r="G361" s="42">
+        <v>2233337</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B362" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C362" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D362" s="29">
+        <v>4</v>
+      </c>
+      <c r="E362" s="29">
         <v>2</v>
       </c>
-      <c r="E5" s="31">
+      <c r="F362" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G362" s="42">
+        <v>129769</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="67">
+        <v>2019</v>
+      </c>
+      <c r="B363" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C363" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D363" s="37">
+        <v>1775</v>
+      </c>
+      <c r="E363" s="37">
+        <v>511</v>
+      </c>
+      <c r="F363" s="44">
+        <v>0.28788732394366001</v>
+      </c>
+      <c r="G363" s="45">
+        <v>32465095</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B364" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C364" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D364" s="29">
+        <v>1</v>
+      </c>
+      <c r="E364" s="29">
         <v>0</v>
       </c>
-      <c r="F5" s="43">
+      <c r="F364" s="41">
         <v>0</v>
       </c>
-      <c r="G5" s="44">
+      <c r="G364" s="42">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:17" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B6" s="30" t="s">
+    <row r="365" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="61">
+        <v>2019</v>
+      </c>
+      <c r="B365" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="C365" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="D365" s="62">
+        <v>3</v>
+      </c>
+      <c r="E365" s="62">
+        <v>2</v>
+      </c>
+      <c r="F365" s="59">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G365" s="60">
+        <v>108237</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="67">
+        <v>2019</v>
+      </c>
+      <c r="B366" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C366" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D366" s="37">
+        <v>4</v>
+      </c>
+      <c r="E366" s="37">
+        <v>2</v>
+      </c>
+      <c r="F366" s="44">
+        <v>0.5</v>
+      </c>
+      <c r="G366" s="45">
+        <v>108237</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B367" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C367" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="30" t="s">
+      <c r="D367" s="29">
+        <v>70</v>
+      </c>
+      <c r="E367" s="29">
+        <v>26</v>
+      </c>
+      <c r="F367" s="41">
+        <v>0.37142857142857</v>
+      </c>
+      <c r="G367" s="42">
+        <v>1069791</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="64">
+        <v>2019</v>
+      </c>
+      <c r="B368" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C368" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="D6" s="31">
+      <c r="D368" s="62">
+        <v>0</v>
+      </c>
+      <c r="E368" s="62">
+        <v>0</v>
+      </c>
+      <c r="F368" s="59">
+        <v>0</v>
+      </c>
+      <c r="G368" s="60">
+        <v>28600</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B369" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C369" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D369" s="29">
+        <v>5</v>
+      </c>
+      <c r="E369" s="29">
+        <v>1</v>
+      </c>
+      <c r="F369" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="G369" s="42">
+        <v>46516</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B370" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C370" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D370" s="29">
+        <v>36</v>
+      </c>
+      <c r="E370" s="29">
+        <v>21</v>
+      </c>
+      <c r="F370" s="41">
+        <v>0.58333333333333004</v>
+      </c>
+      <c r="G370" s="42">
+        <v>789490</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="63">
+        <v>2019</v>
+      </c>
+      <c r="B371" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C371" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D371" s="37">
+        <v>111</v>
+      </c>
+      <c r="E371" s="37">
+        <v>48</v>
+      </c>
+      <c r="F371" s="44">
+        <v>0.43243243243243001</v>
+      </c>
+      <c r="G371" s="45">
+        <v>1934397</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="35">
+        <v>2019</v>
+      </c>
+      <c r="B372" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C372" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D372" s="29">
+        <v>30</v>
+      </c>
+      <c r="E372" s="29">
+        <v>0</v>
+      </c>
+      <c r="F372" s="41">
+        <v>0</v>
+      </c>
+      <c r="G372" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="63">
+        <v>2019</v>
+      </c>
+      <c r="B373" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C373" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D373" s="37">
+        <v>30</v>
+      </c>
+      <c r="E373" s="37">
+        <v>0</v>
+      </c>
+      <c r="F373" s="44">
+        <v>0</v>
+      </c>
+      <c r="G373" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="39">
+        <v>2019</v>
+      </c>
+      <c r="B374" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C374" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D374" s="55">
+        <v>5380</v>
+      </c>
+      <c r="E374" s="55">
+        <v>1615</v>
+      </c>
+      <c r="F374" s="56">
+        <v>0.30018587360595</v>
+      </c>
+      <c r="G374" s="57">
+        <v>76206515</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B375" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C375" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D375" s="29">
+        <v>1</v>
+      </c>
+      <c r="E375" s="29">
+        <v>0</v>
+      </c>
+      <c r="F375" s="41">
+        <v>0</v>
+      </c>
+      <c r="G375" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B376" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C376" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D376" s="29">
+        <v>171</v>
+      </c>
+      <c r="E376" s="29">
+        <v>69</v>
+      </c>
+      <c r="F376" s="41">
+        <v>0.40350877192981999</v>
+      </c>
+      <c r="G376" s="42">
+        <v>2928870</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B377" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C377" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D377" s="29">
+        <v>22</v>
+      </c>
+      <c r="E377" s="29">
+        <v>12</v>
+      </c>
+      <c r="F377" s="41">
+        <v>0.54545454545454997</v>
+      </c>
+      <c r="G377" s="42">
+        <v>536344</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B378" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C378" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D378" s="29">
+        <v>10</v>
+      </c>
+      <c r="E378" s="29">
+        <v>6</v>
+      </c>
+      <c r="F378" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="G378" s="42">
+        <v>222290</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B379" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C379" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D379" s="29">
+        <v>71</v>
+      </c>
+      <c r="E379" s="29">
+        <v>33</v>
+      </c>
+      <c r="F379" s="41">
+        <v>0.46478873239437002</v>
+      </c>
+      <c r="G379" s="42">
+        <v>1379541</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B380" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C380" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D380" s="29">
+        <v>42</v>
+      </c>
+      <c r="E380" s="29">
+        <v>12</v>
+      </c>
+      <c r="F380" s="41">
+        <v>0.28571428571428997</v>
+      </c>
+      <c r="G380" s="42">
+        <v>504074</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B381" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="C381" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D381" s="29">
+        <v>8</v>
+      </c>
+      <c r="E381" s="29">
+        <v>4</v>
+      </c>
+      <c r="F381" s="29">
+        <v>0.5</v>
+      </c>
+      <c r="G381" s="42">
+        <v>182419</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B382" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="C382" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="D382" s="62">
+        <v>78</v>
+      </c>
+      <c r="E382" s="62">
+        <v>13</v>
+      </c>
+      <c r="F382" s="59">
+        <v>0.16666666666666999</v>
+      </c>
+      <c r="G382" s="60">
+        <v>529181</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="64">
+        <v>2020</v>
+      </c>
+      <c r="B383" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="C383" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="D383" s="58">
+        <v>7</v>
+      </c>
+      <c r="E383" s="58">
+        <v>0</v>
+      </c>
+      <c r="F383" s="59">
+        <v>0</v>
+      </c>
+      <c r="G383" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B384" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C384" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D384" s="29">
+        <v>39</v>
+      </c>
+      <c r="E384" s="29">
+        <v>14</v>
+      </c>
+      <c r="F384" s="41">
+        <v>0.35897435897435997</v>
+      </c>
+      <c r="G384" s="42">
+        <v>597176</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B385" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C385" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D385" s="29">
+        <v>14</v>
+      </c>
+      <c r="E385" s="29">
+        <v>8</v>
+      </c>
+      <c r="F385" s="41">
+        <v>0.57142857142856995</v>
+      </c>
+      <c r="G385" s="42">
+        <v>361151</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B386" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C386" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D386" s="29">
+        <v>10</v>
+      </c>
+      <c r="E386" s="29">
+        <v>8</v>
+      </c>
+      <c r="F386" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="G386" s="42">
+        <v>310719</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B387" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C387" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D387" s="29">
+        <v>14</v>
+      </c>
+      <c r="E387" s="29">
+        <v>8</v>
+      </c>
+      <c r="F387" s="41">
+        <v>0.57142857142856995</v>
+      </c>
+      <c r="G387" s="42">
+        <v>366282</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B388" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C388" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D388" s="29">
+        <v>55</v>
+      </c>
+      <c r="E388" s="29">
+        <v>23</v>
+      </c>
+      <c r="F388" s="41">
+        <v>0.41818181818181999</v>
+      </c>
+      <c r="G388" s="42">
+        <v>945463</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B389" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C389" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D389" s="29">
+        <v>6</v>
+      </c>
+      <c r="E389" s="29">
+        <v>0</v>
+      </c>
+      <c r="F389" s="41">
+        <v>0</v>
+      </c>
+      <c r="G389" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B390" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C390" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D390" s="29">
+        <v>5</v>
+      </c>
+      <c r="E390" s="29">
+        <v>2</v>
+      </c>
+      <c r="F390" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G390" s="42">
+        <v>101040</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B391" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C391" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D391" s="29">
+        <v>45</v>
+      </c>
+      <c r="E391" s="29">
+        <v>21</v>
+      </c>
+      <c r="F391" s="41">
+        <v>0.46666666666667</v>
+      </c>
+      <c r="G391" s="42">
+        <v>853095</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B392" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C392" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D392" s="29">
+        <v>3</v>
+      </c>
+      <c r="E392" s="29">
+        <v>1</v>
+      </c>
+      <c r="F392" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G392" s="42">
+        <v>38649</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B393" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C393" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D393" s="29">
+        <v>23</v>
+      </c>
+      <c r="E393" s="29">
+        <v>2</v>
+      </c>
+      <c r="F393" s="41">
+        <v>8.6956521739130002E-2</v>
+      </c>
+      <c r="G393" s="42">
+        <v>75175</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B394" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C394" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D394" s="29">
+        <v>1</v>
+      </c>
+      <c r="E394" s="29">
+        <v>1</v>
+      </c>
+      <c r="F394" s="41">
+        <v>1</v>
+      </c>
+      <c r="G394" s="42">
+        <v>50520</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A395" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B395" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C395" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D395" s="29">
+        <v>5</v>
+      </c>
+      <c r="E395" s="29">
+        <v>1</v>
+      </c>
+      <c r="F395" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="G395" s="42">
+        <v>37224</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A396" s="67">
+        <v>2020</v>
+      </c>
+      <c r="B396" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C396" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D396" s="37">
+        <v>630</v>
+      </c>
+      <c r="E396" s="37">
+        <v>238</v>
+      </c>
+      <c r="F396" s="44">
+        <v>0.37777777777777999</v>
+      </c>
+      <c r="G396" s="45">
+        <v>10019213</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A397" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B397" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C397" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D397" s="29">
+        <v>17</v>
+      </c>
+      <c r="E397" s="29">
+        <v>7</v>
+      </c>
+      <c r="F397" s="41">
+        <v>0.41176470588234998</v>
+      </c>
+      <c r="G397" s="42">
+        <v>276729</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A398" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B398" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C398" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D398" s="29">
+        <v>480</v>
+      </c>
+      <c r="E398" s="29">
+        <v>123</v>
+      </c>
+      <c r="F398" s="41">
+        <v>0.25624999999999998</v>
+      </c>
+      <c r="G398" s="42">
+        <v>4989984</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A399" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B399" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C399" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D399" s="29">
+        <v>87</v>
+      </c>
+      <c r="E399" s="29">
+        <v>24</v>
+      </c>
+      <c r="F399" s="41">
+        <v>0.27586206896552001</v>
+      </c>
+      <c r="G399" s="42">
+        <v>954787</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A400" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B400" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C400" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D400" s="29">
+        <v>33</v>
+      </c>
+      <c r="E400" s="29">
+        <v>11</v>
+      </c>
+      <c r="F400" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G400" s="42">
+        <v>439436</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A401" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B401" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C401" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D401" s="29">
+        <v>291</v>
+      </c>
+      <c r="E401" s="29">
+        <v>112</v>
+      </c>
+      <c r="F401" s="41">
+        <v>0.38487972508591001</v>
+      </c>
+      <c r="G401" s="42">
+        <v>4511404</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A402" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B402" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C402" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D402" s="29">
+        <v>166</v>
+      </c>
+      <c r="E402" s="29">
+        <v>51</v>
+      </c>
+      <c r="F402" s="41">
+        <v>0.30722891566264998</v>
+      </c>
+      <c r="G402" s="42">
+        <v>2062110</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A403" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B403" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C403" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D403" s="29">
+        <v>66</v>
+      </c>
+      <c r="E403" s="29">
+        <v>27</v>
+      </c>
+      <c r="F403" s="41">
+        <v>0.40909090909091</v>
+      </c>
+      <c r="G403" s="42">
+        <v>1086234</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A404" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B404" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C404" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D404" s="29">
+        <v>411</v>
+      </c>
+      <c r="E404" s="29">
+        <v>43</v>
+      </c>
+      <c r="F404" s="41">
+        <v>0.10462287104623</v>
+      </c>
+      <c r="G404" s="42">
+        <v>1682098</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A405" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B405" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C405" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="D405" s="62">
+        <v>96</v>
+      </c>
+      <c r="E405" s="62">
+        <v>23</v>
+      </c>
+      <c r="F405" s="59">
+        <v>0.23958333333333001</v>
+      </c>
+      <c r="G405" s="60">
+        <v>963784</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A406" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B406" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C406" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D406" s="29">
+        <v>2</v>
+      </c>
+      <c r="E406" s="29">
+        <v>1</v>
+      </c>
+      <c r="F406" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G406" s="42">
+        <v>37549</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A407" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B407" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C407" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D407" s="58">
+        <v>188</v>
+      </c>
+      <c r="E407" s="58">
+        <v>54</v>
+      </c>
+      <c r="F407" s="59">
+        <v>0.28723404255319002</v>
+      </c>
+      <c r="G407" s="60">
+        <v>2193200</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A408" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B408" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C408" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D408" s="29">
+        <v>111</v>
+      </c>
+      <c r="E408" s="29">
+        <v>37</v>
+      </c>
+      <c r="F408" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G408" s="42">
+        <v>1429225</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A409" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B409" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C409" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D409" s="29">
+        <v>92</v>
+      </c>
+      <c r="E409" s="29">
+        <v>34</v>
+      </c>
+      <c r="F409" s="41">
+        <v>0.36956521739129999</v>
+      </c>
+      <c r="G409" s="42">
+        <v>1310140</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A410" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B410" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C410" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D410" s="29">
+        <v>45</v>
+      </c>
+      <c r="E410" s="29">
+        <v>21</v>
+      </c>
+      <c r="F410" s="41">
+        <v>0.46666666666667</v>
+      </c>
+      <c r="G410" s="42">
+        <v>833066</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A411" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B411" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C411" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D411" s="29">
+        <v>176</v>
+      </c>
+      <c r="E411" s="29">
+        <v>60</v>
+      </c>
+      <c r="F411" s="41">
+        <v>0.34090909090909</v>
+      </c>
+      <c r="G411" s="42">
+        <v>2313659</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A412" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B412" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C412" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D412" s="29">
+        <v>52</v>
+      </c>
+      <c r="E412" s="29">
+        <v>17</v>
+      </c>
+      <c r="F412" s="41">
+        <v>0.32692307692307998</v>
+      </c>
+      <c r="G412" s="42">
+        <v>660385</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A413" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B413" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C413" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D413" s="29">
+        <v>71</v>
+      </c>
+      <c r="E413" s="29">
+        <v>31</v>
+      </c>
+      <c r="F413" s="41">
+        <v>0.43661971830986002</v>
+      </c>
+      <c r="G413" s="42">
+        <v>1251100</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A414" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B414" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C414" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D414" s="29">
+        <v>272</v>
+      </c>
+      <c r="E414" s="29">
+        <v>66</v>
+      </c>
+      <c r="F414" s="41">
+        <v>0.24264705882352999</v>
+      </c>
+      <c r="G414" s="42">
+        <v>2647951</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A415" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B415" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C415" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D415" s="29">
+        <v>34</v>
+      </c>
+      <c r="E415" s="29">
+        <v>9</v>
+      </c>
+      <c r="F415" s="41">
+        <v>0.26470588235294001</v>
+      </c>
+      <c r="G415" s="42">
+        <v>364102</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A416" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B416" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C416" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D416" s="29">
+        <v>429</v>
+      </c>
+      <c r="E416" s="29">
+        <v>112</v>
+      </c>
+      <c r="F416" s="41">
+        <v>0.26107226107226</v>
+      </c>
+      <c r="G416" s="42">
+        <v>4533921</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A417" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B417" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C417" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D417" s="29">
+        <v>43</v>
+      </c>
+      <c r="E417" s="29">
+        <v>17</v>
+      </c>
+      <c r="F417" s="41">
+        <v>0.39534883720929997</v>
+      </c>
+      <c r="G417" s="42">
+        <v>727152</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A418" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B418" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C418" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D418" s="29">
+        <v>7</v>
+      </c>
+      <c r="E418" s="29">
+        <v>2</v>
+      </c>
+      <c r="F418" s="41">
+        <v>0.28571428571428997</v>
+      </c>
+      <c r="G418" s="42">
+        <v>81034</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A419" s="36">
+        <v>2020</v>
+      </c>
+      <c r="B419" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C419" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D419" s="37">
+        <v>3169</v>
+      </c>
+      <c r="E419" s="37">
+        <v>882</v>
+      </c>
+      <c r="F419" s="44">
+        <v>0.27832123698327998</v>
+      </c>
+      <c r="G419" s="45">
+        <v>35349050</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A420" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B420" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C420" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D420" s="29">
+        <v>5</v>
+      </c>
+      <c r="E420" s="29">
+        <v>3</v>
+      </c>
+      <c r="F420" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="G420" s="42">
+        <v>197298</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A421" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B421" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C421" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D421" s="29">
+        <v>195</v>
+      </c>
+      <c r="E421" s="29">
+        <v>52</v>
+      </c>
+      <c r="F421" s="41">
+        <v>0.26666666666666999</v>
+      </c>
+      <c r="G421" s="42">
+        <v>3474410</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A422" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B422" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C422" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D422" s="29">
+        <v>46</v>
+      </c>
+      <c r="E422" s="29">
+        <v>10</v>
+      </c>
+      <c r="F422" s="41">
+        <v>0.21739130434782999</v>
+      </c>
+      <c r="G422" s="42">
+        <v>662352</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A423" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B423" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C423" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D423" s="29">
+        <v>9</v>
+      </c>
+      <c r="E423" s="29">
+        <v>2</v>
+      </c>
+      <c r="F423" s="41">
+        <v>0.22222222222221999</v>
+      </c>
+      <c r="G423" s="42">
+        <v>129852</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A424" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B424" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C424" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D424" s="29">
+        <v>176</v>
+      </c>
+      <c r="E424" s="29">
+        <v>75</v>
+      </c>
+      <c r="F424" s="41">
+        <v>0.42613636363635998</v>
+      </c>
+      <c r="G424" s="42">
+        <v>5214753</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A425" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B425" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C425" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D425" s="29">
+        <v>76</v>
+      </c>
+      <c r="E425" s="29">
+        <v>15</v>
+      </c>
+      <c r="F425" s="41">
+        <v>0.19736842105263</v>
+      </c>
+      <c r="G425" s="42">
+        <v>983893</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A426" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B426" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C426" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D426" s="29">
+        <v>22</v>
+      </c>
+      <c r="E426" s="29">
+        <v>10</v>
+      </c>
+      <c r="F426" s="41">
+        <v>0.45454545454544998</v>
+      </c>
+      <c r="G426" s="42">
+        <v>677268</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A427" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B427" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C427" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D427" s="29">
+        <v>162</v>
+      </c>
+      <c r="E427" s="29">
+        <v>26</v>
+      </c>
+      <c r="F427" s="41">
+        <v>0.16049382716048999</v>
+      </c>
+      <c r="G427" s="42">
+        <v>1702667</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A428" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B428" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C428" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D428" s="29">
+        <v>45</v>
+      </c>
+      <c r="E428" s="29">
+        <v>9</v>
+      </c>
+      <c r="F428" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="G428" s="42">
+        <v>601142</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A429" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B429" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C429" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D429" s="29">
+        <v>17</v>
+      </c>
+      <c r="E429" s="29">
+        <v>4</v>
+      </c>
+      <c r="F429" s="41">
+        <v>0.23529411764706001</v>
+      </c>
+      <c r="G429" s="42">
+        <v>263460</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A430" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B430" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C430" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D430" s="29">
+        <v>98</v>
+      </c>
+      <c r="E430" s="29">
+        <v>30</v>
+      </c>
+      <c r="F430" s="41">
+        <v>0.30612244897959001</v>
+      </c>
+      <c r="G430" s="42">
+        <v>1987989</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A431" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B431" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C431" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D431" s="29">
+        <v>43</v>
+      </c>
+      <c r="E431" s="29">
+        <v>13</v>
+      </c>
+      <c r="F431" s="41">
+        <v>0.30232558139534998</v>
+      </c>
+      <c r="G431" s="42">
+        <v>856218</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A432" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B432" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C432" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D432" s="29">
+        <v>50</v>
+      </c>
+      <c r="E432" s="29">
+        <v>18</v>
+      </c>
+      <c r="F432" s="41">
+        <v>0.36</v>
+      </c>
+      <c r="G432" s="42">
+        <v>1228426</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A433" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B433" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C433" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D433" s="29">
+        <v>34</v>
+      </c>
+      <c r="E433" s="29">
+        <v>13</v>
+      </c>
+      <c r="F433" s="41">
+        <v>0.38235294117647001</v>
+      </c>
+      <c r="G433" s="42">
+        <v>923312</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A434" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B434" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C434" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D434" s="29">
+        <v>140</v>
+      </c>
+      <c r="E434" s="29">
+        <v>37</v>
+      </c>
+      <c r="F434" s="41">
+        <v>0.26428571428571002</v>
+      </c>
+      <c r="G434" s="42">
+        <v>2603469</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A435" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B435" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C435" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D435" s="29">
+        <v>14</v>
+      </c>
+      <c r="E435" s="29">
+        <v>5</v>
+      </c>
+      <c r="F435" s="41">
+        <v>0.35714285714285998</v>
+      </c>
+      <c r="G435" s="42">
+        <v>330762</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A436" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B436" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C436" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D436" s="29">
+        <v>336</v>
+      </c>
+      <c r="E436" s="29">
+        <v>108</v>
+      </c>
+      <c r="F436" s="41">
+        <v>0.32142857142857001</v>
+      </c>
+      <c r="G436" s="42">
+        <v>6992917</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A437" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B437" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C437" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D437" s="29">
+        <v>108</v>
+      </c>
+      <c r="E437" s="29">
+        <v>20</v>
+      </c>
+      <c r="F437" s="41">
+        <v>0.18518518518519</v>
+      </c>
+      <c r="G437" s="42">
+        <v>1328730</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A438" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B438" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C438" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D438" s="29">
+        <v>2</v>
+      </c>
+      <c r="E438" s="29">
+        <v>1</v>
+      </c>
+      <c r="F438" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G438" s="42">
+        <v>64765</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A439" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B439" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C439" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D439" s="29">
+        <v>135</v>
+      </c>
+      <c r="E439" s="29">
+        <v>53</v>
+      </c>
+      <c r="F439" s="41">
+        <v>0.39259259259259</v>
+      </c>
+      <c r="G439" s="42">
+        <v>3571838</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A440" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B440" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C440" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D440" s="29">
+        <v>3</v>
+      </c>
+      <c r="E440" s="29">
+        <v>1</v>
+      </c>
+      <c r="F440" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G440" s="42">
+        <v>67254</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A441" s="36">
+        <v>2020</v>
+      </c>
+      <c r="B441" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C441" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D441" s="37">
+        <v>1716</v>
+      </c>
+      <c r="E441" s="37">
+        <v>505</v>
+      </c>
+      <c r="F441" s="44">
+        <v>0.29428904428904001</v>
+      </c>
+      <c r="G441" s="45">
+        <v>33862775</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A442" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B442" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C442" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D442" s="29">
+        <v>1</v>
+      </c>
+      <c r="E442" s="29">
+        <v>1</v>
+      </c>
+      <c r="F442" s="41">
+        <v>1</v>
+      </c>
+      <c r="G442" s="42">
+        <v>62848</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A443" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B443" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C443" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D443" s="29">
+        <v>1</v>
+      </c>
+      <c r="E443" s="29">
+        <v>0</v>
+      </c>
+      <c r="F443" s="41">
+        <v>0</v>
+      </c>
+      <c r="G443" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A444" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B444" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C444" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D444" s="29">
+        <v>1</v>
+      </c>
+      <c r="E444" s="29">
+        <v>0</v>
+      </c>
+      <c r="F444" s="41">
+        <v>0</v>
+      </c>
+      <c r="G444" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A445" s="72">
+        <v>2020</v>
+      </c>
+      <c r="B445" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="C445" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="D445" s="62">
+        <v>1</v>
+      </c>
+      <c r="E445" s="62">
+        <v>0</v>
+      </c>
+      <c r="F445" s="59">
+        <v>0</v>
+      </c>
+      <c r="G445" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A446" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B446" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C446" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D446" s="29">
+        <v>1</v>
+      </c>
+      <c r="E446" s="29">
+        <v>0</v>
+      </c>
+      <c r="F446" s="41">
+        <v>0</v>
+      </c>
+      <c r="G446" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A447" s="61">
+        <v>2020</v>
+      </c>
+      <c r="B447" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="C447" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="D447" s="62">
+        <v>2</v>
+      </c>
+      <c r="E447" s="62">
+        <v>0</v>
+      </c>
+      <c r="F447" s="59">
+        <v>0</v>
+      </c>
+      <c r="G447" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A448" s="67">
+        <v>2020</v>
+      </c>
+      <c r="B448" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C448" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D448" s="37">
+        <v>7</v>
+      </c>
+      <c r="E448" s="37">
+        <v>1</v>
+      </c>
+      <c r="F448" s="44">
+        <v>0.14285714285713999</v>
+      </c>
+      <c r="G448" s="45">
+        <v>62848</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A449" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B449" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C449" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D449" s="29">
+        <v>63</v>
+      </c>
+      <c r="E449" s="29">
+        <v>26</v>
+      </c>
+      <c r="F449" s="41">
+        <v>0.41269841269841001</v>
+      </c>
+      <c r="G449" s="42">
+        <v>1080498</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A450" s="64">
+        <v>2020</v>
+      </c>
+      <c r="B450" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C450" s="61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D450" s="62">
+        <v>39</v>
+      </c>
+      <c r="E450" s="62">
+        <v>15</v>
+      </c>
+      <c r="F450" s="59">
+        <v>0.38461538461537997</v>
+      </c>
+      <c r="G450" s="60">
+        <v>618707</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8" s="11" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A451" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B451" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C451" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D451" s="29">
+        <v>4</v>
+      </c>
+      <c r="E451" s="29">
+        <v>3</v>
+      </c>
+      <c r="F451" s="41">
+        <v>0.75</v>
+      </c>
+      <c r="G451" s="42">
+        <v>127092</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8" s="11" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A452" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B452" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C452" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D452" s="29">
+        <v>26</v>
+      </c>
+      <c r="E452" s="29">
+        <v>16</v>
+      </c>
+      <c r="F452" s="41">
+        <v>0.61538461538461997</v>
+      </c>
+      <c r="G452" s="42">
+        <v>620764</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A453" s="63">
+        <v>2020</v>
+      </c>
+      <c r="B453" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C453" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D453" s="37">
+        <v>132</v>
+      </c>
+      <c r="E453" s="37">
+        <v>60</v>
+      </c>
+      <c r="F453" s="44">
+        <v>0.45454545454544998</v>
+      </c>
+      <c r="G453" s="45">
+        <v>2447061</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A454" s="35">
+        <v>2020</v>
+      </c>
+      <c r="B454" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C454" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D454" s="29">
+        <v>44</v>
+      </c>
+      <c r="E454" s="29">
+        <v>0</v>
+      </c>
+      <c r="F454" s="41">
+        <v>0</v>
+      </c>
+      <c r="G454" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A455" s="63">
+        <v>2020</v>
+      </c>
+      <c r="B455" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C455" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D455" s="37">
+        <v>44</v>
+      </c>
+      <c r="E455" s="37">
+        <v>0</v>
+      </c>
+      <c r="F455" s="44">
+        <v>0</v>
+      </c>
+      <c r="G455" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A456" s="39">
+        <v>2020</v>
+      </c>
+      <c r="B456" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C456" s="54" t="s">
+        <v>32</v>
+      </c>
+      <c r="D456" s="55">
+        <v>5698</v>
+      </c>
+      <c r="E456" s="55">
+        <v>1686</v>
+      </c>
+      <c r="F456" s="56">
+        <v>0.29589329589329999</v>
+      </c>
+      <c r="G456" s="57">
+        <v>81740947</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A457" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B457" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C457" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D457" s="29">
+        <v>1</v>
+      </c>
+      <c r="E457" s="29">
+        <v>0</v>
+      </c>
+      <c r="F457" s="41">
+        <v>0</v>
+      </c>
+      <c r="G457" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A458" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B458" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C458" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D458" s="29">
+        <v>176</v>
+      </c>
+      <c r="E458" s="29">
+        <v>75</v>
+      </c>
+      <c r="F458" s="41">
+        <v>0.42613636363635998</v>
+      </c>
+      <c r="G458" s="42">
+        <v>3237524</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A459" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B459" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C459" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D459" s="29">
+        <v>18</v>
+      </c>
+      <c r="E459" s="29">
+        <v>8</v>
+      </c>
+      <c r="F459" s="41">
+        <v>0.44444444444443998</v>
+      </c>
+      <c r="G459" s="42">
+        <v>348306</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A460" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B460" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C460" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D460" s="29">
+        <v>5</v>
+      </c>
+      <c r="E460" s="29">
+        <v>0</v>
+      </c>
+      <c r="F460" s="41">
+        <v>0</v>
+      </c>
+      <c r="G460" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8" s="7" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A461" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B461" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C461" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D461" s="29">
+        <v>78</v>
+      </c>
+      <c r="E461" s="29">
+        <v>26</v>
+      </c>
+      <c r="F461" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G461" s="42">
+        <v>1093205</v>
+      </c>
+      <c r="H461" s="8"/>
+    </row>
+    <row r="462" spans="1:8" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A462" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B462" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C462" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D462" s="29">
         <v>57</v>
       </c>
-      <c r="E6" s="31">
+      <c r="E462" s="29">
+        <v>16</v>
+      </c>
+      <c r="F462" s="41">
+        <v>0.28070175438596001</v>
+      </c>
+      <c r="G462" s="42">
+        <v>691187</v>
+      </c>
+      <c r="H462" s="14"/>
+    </row>
+    <row r="463" spans="1:8" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A463" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B463" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="C463" s="35" t="s">
+        <v>11</v>
+      </c>
+      <c r="D463" s="29">
+        <v>6</v>
+      </c>
+      <c r="E463" s="29">
+        <v>4</v>
+      </c>
+      <c r="F463" s="29">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G463" s="42">
+        <v>179431</v>
+      </c>
+      <c r="H463" s="14"/>
+    </row>
+    <row r="464" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A464" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B464" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="C464" s="61" t="s">
+        <v>18</v>
+      </c>
+      <c r="D464" s="62">
+        <v>112</v>
+      </c>
+      <c r="E464" s="62">
+        <v>37</v>
+      </c>
+      <c r="F464" s="59">
+        <v>0.33035714285714002</v>
+      </c>
+      <c r="G464" s="60">
+        <v>1521242</v>
+      </c>
+      <c r="H464" s="9"/>
+    </row>
+    <row r="465" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A465" s="64">
+        <v>2021</v>
+      </c>
+      <c r="B465" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="C465" s="61" t="s">
+        <v>19</v>
+      </c>
+      <c r="D465" s="58">
+        <v>8</v>
+      </c>
+      <c r="E465" s="58">
+        <v>0</v>
+      </c>
+      <c r="F465" s="59">
+        <v>0</v>
+      </c>
+      <c r="G465" s="60">
+        <v>0</v>
+      </c>
+      <c r="H465" s="9"/>
+    </row>
+    <row r="466" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A466" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B466" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C466" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D466" s="29">
+        <v>45</v>
+      </c>
+      <c r="E466" s="29">
+        <v>19</v>
+      </c>
+      <c r="F466" s="41">
+        <v>0.42222222222222</v>
+      </c>
+      <c r="G466" s="42">
+        <v>758739</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A467" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B467" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C467" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D467" s="29">
+        <v>19</v>
+      </c>
+      <c r="E467" s="29">
+        <v>7</v>
+      </c>
+      <c r="F467" s="41">
+        <v>0.36842105263157998</v>
+      </c>
+      <c r="G467" s="42">
+        <v>328125</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A468" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B468" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C468" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D468" s="29">
+        <v>13</v>
+      </c>
+      <c r="E468" s="29">
+        <v>8</v>
+      </c>
+      <c r="F468" s="41">
+        <v>0.61538461538461997</v>
+      </c>
+      <c r="G468" s="42">
+        <v>339020</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A469" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B469" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C469" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D469" s="29">
+        <v>15</v>
+      </c>
+      <c r="E469" s="29">
+        <v>10</v>
+      </c>
+      <c r="F469" s="41">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G469" s="42">
+        <v>443878</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A470" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B470" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C470" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D470" s="29">
+        <v>60</v>
+      </c>
+      <c r="E470" s="29">
+        <v>25</v>
+      </c>
+      <c r="F470" s="41">
+        <v>0.41666666666667002</v>
+      </c>
+      <c r="G470" s="42">
+        <v>1075313</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A471" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B471" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C471" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D471" s="29">
+        <v>9</v>
+      </c>
+      <c r="E471" s="29">
+        <v>5</v>
+      </c>
+      <c r="F471" s="41">
+        <v>0.55555555555556002</v>
+      </c>
+      <c r="G471" s="42">
+        <v>227184</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A472" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B472" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C472" s="28" t="s">
         <v>22</v>
       </c>
-      <c r="F6" s="43">
-[...10 lines deleted...]
-      <c r="B7" s="30" t="s">
+      <c r="D472" s="29">
+        <v>11</v>
+      </c>
+      <c r="E472" s="29">
+        <v>6</v>
+      </c>
+      <c r="F472" s="41">
+        <v>0.54545454545454997</v>
+      </c>
+      <c r="G472" s="42">
+        <v>241340</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A473" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B473" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C473" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D473" s="29">
+        <v>38</v>
+      </c>
+      <c r="E473" s="29">
+        <v>16</v>
+      </c>
+      <c r="F473" s="41">
+        <v>0.42105263157895001</v>
+      </c>
+      <c r="G473" s="42">
+        <v>634718</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A474" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B474" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C474" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D474" s="29">
+        <v>2</v>
+      </c>
+      <c r="E474" s="29">
+        <v>0</v>
+      </c>
+      <c r="F474" s="41">
+        <v>0</v>
+      </c>
+      <c r="G474" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A475" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B475" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C475" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D475" s="29">
+        <v>18</v>
+      </c>
+      <c r="E475" s="29">
+        <v>2</v>
+      </c>
+      <c r="F475" s="41">
+        <v>0.11111111111110999</v>
+      </c>
+      <c r="G475" s="42">
+        <v>87836</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A476" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B476" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C476" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D476" s="29">
+        <v>5</v>
+      </c>
+      <c r="E476" s="29">
+        <v>4</v>
+      </c>
+      <c r="F476" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="G476" s="42">
+        <v>154962</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A477" s="67">
+        <v>2021</v>
+      </c>
+      <c r="B477" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C477" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D477" s="37">
+        <v>696</v>
+      </c>
+      <c r="E477" s="37">
+        <v>268</v>
+      </c>
+      <c r="F477" s="44">
+        <v>0.38505747126437001</v>
+      </c>
+      <c r="G477" s="45">
+        <v>11362010</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A478" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B478" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C478" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D478" s="62">
+        <v>18</v>
+      </c>
+      <c r="E478" s="62">
+        <v>7</v>
+      </c>
+      <c r="F478" s="59">
+        <v>0.38888888888889001</v>
+      </c>
+      <c r="G478" s="60">
+        <v>230095</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A479" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B479" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C479" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="C7" s="30" t="s">
+      <c r="D479" s="29">
+        <v>553</v>
+      </c>
+      <c r="E479" s="29">
+        <v>145</v>
+      </c>
+      <c r="F479" s="41">
+        <v>0.26220614828209998</v>
+      </c>
+      <c r="G479" s="42">
+        <v>5899370</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A480" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B480" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C480" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D480" s="29">
+        <v>81</v>
+      </c>
+      <c r="E480" s="29">
+        <v>28</v>
+      </c>
+      <c r="F480" s="41">
+        <v>0.34567901234567999</v>
+      </c>
+      <c r="G480" s="42">
+        <v>1124052</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A481" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B481" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C481" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D481" s="29">
+        <v>32</v>
+      </c>
+      <c r="E481" s="29">
+        <v>8</v>
+      </c>
+      <c r="F481" s="41">
+        <v>0.25</v>
+      </c>
+      <c r="G481" s="42">
+        <v>345884</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A482" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B482" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C482" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D482" s="29">
+        <v>321</v>
+      </c>
+      <c r="E482" s="29">
+        <v>113</v>
+      </c>
+      <c r="F482" s="41">
+        <v>0.35202492211837999</v>
+      </c>
+      <c r="G482" s="42">
+        <v>4687931</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A483" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B483" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C483" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D483" s="29">
+        <v>207</v>
+      </c>
+      <c r="E483" s="29">
+        <v>53</v>
+      </c>
+      <c r="F483" s="41">
+        <v>0.25603864734300003</v>
+      </c>
+      <c r="G483" s="42">
+        <v>2233168</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A484" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B484" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C484" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="D7" s="31">
+      <c r="D484" s="29">
+        <v>91</v>
+      </c>
+      <c r="E484" s="29">
+        <v>41</v>
+      </c>
+      <c r="F484" s="41">
+        <v>0.45054945054945</v>
+      </c>
+      <c r="G484" s="42">
+        <v>1666413</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A485" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B485" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C485" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D485" s="29">
+        <v>449</v>
+      </c>
+      <c r="E485" s="29">
+        <v>68</v>
+      </c>
+      <c r="F485" s="41">
+        <v>0.15144766146993</v>
+      </c>
+      <c r="G485" s="42">
+        <v>2700533</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A486" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B486" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C486" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D486" s="29">
+        <v>118</v>
+      </c>
+      <c r="E486" s="29">
+        <v>24</v>
+      </c>
+      <c r="F486" s="41">
+        <v>0.20338983050847001</v>
+      </c>
+      <c r="G486" s="42">
+        <v>996998</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A487" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B487" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C487" s="61" t="s">
+        <v>20</v>
+      </c>
+      <c r="D487" s="62">
+        <v>4</v>
+      </c>
+      <c r="E487" s="62">
+        <v>2</v>
+      </c>
+      <c r="F487" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="G487" s="60">
+        <v>71333</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A488" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B488" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C488" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D488" s="29">
+        <v>228</v>
+      </c>
+      <c r="E488" s="29">
+        <v>52</v>
+      </c>
+      <c r="F488" s="41">
+        <v>0.2280701754386</v>
+      </c>
+      <c r="G488" s="42">
+        <v>2138795</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A489" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B489" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C489" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="D489" s="58">
+        <v>132</v>
+      </c>
+      <c r="E489" s="58">
+        <v>50</v>
+      </c>
+      <c r="F489" s="59">
+        <v>0.37878787878788001</v>
+      </c>
+      <c r="G489" s="60">
+        <v>2078445</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A490" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B490" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C490" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D490" s="29">
+        <v>91</v>
+      </c>
+      <c r="E490" s="29">
+        <v>34</v>
+      </c>
+      <c r="F490" s="41">
+        <v>0.37362637362637002</v>
+      </c>
+      <c r="G490" s="42">
+        <v>1336600</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A491" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B491" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C491" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D491" s="29">
+        <v>40</v>
+      </c>
+      <c r="E491" s="29">
+        <v>21</v>
+      </c>
+      <c r="F491" s="41">
+        <v>0.52500000000000002</v>
+      </c>
+      <c r="G491" s="42">
+        <v>884884</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A492" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B492" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C492" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D492" s="29">
+        <v>203</v>
+      </c>
+      <c r="E492" s="29">
+        <v>48</v>
+      </c>
+      <c r="F492" s="41">
+        <v>0.23645320197044001</v>
+      </c>
+      <c r="G492" s="42">
+        <v>1948931</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A493" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B493" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C493" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D493" s="29">
+        <v>65</v>
+      </c>
+      <c r="E493" s="29">
+        <v>15</v>
+      </c>
+      <c r="F493" s="41">
+        <v>0.23076923076923</v>
+      </c>
+      <c r="G493" s="42">
+        <v>609369</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A494" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B494" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C494" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D494" s="29">
+        <v>101</v>
+      </c>
+      <c r="E494" s="29">
+        <v>33</v>
+      </c>
+      <c r="F494" s="41">
+        <v>0.32673267326733002</v>
+      </c>
+      <c r="G494" s="42">
+        <v>1306297</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A495" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B495" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C495" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D495" s="29">
+        <v>316</v>
+      </c>
+      <c r="E495" s="29">
+        <v>79</v>
+      </c>
+      <c r="F495" s="41">
+        <v>0.25</v>
+      </c>
+      <c r="G495" s="42">
+        <v>3231460</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A496" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B496" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C496" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D496" s="29">
+        <v>37</v>
+      </c>
+      <c r="E496" s="29">
+        <v>13</v>
+      </c>
+      <c r="F496" s="41">
+        <v>0.35135135135134998</v>
+      </c>
+      <c r="G496" s="42">
+        <v>510738</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A497" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B497" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C497" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D497" s="29">
+        <v>443</v>
+      </c>
+      <c r="E497" s="29">
+        <v>74</v>
+      </c>
+      <c r="F497" s="41">
+        <v>0.16704288939052001</v>
+      </c>
+      <c r="G497" s="42">
+        <v>3017357</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A498" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B498" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C498" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D498" s="29">
+        <v>57</v>
+      </c>
+      <c r="E498" s="29">
         <v>17</v>
       </c>
-      <c r="E7" s="31">
+      <c r="F498" s="41">
+        <v>0.29824561403508998</v>
+      </c>
+      <c r="G498" s="42">
+        <v>754160</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A499" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B499" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C499" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D499" s="29">
+        <v>7</v>
+      </c>
+      <c r="E499" s="29">
+        <v>3</v>
+      </c>
+      <c r="F499" s="41">
+        <v>0.42857142857142999</v>
+      </c>
+      <c r="G499" s="42">
+        <v>130368</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A500" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B500" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C500" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D500" s="29">
+        <v>1</v>
+      </c>
+      <c r="E500" s="29">
+        <v>0</v>
+      </c>
+      <c r="F500" s="41">
+        <v>0</v>
+      </c>
+      <c r="G500" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A501" s="36">
+        <v>2021</v>
+      </c>
+      <c r="B501" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C501" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D501" s="37">
+        <v>3595</v>
+      </c>
+      <c r="E501" s="37">
+        <v>928</v>
+      </c>
+      <c r="F501" s="44">
+        <v>0.25813630041725</v>
+      </c>
+      <c r="G501" s="45">
+        <v>37903181</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A502" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B502" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C502" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D502" s="29">
+        <v>6</v>
+      </c>
+      <c r="E502" s="29">
+        <v>1</v>
+      </c>
+      <c r="F502" s="41">
+        <v>0.16666666666666999</v>
+      </c>
+      <c r="G502" s="42">
+        <v>68010</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A503" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B503" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C503" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D503" s="29">
+        <v>198</v>
+      </c>
+      <c r="E503" s="29">
+        <v>47</v>
+      </c>
+      <c r="F503" s="41">
+        <v>0.23737373737374001</v>
+      </c>
+      <c r="G503" s="42">
+        <v>3266787</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A504" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B504" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C504" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D504" s="29">
+        <v>53</v>
+      </c>
+      <c r="E504" s="29">
+        <v>15</v>
+      </c>
+      <c r="F504" s="41">
+        <v>0.28301886792453002</v>
+      </c>
+      <c r="G504" s="42">
+        <v>1011774</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A505" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B505" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C505" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D505" s="29">
+        <v>2</v>
+      </c>
+      <c r="E505" s="29">
+        <v>1</v>
+      </c>
+      <c r="F505" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G505" s="42">
+        <v>65994</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A506" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B506" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C506" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D506" s="29">
+        <v>193</v>
+      </c>
+      <c r="E506" s="29">
+        <v>73</v>
+      </c>
+      <c r="F506" s="41">
+        <v>0.37823834196890999</v>
+      </c>
+      <c r="G506" s="42">
+        <v>5181804</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A507" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B507" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C507" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D507" s="29">
+        <v>101</v>
+      </c>
+      <c r="E507" s="29">
+        <v>29</v>
+      </c>
+      <c r="F507" s="41">
+        <v>0.28712871287128999</v>
+      </c>
+      <c r="G507" s="42">
+        <v>1952476</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A508" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B508" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C508" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D508" s="29">
+        <v>22</v>
+      </c>
+      <c r="E508" s="29">
+        <v>10</v>
+      </c>
+      <c r="F508" s="41">
+        <v>0.45454545454544998</v>
+      </c>
+      <c r="G508" s="42">
+        <v>683468</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A509" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B509" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C509" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D509" s="29">
+        <v>181</v>
+      </c>
+      <c r="E509" s="29">
+        <v>22</v>
+      </c>
+      <c r="F509" s="41">
+        <v>0.12154696132597</v>
+      </c>
+      <c r="G509" s="42">
+        <v>1483884</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A510" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B510" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C510" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D510" s="29">
+        <v>40</v>
+      </c>
+      <c r="E510" s="29">
         <v>5</v>
       </c>
-      <c r="F7" s="43">
-[...10 lines deleted...]
-      <c r="B8" s="30" t="s">
+      <c r="F510" s="41">
+        <v>0.125</v>
+      </c>
+      <c r="G510" s="42">
+        <v>331854</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A511" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B511" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C511" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D511" s="29">
+        <v>10</v>
+      </c>
+      <c r="E511" s="29">
+        <v>2</v>
+      </c>
+      <c r="F511" s="41">
+        <v>0.2</v>
+      </c>
+      <c r="G511" s="42">
+        <v>132384</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A512" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B512" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C512" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D512" s="29">
+        <v>106</v>
+      </c>
+      <c r="E512" s="29">
+        <v>36</v>
+      </c>
+      <c r="F512" s="41">
+        <v>0.33962264150943</v>
+      </c>
+      <c r="G512" s="42">
+        <v>2444207</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A513" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B513" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C513" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D513" s="29">
+        <v>51</v>
+      </c>
+      <c r="E513" s="29">
+        <v>14</v>
+      </c>
+      <c r="F513" s="41">
+        <v>0.27450980392156998</v>
+      </c>
+      <c r="G513" s="42">
+        <v>931466</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A514" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B514" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C514" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D514" s="29">
+        <v>51</v>
+      </c>
+      <c r="E514" s="29">
+        <v>18</v>
+      </c>
+      <c r="F514" s="41">
+        <v>0.35294117647058998</v>
+      </c>
+      <c r="G514" s="42">
+        <v>1242604</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A515" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B515" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C515" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D515" s="29">
+        <v>17</v>
+      </c>
+      <c r="E515" s="29">
+        <v>6</v>
+      </c>
+      <c r="F515" s="41">
+        <v>0.35294117647058998</v>
+      </c>
+      <c r="G515" s="42">
+        <v>409192</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A516" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B516" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C516" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D516" s="29">
+        <v>138</v>
+      </c>
+      <c r="E516" s="29">
+        <v>40</v>
+      </c>
+      <c r="F516" s="41">
+        <v>0.28985507246377001</v>
+      </c>
+      <c r="G516" s="42">
+        <v>2856930</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A517" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B517" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C517" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D517" s="29">
+        <v>15</v>
+      </c>
+      <c r="E517" s="29">
+        <v>2</v>
+      </c>
+      <c r="F517" s="41">
+        <v>0.13333333333333</v>
+      </c>
+      <c r="G517" s="42">
+        <v>132384</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A518" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B518" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C518" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D518" s="29">
+        <v>323</v>
+      </c>
+      <c r="E518" s="29">
+        <v>103</v>
+      </c>
+      <c r="F518" s="41">
+        <v>0.31888544891641002</v>
+      </c>
+      <c r="G518" s="42">
+        <v>6825091</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A519" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B519" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C519" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D519" s="29">
+        <v>121</v>
+      </c>
+      <c r="E519" s="29">
+        <v>28</v>
+      </c>
+      <c r="F519" s="41">
+        <v>0.23140495867769001</v>
+      </c>
+      <c r="G519" s="42">
+        <v>1912288</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A520" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B520" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C520" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D520" s="29">
+        <v>5</v>
+      </c>
+      <c r="E520" s="29">
+        <v>0</v>
+      </c>
+      <c r="F520" s="41">
+        <v>0</v>
+      </c>
+      <c r="G520" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A521" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B521" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C521" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D521" s="29">
+        <v>109</v>
+      </c>
+      <c r="E521" s="29">
+        <v>41</v>
+      </c>
+      <c r="F521" s="41">
+        <v>0.37614678899082998</v>
+      </c>
+      <c r="G521" s="42">
+        <v>2789035</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A522" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B522" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C522" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D522" s="29">
+        <v>5</v>
+      </c>
+      <c r="E522" s="29">
+        <v>0</v>
+      </c>
+      <c r="F522" s="41">
+        <v>0</v>
+      </c>
+      <c r="G522" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A523" s="36">
+        <v>2021</v>
+      </c>
+      <c r="B523" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C523" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D523" s="37">
+        <v>1747</v>
+      </c>
+      <c r="E523" s="37">
+        <v>493</v>
+      </c>
+      <c r="F523" s="44">
+        <v>0.28219805380653001</v>
+      </c>
+      <c r="G523" s="45">
+        <v>33721632</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A524" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B524" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C524" s="28" t="s">
         <v>8</v>
       </c>
-      <c r="C8" s="30" t="s">
+      <c r="D524" s="29">
+        <v>1</v>
+      </c>
+      <c r="E524" s="29">
+        <v>0</v>
+      </c>
+      <c r="F524" s="41">
+        <v>0</v>
+      </c>
+      <c r="G524" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A525" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B525" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C525" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D525" s="29">
+        <v>1</v>
+      </c>
+      <c r="E525" s="29">
+        <v>0</v>
+      </c>
+      <c r="F525" s="41">
+        <v>0</v>
+      </c>
+      <c r="G525" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A526" s="36">
+        <v>2021</v>
+      </c>
+      <c r="B526" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C526" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D526" s="37">
+        <v>2</v>
+      </c>
+      <c r="E526" s="37">
+        <v>0</v>
+      </c>
+      <c r="F526" s="44">
+        <v>0</v>
+      </c>
+      <c r="G526" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A527" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B527" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C527" s="61" t="s">
+        <v>8</v>
+      </c>
+      <c r="D527" s="62">
+        <v>66</v>
+      </c>
+      <c r="E527" s="62">
+        <v>24</v>
+      </c>
+      <c r="F527" s="59">
+        <v>0.36363636363635998</v>
+      </c>
+      <c r="G527" s="60">
+        <v>996134</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A528" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B528" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C528" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D528" s="29">
+        <v>39</v>
+      </c>
+      <c r="E528" s="29">
+        <v>8</v>
+      </c>
+      <c r="F528" s="41">
+        <v>0.20512820512821001</v>
+      </c>
+      <c r="G528" s="42">
+        <v>344881</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A529" s="61">
+        <v>2021</v>
+      </c>
+      <c r="B529" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="C529" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="D529" s="62">
+        <v>0</v>
+      </c>
+      <c r="E529" s="62">
+        <v>0</v>
+      </c>
+      <c r="F529" s="59">
+        <v>0</v>
+      </c>
+      <c r="G529" s="60">
+        <v>42800</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A530" s="72">
+        <v>2021</v>
+      </c>
+      <c r="B530" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C530" s="61" t="s">
+        <v>14</v>
+      </c>
+      <c r="D530" s="62">
+        <v>4</v>
+      </c>
+      <c r="E530" s="62">
+        <v>2</v>
+      </c>
+      <c r="F530" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="G530" s="60">
+        <v>85160</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A531" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B531" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C531" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D531" s="29">
+        <v>3</v>
+      </c>
+      <c r="E531" s="29">
+        <v>2</v>
+      </c>
+      <c r="F531" s="41">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G531" s="42">
+        <v>85459</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A532" s="64">
+        <v>2021</v>
+      </c>
+      <c r="B532" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C532" s="61" t="s">
+        <v>6</v>
+      </c>
+      <c r="D532" s="62">
+        <v>59</v>
+      </c>
+      <c r="E532" s="62">
+        <v>43</v>
+      </c>
+      <c r="F532" s="59">
+        <v>0.72881355932202996</v>
+      </c>
+      <c r="G532" s="60">
+        <v>1654540</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A533" s="67">
+        <v>2021</v>
+      </c>
+      <c r="B533" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C533" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D533" s="37">
+        <v>171</v>
+      </c>
+      <c r="E533" s="37">
+        <v>79</v>
+      </c>
+      <c r="F533" s="44">
+        <v>0.46198830409357</v>
+      </c>
+      <c r="G533" s="45">
+        <v>3208974</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A534" s="35">
+        <v>2021</v>
+      </c>
+      <c r="B534" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="C534" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D534" s="29">
+        <v>33</v>
+      </c>
+      <c r="E534" s="29">
+        <v>0</v>
+      </c>
+      <c r="F534" s="41">
+        <v>0</v>
+      </c>
+      <c r="G534" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A535" s="63">
+        <v>2021</v>
+      </c>
+      <c r="B535" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C535" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D535" s="37">
+        <v>33</v>
+      </c>
+      <c r="E535" s="37">
+        <v>0</v>
+      </c>
+      <c r="F535" s="44">
+        <v>0</v>
+      </c>
+      <c r="G535" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A536" s="39">
+        <v>2021</v>
+      </c>
+      <c r="B536" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C536" s="54"/>
+      <c r="D536" s="55">
+        <v>6244</v>
+      </c>
+      <c r="E536" s="55">
+        <v>1768</v>
+      </c>
+      <c r="F536" s="56">
+        <v>0.28315182575272002</v>
+      </c>
+      <c r="G536" s="57">
+        <v>86195797</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A537" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B537" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C537" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D537" s="29">
+        <v>2</v>
+      </c>
+      <c r="E537" s="29">
+        <v>1</v>
+      </c>
+      <c r="F537" s="41">
+        <v>0.5</v>
+      </c>
+      <c r="G537" s="42">
+        <v>41406</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A538" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B538" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C538" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D538" s="29">
+        <v>162</v>
+      </c>
+      <c r="E538" s="29">
+        <v>39</v>
+      </c>
+      <c r="F538" s="41">
+        <v>0.24074074074074001</v>
+      </c>
+      <c r="G538" s="42">
+        <v>1753272</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A539" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B539" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C539" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D539" s="29">
+        <v>13</v>
+      </c>
+      <c r="E539" s="29">
+        <v>9</v>
+      </c>
+      <c r="F539" s="41">
+        <v>0.69230769230768996</v>
+      </c>
+      <c r="G539" s="42">
+        <v>373238</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A540" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B540" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C540" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D540" s="29">
+        <v>78</v>
+      </c>
+      <c r="E540" s="29">
+        <v>35</v>
+      </c>
+      <c r="F540" s="41">
+        <v>0.44871794871795001</v>
+      </c>
+      <c r="G540" s="42">
+        <v>1540899</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A541" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B541" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C541" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D541" s="29">
+        <v>67</v>
+      </c>
+      <c r="E541" s="29">
+        <v>35</v>
+      </c>
+      <c r="F541" s="41">
+        <v>0.52238805970149005</v>
+      </c>
+      <c r="G541" s="42">
+        <v>1552293</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A542" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B542" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C542" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D542" s="29">
+        <v>5</v>
+      </c>
+      <c r="E542" s="29">
+        <v>4</v>
+      </c>
+      <c r="F542" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="G542" s="42">
+        <v>187265</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A543" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B543" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C543" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D543" s="29">
+        <v>99</v>
+      </c>
+      <c r="E543" s="29">
+        <v>14</v>
+      </c>
+      <c r="F543" s="41">
+        <v>0.14141414141413999</v>
+      </c>
+      <c r="G543" s="42">
+        <v>584791</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A544" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B544" s="35" t="s">
+        <v>7</v>
+      </c>
+      <c r="C544" s="35" t="s">
+        <v>19</v>
+      </c>
+      <c r="D544" s="29">
+        <v>9</v>
+      </c>
+      <c r="E544" s="29">
+        <v>2</v>
+      </c>
+      <c r="F544" s="29">
+        <v>0.22222222222221999</v>
+      </c>
+      <c r="G544" s="42">
+        <v>95887</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A545" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B545" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="C545" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D545" s="62">
+        <v>46</v>
+      </c>
+      <c r="E545" s="62">
+        <v>18</v>
+      </c>
+      <c r="F545" s="59">
+        <v>0.39130434782609003</v>
+      </c>
+      <c r="G545" s="60">
+        <v>768947</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A546" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B546" s="64" t="s">
+        <v>7</v>
+      </c>
+      <c r="C546" s="61" t="s">
         <v>12</v>
       </c>
-      <c r="D8" s="31">
+      <c r="D546" s="58">
+        <v>20</v>
+      </c>
+      <c r="E546" s="58">
+        <v>9</v>
+      </c>
+      <c r="F546" s="59">
+        <v>0.45</v>
+      </c>
+      <c r="G546" s="60">
+        <v>362808</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A547" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B547" s="28" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="31">
+      <c r="C547" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D547" s="29">
+        <v>9</v>
+      </c>
+      <c r="E547" s="29">
+        <v>3</v>
+      </c>
+      <c r="F547" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G547" s="42">
+        <v>112708</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A548" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B548" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C548" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D548" s="29">
+        <v>8</v>
+      </c>
+      <c r="E548" s="29">
         <v>5</v>
       </c>
-      <c r="F8" s="43">
-[...10 lines deleted...]
-      <c r="B9" s="30" t="s">
+      <c r="F548" s="41">
+        <v>0.625</v>
+      </c>
+      <c r="G548" s="42">
+        <v>238772</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A549" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B549" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C549" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D549" s="29">
+        <v>64</v>
+      </c>
+      <c r="E549" s="29">
+        <v>27</v>
+      </c>
+      <c r="F549" s="41">
+        <v>0.421875</v>
+      </c>
+      <c r="G549" s="42">
+        <v>1083282</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A550" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B550" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C550" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D550" s="29">
+        <v>5</v>
+      </c>
+      <c r="E550" s="29">
+        <v>4</v>
+      </c>
+      <c r="F550" s="41">
+        <v>0.8</v>
+      </c>
+      <c r="G550" s="42">
+        <v>194220</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A551" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B551" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C551" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D551" s="29">
         <v>8</v>
       </c>
-      <c r="C9" s="30" t="s">
+      <c r="E551" s="29">
+        <v>5</v>
+      </c>
+      <c r="F551" s="41">
+        <v>0.625</v>
+      </c>
+      <c r="G551" s="42">
+        <v>231543</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A552" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B552" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C552" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D552" s="29">
+        <v>46</v>
+      </c>
+      <c r="E552" s="29">
         <v>19</v>
       </c>
-      <c r="D9" s="31">
+      <c r="F552" s="41">
+        <v>0.41304347826087001</v>
+      </c>
+      <c r="G552" s="42">
+        <v>804246</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A553" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B553" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C553" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D553" s="29">
+        <v>5</v>
+      </c>
+      <c r="E553" s="29">
+        <v>2</v>
+      </c>
+      <c r="F553" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G553" s="42">
+        <v>81041</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A554" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B554" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C554" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D554" s="29">
+        <v>21</v>
+      </c>
+      <c r="E554" s="29">
+        <v>7</v>
+      </c>
+      <c r="F554" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G554" s="42">
+        <v>293617</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A555" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B555" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C555" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D555" s="29">
+        <v>3</v>
+      </c>
+      <c r="E555" s="29">
+        <v>1</v>
+      </c>
+      <c r="F555" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G555" s="42">
+        <v>51752</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A556" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B556" s="28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C556" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D556" s="29">
+        <v>5</v>
+      </c>
+      <c r="E556" s="29">
+        <v>0</v>
+      </c>
+      <c r="F556" s="41">
+        <v>0</v>
+      </c>
+      <c r="G556" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A557" s="67">
+        <v>2022</v>
+      </c>
+      <c r="B557" s="63" t="s">
+        <v>7</v>
+      </c>
+      <c r="C557" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D557" s="37">
+        <v>675</v>
+      </c>
+      <c r="E557" s="37">
+        <v>239</v>
+      </c>
+      <c r="F557" s="44">
+        <v>0.35407407407406999</v>
+      </c>
+      <c r="G557" s="45">
+        <v>10351987</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A558" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B558" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C558" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D558" s="62">
+        <v>16</v>
+      </c>
+      <c r="E558" s="62">
+        <v>6</v>
+      </c>
+      <c r="F558" s="59">
+        <v>0.375</v>
+      </c>
+      <c r="G558" s="60">
+        <v>234571</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A559" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B559" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C559" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="D559" s="62">
+        <v>533</v>
+      </c>
+      <c r="E559" s="62">
+        <v>94</v>
+      </c>
+      <c r="F559" s="59">
+        <v>0.17636022514071001</v>
+      </c>
+      <c r="G559" s="60">
+        <v>3852536</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A560" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B560" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C560" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D560" s="29">
+        <v>67</v>
+      </c>
+      <c r="E560" s="29">
+        <v>21</v>
+      </c>
+      <c r="F560" s="41">
+        <v>0.31343283582089998</v>
+      </c>
+      <c r="G560" s="42">
+        <v>859540</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A561" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B561" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C561" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D561" s="29">
+        <v>16</v>
+      </c>
+      <c r="E561" s="29">
+        <v>5</v>
+      </c>
+      <c r="F561" s="41">
+        <v>0.3125</v>
+      </c>
+      <c r="G561" s="42">
+        <v>208338</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A562" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B562" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C562" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D562" s="29">
+        <v>306</v>
+      </c>
+      <c r="E562" s="29">
+        <v>123</v>
+      </c>
+      <c r="F562" s="41">
+        <v>0.40196078431373</v>
+      </c>
+      <c r="G562" s="42">
+        <v>5109422</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A563" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B563" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C563" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D563" s="29">
+        <v>240</v>
+      </c>
+      <c r="E563" s="29">
+        <v>65</v>
+      </c>
+      <c r="F563" s="41">
+        <v>0.27083333333332998</v>
+      </c>
+      <c r="G563" s="42">
+        <v>2699536</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A564" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B564" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C564" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D564" s="29">
+        <v>73</v>
+      </c>
+      <c r="E564" s="29">
+        <v>41</v>
+      </c>
+      <c r="F564" s="41">
+        <v>0.56164383561644005</v>
+      </c>
+      <c r="G564" s="42">
+        <v>1701249</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A565" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B565" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C565" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D565" s="29">
+        <v>481</v>
+      </c>
+      <c r="E565" s="29">
+        <v>73</v>
+      </c>
+      <c r="F565" s="41">
+        <v>0.15176715176715</v>
+      </c>
+      <c r="G565" s="42">
+        <v>2991113</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A566" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B566" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C566" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D566" s="29">
+        <v>114</v>
+      </c>
+      <c r="E566" s="29">
+        <v>22</v>
+      </c>
+      <c r="F566" s="41">
+        <v>0.19298245614035001</v>
+      </c>
+      <c r="G566" s="42">
+        <v>917317</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A567" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B567" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C567" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D567" s="29">
+        <v>9</v>
+      </c>
+      <c r="E567" s="29">
+        <v>3</v>
+      </c>
+      <c r="F567" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G567" s="42">
+        <v>134139</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A568" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B568" s="64" t="s">
+        <v>16</v>
+      </c>
+      <c r="C568" s="61" t="s">
+        <v>21</v>
+      </c>
+      <c r="D568" s="62">
+        <v>265</v>
+      </c>
+      <c r="E568" s="62">
+        <v>73</v>
+      </c>
+      <c r="F568" s="59">
+        <v>0.27547169811320998</v>
+      </c>
+      <c r="G568" s="60">
+        <v>2978051</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A569" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B569" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C569" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D569" s="29">
+        <v>128</v>
+      </c>
+      <c r="E569" s="29">
+        <v>50</v>
+      </c>
+      <c r="F569" s="41">
+        <v>0.390625</v>
+      </c>
+      <c r="G569" s="42">
+        <v>2089188</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A570" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B570" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C570" s="61" t="s">
+        <v>13</v>
+      </c>
+      <c r="D570" s="58">
+        <v>88</v>
+      </c>
+      <c r="E570" s="58">
+        <v>37</v>
+      </c>
+      <c r="F570" s="59">
+        <v>0.42045454545455002</v>
+      </c>
+      <c r="G570" s="60">
+        <v>1549623</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A571" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B571" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C571" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D571" s="29">
+        <v>44</v>
+      </c>
+      <c r="E571" s="29">
+        <v>26</v>
+      </c>
+      <c r="F571" s="41">
+        <v>0.59090909090909005</v>
+      </c>
+      <c r="G571" s="42">
+        <v>1054724</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A572" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B572" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C572" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D572" s="29">
+        <v>210</v>
+      </c>
+      <c r="E572" s="29">
+        <v>50</v>
+      </c>
+      <c r="F572" s="41">
+        <v>0.23809523809524</v>
+      </c>
+      <c r="G572" s="42">
+        <v>2003131</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A573" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B573" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C573" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D573" s="29">
+        <v>60</v>
+      </c>
+      <c r="E573" s="29">
+        <v>14</v>
+      </c>
+      <c r="F573" s="41">
+        <v>0.23333333333333001</v>
+      </c>
+      <c r="G573" s="42">
+        <v>583465</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A574" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B574" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C574" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D574" s="29">
+        <v>115</v>
+      </c>
+      <c r="E574" s="29">
+        <v>36</v>
+      </c>
+      <c r="F574" s="41">
+        <v>0.31304347826086998</v>
+      </c>
+      <c r="G574" s="42">
+        <v>1471790</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A575" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B575" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C575" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D575" s="29">
+        <v>289</v>
+      </c>
+      <c r="E575" s="29">
+        <v>74</v>
+      </c>
+      <c r="F575" s="41">
+        <v>0.25605536332180001</v>
+      </c>
+      <c r="G575" s="42">
+        <v>3040710</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A576" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B576" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C576" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D576" s="29">
+        <v>28</v>
+      </c>
+      <c r="E576" s="29">
+        <v>12</v>
+      </c>
+      <c r="F576" s="41">
+        <v>0.42857142857142999</v>
+      </c>
+      <c r="G576" s="42">
+        <v>496586</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A577" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B577" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C577" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D577" s="29">
+        <v>463</v>
+      </c>
+      <c r="E577" s="29">
+        <v>112</v>
+      </c>
+      <c r="F577" s="41">
+        <v>0.24190064794815999</v>
+      </c>
+      <c r="G577" s="42">
+        <v>4672977</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A578" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B578" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C578" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D578" s="29">
+        <v>46</v>
+      </c>
+      <c r="E578" s="29">
+        <v>21</v>
+      </c>
+      <c r="F578" s="41">
+        <v>0.45652173913042998</v>
+      </c>
+      <c r="G578" s="42">
+        <v>896711</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A579" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B579" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="C579" s="28" t="s">
+        <v>29</v>
+      </c>
+      <c r="D579" s="29">
+        <v>9</v>
+      </c>
+      <c r="E579" s="29">
+        <v>1</v>
+      </c>
+      <c r="F579" s="41">
+        <v>0.11111111111110999</v>
+      </c>
+      <c r="G579" s="42">
+        <v>46752</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A580" s="67">
+        <v>2022</v>
+      </c>
+      <c r="B580" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C580" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D580" s="37">
+        <v>3600</v>
+      </c>
+      <c r="E580" s="37">
+        <v>959</v>
+      </c>
+      <c r="F580" s="44">
+        <v>0.26638888888889001</v>
+      </c>
+      <c r="G580" s="45">
+        <v>39591469</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A581" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B581" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C581" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D581" s="29">
+        <v>3</v>
+      </c>
+      <c r="E581" s="29">
+        <v>1</v>
+      </c>
+      <c r="F581" s="41">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G581" s="42">
+        <v>69290</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A582" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B582" s="64" t="s">
+        <v>24</v>
+      </c>
+      <c r="C582" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="D582" s="62">
+        <v>144</v>
+      </c>
+      <c r="E582" s="62">
+        <v>22</v>
+      </c>
+      <c r="F582" s="59">
+        <v>0.15277777777778001</v>
+      </c>
+      <c r="G582" s="60">
+        <v>1504817</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A583" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B583" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C583" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="D583" s="29">
+        <v>34</v>
+      </c>
+      <c r="E583" s="29">
+        <v>14</v>
+      </c>
+      <c r="F583" s="41">
+        <v>0.41176470588234998</v>
+      </c>
+      <c r="G583" s="42">
+        <v>951452</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A584" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B584" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C584" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="D584" s="29">
+        <v>3</v>
+      </c>
+      <c r="E584" s="29">
+        <v>2</v>
+      </c>
+      <c r="F584" s="41">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G584" s="42">
+        <v>137864</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A585" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B585" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C585" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D585" s="29">
+        <v>161</v>
+      </c>
+      <c r="E585" s="29">
+        <v>58</v>
+      </c>
+      <c r="F585" s="41">
+        <v>0.36024844720497001</v>
+      </c>
+      <c r="G585" s="42">
+        <v>4284620</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A586" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B586" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C586" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D586" s="29">
+        <v>90</v>
+      </c>
+      <c r="E586" s="29">
+        <v>27</v>
+      </c>
+      <c r="F586" s="41">
+        <v>0.3</v>
+      </c>
+      <c r="G586" s="42">
+        <v>1863276</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A587" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B587" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C587" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="D587" s="29">
+        <v>20</v>
+      </c>
+      <c r="E587" s="29">
+        <v>12</v>
+      </c>
+      <c r="F587" s="41">
+        <v>0.6</v>
+      </c>
+      <c r="G587" s="42">
+        <v>837307</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A588" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B588" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C588" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D588" s="29">
+        <v>184</v>
+      </c>
+      <c r="E588" s="29">
+        <v>16</v>
+      </c>
+      <c r="F588" s="41">
+        <v>8.6956521739130002E-2</v>
+      </c>
+      <c r="G588" s="42">
+        <v>1117433</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A589" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B589" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C589" s="28" t="s">
+        <v>19</v>
+      </c>
+      <c r="D589" s="29">
+        <v>28</v>
+      </c>
+      <c r="E589" s="29">
+        <v>6</v>
+      </c>
+      <c r="F589" s="41">
+        <v>0.21428571428571</v>
+      </c>
+      <c r="G589" s="42">
+        <v>373199</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A590" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B590" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C590" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="D590" s="29">
+        <v>6</v>
+      </c>
+      <c r="E590" s="29">
+        <v>0</v>
+      </c>
+      <c r="F590" s="41">
+        <v>0</v>
+      </c>
+      <c r="G590" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A591" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B591" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C591" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="D591" s="29">
+        <v>100</v>
+      </c>
+      <c r="E591" s="29">
+        <v>33</v>
+      </c>
+      <c r="F591" s="41">
+        <v>0.33</v>
+      </c>
+      <c r="G591" s="42">
+        <v>2321816</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A592" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B592" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C592" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="D592" s="29">
+        <v>31</v>
+      </c>
+      <c r="E592" s="29">
+        <v>17</v>
+      </c>
+      <c r="F592" s="41">
+        <v>0.54838709677418995</v>
+      </c>
+      <c r="G592" s="42">
+        <v>1172958</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A593" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B593" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C593" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="D593" s="29">
+        <v>41</v>
+      </c>
+      <c r="E593" s="29">
+        <v>20</v>
+      </c>
+      <c r="F593" s="41">
+        <v>0.48780487804877998</v>
+      </c>
+      <c r="G593" s="42">
+        <v>1384870</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A594" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B594" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C594" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="D594" s="29">
+        <v>17</v>
+      </c>
+      <c r="E594" s="29">
+        <v>6</v>
+      </c>
+      <c r="F594" s="41">
+        <v>0.35294117647058998</v>
+      </c>
+      <c r="G594" s="42">
+        <v>416640</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A595" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B595" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C595" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="D595" s="29">
+        <v>112</v>
+      </c>
+      <c r="E595" s="29">
+        <v>27</v>
+      </c>
+      <c r="F595" s="41">
+        <v>0.24107142857142999</v>
+      </c>
+      <c r="G595" s="42">
+        <v>1897435</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A596" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B596" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C596" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D596" s="29">
+        <v>15</v>
+      </c>
+      <c r="E596" s="29">
+        <v>4</v>
+      </c>
+      <c r="F596" s="41">
+        <v>0.26666666666666999</v>
+      </c>
+      <c r="G596" s="42">
+        <v>280568</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A597" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B597" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C597" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D597" s="29">
+        <v>246</v>
+      </c>
+      <c r="E597" s="29">
+        <v>76</v>
+      </c>
+      <c r="F597" s="41">
+        <v>0.30894308943088999</v>
+      </c>
+      <c r="G597" s="42">
+        <v>5067123</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A598" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B598" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C598" s="28" t="s">
+        <v>5</v>
+      </c>
+      <c r="D598" s="29">
+        <v>104</v>
+      </c>
+      <c r="E598" s="29">
+        <v>25</v>
+      </c>
+      <c r="F598" s="41">
+        <v>0.24038461538462</v>
+      </c>
+      <c r="G598" s="42">
+        <v>1714517</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A599" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B599" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C599" s="28" t="s">
+        <v>28</v>
+      </c>
+      <c r="D599" s="29">
+        <v>11</v>
+      </c>
+      <c r="E599" s="29">
+        <v>5</v>
+      </c>
+      <c r="F599" s="41">
+        <v>0.45454545454544998</v>
+      </c>
+      <c r="G599" s="42">
+        <v>366274</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A600" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B600" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C600" s="28" t="s">
+        <v>6</v>
+      </c>
+      <c r="D600" s="29">
+        <v>83</v>
+      </c>
+      <c r="E600" s="29">
+        <v>20</v>
+      </c>
+      <c r="F600" s="41">
+        <v>0.24096385542168999</v>
+      </c>
+      <c r="G600" s="42">
+        <v>1402978</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A601" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B601" s="28" t="s">
+        <v>24</v>
+      </c>
+      <c r="C601" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="D601" s="29">
+        <v>5</v>
+      </c>
+      <c r="E601" s="29">
+        <v>2</v>
+      </c>
+      <c r="F601" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G601" s="42">
+        <v>139664</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A602" s="67">
+        <v>2022</v>
+      </c>
+      <c r="B602" s="63" t="s">
+        <v>24</v>
+      </c>
+      <c r="C602" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D602" s="37">
+        <v>1438</v>
+      </c>
+      <c r="E602" s="37">
+        <v>393</v>
+      </c>
+      <c r="F602" s="44">
+        <v>0.27329624478441999</v>
+      </c>
+      <c r="G602" s="45">
+        <v>27304101</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A603" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B603" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C603" s="28" t="s">
+        <v>8</v>
+      </c>
+      <c r="D603" s="29">
+        <v>1</v>
+      </c>
+      <c r="E603" s="29">
+        <v>0</v>
+      </c>
+      <c r="F603" s="41">
+        <v>0</v>
+      </c>
+      <c r="G603" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A604" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B604" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="C604" s="64" t="s">
+        <v>9</v>
+      </c>
+      <c r="D604" s="62">
+        <v>1</v>
+      </c>
+      <c r="E604" s="62">
+        <v>0</v>
+      </c>
+      <c r="F604" s="59">
+        <v>0</v>
+      </c>
+      <c r="G604" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A605" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B605" s="28" t="s">
+        <v>26</v>
+      </c>
+      <c r="C605" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="D605" s="29">
+        <v>1</v>
+      </c>
+      <c r="E605" s="29">
+        <v>0</v>
+      </c>
+      <c r="F605" s="41">
+        <v>0</v>
+      </c>
+      <c r="G605" s="42">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A606" s="67">
+        <v>2022</v>
+      </c>
+      <c r="B606" s="63" t="s">
+        <v>26</v>
+      </c>
+      <c r="C606" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D606" s="37">
+        <v>3</v>
+      </c>
+      <c r="E606" s="37">
+        <v>0</v>
+      </c>
+      <c r="F606" s="44">
+        <v>0</v>
+      </c>
+      <c r="G606" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A607" s="72">
+        <v>2022</v>
+      </c>
+      <c r="B607" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C607" s="64" t="s">
+        <v>8</v>
+      </c>
+      <c r="D607" s="62">
+        <v>55</v>
+      </c>
+      <c r="E607" s="62">
+        <v>27</v>
+      </c>
+      <c r="F607" s="59">
+        <v>0.49090909090909002</v>
+      </c>
+      <c r="G607" s="60">
+        <v>1102398</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A608" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B608" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C608" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="D608" s="62">
+        <v>3</v>
+      </c>
+      <c r="E608" s="62">
+        <v>2</v>
+      </c>
+      <c r="F608" s="59">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G608" s="60">
+        <v>80514</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A609" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B609" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="C609" s="28" t="s">
+        <v>10</v>
+      </c>
+      <c r="D609" s="29">
+        <v>20</v>
+      </c>
+      <c r="E609" s="29">
+        <v>8</v>
+      </c>
+      <c r="F609" s="41">
+        <v>0.4</v>
+      </c>
+      <c r="G609" s="42">
+        <v>335414</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A610" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B610" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="C610" s="61" t="s">
+        <v>15</v>
+      </c>
+      <c r="D610" s="62">
+        <v>1</v>
+      </c>
+      <c r="E610" s="62">
+        <v>0</v>
+      </c>
+      <c r="F610" s="59">
+        <v>0</v>
+      </c>
+      <c r="G610" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A611" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B611" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="C611" s="61" t="s">
+        <v>6</v>
+      </c>
+      <c r="D611" s="62">
+        <v>62</v>
+      </c>
+      <c r="E611" s="62">
+        <v>35</v>
+      </c>
+      <c r="F611" s="59">
+        <v>0.56451612903226001</v>
+      </c>
+      <c r="G611" s="60">
+        <v>1481371</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A612" s="67">
+        <v>2022</v>
+      </c>
+      <c r="B612" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="C612" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D612" s="37">
+        <v>141</v>
+      </c>
+      <c r="E612" s="37">
+        <v>72</v>
+      </c>
+      <c r="F612" s="44">
+        <v>0.51063829787234005</v>
+      </c>
+      <c r="G612" s="45">
+        <v>2999697</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A613" s="35">
+        <v>2022</v>
+      </c>
+      <c r="B613" s="64" t="s">
+        <v>31</v>
+      </c>
+      <c r="C613" s="61" t="s">
+        <v>22</v>
+      </c>
+      <c r="D613" s="62">
+        <v>31</v>
+      </c>
+      <c r="E613" s="62">
+        <v>0</v>
+      </c>
+      <c r="F613" s="59">
+        <v>0</v>
+      </c>
+      <c r="G613" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A614" s="67">
+        <v>2022</v>
+      </c>
+      <c r="B614" s="63" t="s">
+        <v>31</v>
+      </c>
+      <c r="C614" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D614" s="37">
+        <v>31</v>
+      </c>
+      <c r="E614" s="37">
+        <v>0</v>
+      </c>
+      <c r="F614" s="44">
+        <v>0</v>
+      </c>
+      <c r="G614" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A615" s="68">
+        <v>2022</v>
+      </c>
+      <c r="B615" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C615" s="39"/>
+      <c r="D615" s="40">
+        <v>5888</v>
+      </c>
+      <c r="E615" s="40">
+        <v>1663</v>
+      </c>
+      <c r="F615" s="48">
+        <v>0.28243885869565</v>
+      </c>
+      <c r="G615" s="49">
+        <v>80247254</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A616" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B616" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C616" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D616" s="62">
+        <v>5</v>
+      </c>
+      <c r="E616" s="62">
+        <v>2</v>
+      </c>
+      <c r="F616" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="G616" s="60">
+        <v>83109</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A617" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B617" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C617" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="D617" s="62">
+        <v>198</v>
+      </c>
+      <c r="E617" s="62">
+        <v>48</v>
+      </c>
+      <c r="F617" s="59">
+        <v>0.24242424242423999</v>
+      </c>
+      <c r="G617" s="60">
+        <v>2138856</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A618" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B618" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C618" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D618" s="62">
+        <v>15</v>
+      </c>
+      <c r="E618" s="62">
+        <v>8</v>
+      </c>
+      <c r="F618" s="59">
+        <v>0.53333333333333</v>
+      </c>
+      <c r="G618" s="60">
+        <v>334532</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A619" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B619" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C619" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="D619" s="62">
+        <v>64</v>
+      </c>
+      <c r="E619" s="62">
+        <v>35</v>
+      </c>
+      <c r="F619" s="59">
+        <v>0.546875</v>
+      </c>
+      <c r="G619" s="60">
+        <v>1512795</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A620" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B620" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C620" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D620" s="62">
+        <v>67</v>
+      </c>
+      <c r="E620" s="62">
+        <v>28</v>
+      </c>
+      <c r="F620" s="59">
+        <v>0.41791044776119002</v>
+      </c>
+      <c r="G620" s="60">
+        <v>1241768</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A621" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B621" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C621" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D621" s="62">
+        <v>5</v>
+      </c>
+      <c r="E621" s="62">
+        <v>5</v>
+      </c>
+      <c r="F621" s="59">
+        <v>1</v>
+      </c>
+      <c r="G621" s="60">
+        <v>203616</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A622" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B622" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C622" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D622" s="62">
+        <v>124</v>
+      </c>
+      <c r="E622" s="62">
+        <v>24</v>
+      </c>
+      <c r="F622" s="59">
+        <v>0.19354838709677</v>
+      </c>
+      <c r="G622" s="60">
+        <v>1047032</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A623" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B623" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C623" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="D623" s="62">
+        <v>6</v>
+      </c>
+      <c r="E623" s="62">
+        <v>2</v>
+      </c>
+      <c r="F623" s="59">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G623" s="60">
+        <v>91988</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A624" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B624" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C624" s="65" t="s">
+        <v>20</v>
+      </c>
+      <c r="D624" s="62">
+        <v>4</v>
+      </c>
+      <c r="E624" s="62">
+        <v>1</v>
+      </c>
+      <c r="F624" s="59">
+        <v>0.25</v>
+      </c>
+      <c r="G624" s="60">
+        <v>49432</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A625" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B625" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C625" s="65" t="s">
+        <v>21</v>
+      </c>
+      <c r="D625" s="62">
+        <v>45</v>
+      </c>
+      <c r="E625" s="62">
+        <v>15</v>
+      </c>
+      <c r="F625" s="59">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G625" s="60">
+        <v>627291</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A626" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B626" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C626" s="65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D626" s="62">
+        <v>20</v>
+      </c>
+      <c r="E626" s="62">
+        <v>12</v>
+      </c>
+      <c r="F626" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="G626" s="60">
+        <v>510790</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A627" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B627" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C627" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D627" s="62">
+        <v>9</v>
+      </c>
+      <c r="E627" s="62">
+        <v>6</v>
+      </c>
+      <c r="F627" s="59">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G627" s="60">
+        <v>300098</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A628" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B628" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C628" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="D628" s="62">
+        <v>15</v>
+      </c>
+      <c r="E628" s="62">
+        <v>10</v>
+      </c>
+      <c r="F628" s="59">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G628" s="60">
+        <v>511820</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A629" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B629" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C629" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="D629" s="62">
+        <v>47</v>
+      </c>
+      <c r="E629" s="62">
+        <v>16</v>
+      </c>
+      <c r="F629" s="59">
+        <v>0.34042553191489</v>
+      </c>
+      <c r="G629" s="60">
+        <v>725269</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A630" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B630" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C630" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="D630" s="62">
+        <v>6</v>
+      </c>
+      <c r="E630" s="62">
+        <v>2</v>
+      </c>
+      <c r="F630" s="59">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G630" s="60">
+        <v>105388</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A631" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B631" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C631" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="D631" s="62">
+        <v>8</v>
+      </c>
+      <c r="E631" s="62">
+        <v>2</v>
+      </c>
+      <c r="F631" s="59">
+        <v>0.25</v>
+      </c>
+      <c r="G631" s="60">
+        <v>81995</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A632" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B632" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C632" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D632" s="62">
+        <v>50</v>
+      </c>
+      <c r="E632" s="62">
+        <v>11</v>
+      </c>
+      <c r="F632" s="59">
+        <v>0.22</v>
+      </c>
+      <c r="G632" s="60">
+        <v>446272</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A633" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B633" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C633" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="D633" s="62">
+        <v>5</v>
+      </c>
+      <c r="E633" s="62">
+        <v>3</v>
+      </c>
+      <c r="F633" s="59">
+        <v>0.6</v>
+      </c>
+      <c r="G633" s="60">
+        <v>127190</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A634" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B634" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C634" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D634" s="62">
+        <v>14</v>
+      </c>
+      <c r="E634" s="62">
+        <v>5</v>
+      </c>
+      <c r="F634" s="59">
+        <v>0.35714285714285998</v>
+      </c>
+      <c r="G634" s="60">
+        <v>209556</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A635" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B635" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C635" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="D635" s="62">
+        <v>2</v>
+      </c>
+      <c r="E635" s="62">
+        <v>0</v>
+      </c>
+      <c r="F635" s="59">
+        <v>0</v>
+      </c>
+      <c r="G635" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A636" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B636" s="65" t="s">
+        <v>7</v>
+      </c>
+      <c r="C636" s="65" t="s">
+        <v>33</v>
+      </c>
+      <c r="D636" s="62">
+        <v>5</v>
+      </c>
+      <c r="E636" s="62">
+        <v>1</v>
+      </c>
+      <c r="F636" s="59">
+        <v>0.2</v>
+      </c>
+      <c r="G636" s="60">
+        <v>52694</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A637" s="67">
+        <v>2023</v>
+      </c>
+      <c r="B637" s="66" t="s">
+        <v>7</v>
+      </c>
+      <c r="C637" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D637" s="37">
+        <v>714</v>
+      </c>
+      <c r="E637" s="37">
+        <v>236</v>
+      </c>
+      <c r="F637" s="44">
+        <v>0.33053221288515</v>
+      </c>
+      <c r="G637" s="45">
+        <v>10401491</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A638" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B638" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C638" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D638" s="62">
+        <v>16</v>
+      </c>
+      <c r="E638" s="62">
+        <v>7</v>
+      </c>
+      <c r="F638" s="59">
+        <v>0.4375</v>
+      </c>
+      <c r="G638" s="60">
+        <v>269568</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A639" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B639" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C639" s="65" t="s">
+        <v>8</v>
+      </c>
+      <c r="D639" s="62">
+        <v>515</v>
+      </c>
+      <c r="E639" s="62">
+        <v>98</v>
+      </c>
+      <c r="F639" s="59">
+        <v>0.19029126213591999</v>
+      </c>
+      <c r="G639" s="60">
+        <v>4135808</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A640" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B640" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C640" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D640" s="62">
+        <v>100</v>
+      </c>
+      <c r="E640" s="62">
+        <v>25</v>
+      </c>
+      <c r="F640" s="59">
+        <v>0.25</v>
+      </c>
+      <c r="G640" s="60">
+        <v>1030105</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A641" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B641" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C641" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="D641" s="62">
+        <v>32</v>
+      </c>
+      <c r="E641" s="62">
+        <v>10</v>
+      </c>
+      <c r="F641" s="59">
+        <v>0.3125</v>
+      </c>
+      <c r="G641" s="60">
+        <v>457005</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A642" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B642" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C642" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="D642" s="62">
+        <v>260</v>
+      </c>
+      <c r="E642" s="62">
+        <v>110</v>
+      </c>
+      <c r="F642" s="59">
+        <v>0.42307692307692002</v>
+      </c>
+      <c r="G642" s="60">
+        <v>4659896</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A643" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B643" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C643" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D643" s="62">
+        <v>239</v>
+      </c>
+      <c r="E643" s="62">
+        <v>73</v>
+      </c>
+      <c r="F643" s="59">
+        <v>0.30543933054393002</v>
+      </c>
+      <c r="G643" s="60">
+        <v>3115724</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A644" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B644" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C644" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D644" s="62">
+        <v>69</v>
+      </c>
+      <c r="E644" s="62">
+        <v>34</v>
+      </c>
+      <c r="F644" s="59">
+        <v>0.49275362318840998</v>
+      </c>
+      <c r="G644" s="60">
+        <v>1491302</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A645" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B645" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C645" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D645" s="62">
+        <v>447</v>
+      </c>
+      <c r="E645" s="62">
+        <v>49</v>
+      </c>
+      <c r="F645" s="59">
+        <v>0.10961968680089</v>
+      </c>
+      <c r="G645" s="60">
+        <v>2082198</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A646" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B646" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C646" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="D646" s="62">
+        <v>88</v>
+      </c>
+      <c r="E646" s="62">
+        <v>22</v>
+      </c>
+      <c r="F646" s="59">
+        <v>0.25</v>
+      </c>
+      <c r="G646" s="60">
+        <v>938405</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A647" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B647" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C647" s="65" t="s">
+        <v>20</v>
+      </c>
+      <c r="D647" s="62">
+        <v>7</v>
+      </c>
+      <c r="E647" s="62">
+        <v>1</v>
+      </c>
+      <c r="F647" s="59">
+        <v>0.14285714285713999</v>
+      </c>
+      <c r="G647" s="60">
+        <v>47694</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A648" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B648" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C648" s="65" t="s">
+        <v>21</v>
+      </c>
+      <c r="D648" s="62">
+        <v>223</v>
+      </c>
+      <c r="E648" s="62">
         <v>68</v>
       </c>
-      <c r="E9" s="31">
+      <c r="F648" s="59">
+        <v>0.30493273542601002</v>
+      </c>
+      <c r="G648" s="60">
+        <v>2892137</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A649" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B649" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C649" s="65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D649" s="62">
+        <v>112</v>
+      </c>
+      <c r="E649" s="62">
+        <v>56</v>
+      </c>
+      <c r="F649" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="G649" s="60">
+        <v>2385682</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A650" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B650" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C650" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D650" s="62">
+        <v>84</v>
+      </c>
+      <c r="E650" s="62">
+        <v>31</v>
+      </c>
+      <c r="F650" s="59">
+        <v>0.36904761904762001</v>
+      </c>
+      <c r="G650" s="60">
+        <v>1284530</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A651" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B651" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C651" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="D651" s="62">
+        <v>41</v>
+      </c>
+      <c r="E651" s="62">
+        <v>25</v>
+      </c>
+      <c r="F651" s="59">
+        <v>0.60975609756098004</v>
+      </c>
+      <c r="G651" s="60">
+        <v>1045418</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A652" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B652" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C652" s="65" t="s">
         <v>15</v>
       </c>
-      <c r="F9" s="43">
-[...10 lines deleted...]
-      <c r="B10" s="30" t="s">
+      <c r="D652" s="62">
+        <v>237</v>
+      </c>
+      <c r="E652" s="62">
+        <v>69</v>
+      </c>
+      <c r="F652" s="59">
+        <v>0.29113924050633</v>
+      </c>
+      <c r="G652" s="60">
+        <v>2889929</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A653" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B653" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C653" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="D653" s="62">
+        <v>64</v>
+      </c>
+      <c r="E653" s="62">
+        <v>18</v>
+      </c>
+      <c r="F653" s="59">
+        <v>0.28125</v>
+      </c>
+      <c r="G653" s="60">
+        <v>729743</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A654" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B654" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C654" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="D654" s="62">
+        <v>108</v>
+      </c>
+      <c r="E654" s="62">
+        <v>42</v>
+      </c>
+      <c r="F654" s="59">
+        <v>0.38888888888889001</v>
+      </c>
+      <c r="G654" s="60">
+        <v>1837888</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A655" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B655" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C655" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D655" s="62">
+        <v>278</v>
+      </c>
+      <c r="E655" s="62">
+        <v>76</v>
+      </c>
+      <c r="F655" s="59">
+        <v>0.27338129496403002</v>
+      </c>
+      <c r="G655" s="60">
+        <v>3275245</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A656" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B656" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C656" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="D656" s="62">
+        <v>26</v>
+      </c>
+      <c r="E656" s="62">
+        <v>11</v>
+      </c>
+      <c r="F656" s="59">
+        <v>0.42307692307692002</v>
+      </c>
+      <c r="G656" s="60">
+        <v>490808</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A657" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B657" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C657" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D657" s="62">
+        <v>451</v>
+      </c>
+      <c r="E657" s="62">
+        <v>109</v>
+      </c>
+      <c r="F657" s="59">
+        <v>0.24168514412417</v>
+      </c>
+      <c r="G657" s="60">
+        <v>4701288</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A658" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B658" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C658" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="D658" s="62">
+        <v>41</v>
+      </c>
+      <c r="E658" s="62">
+        <v>24</v>
+      </c>
+      <c r="F658" s="59">
+        <v>0.58536585365853999</v>
+      </c>
+      <c r="G658" s="60">
+        <v>1073369</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A659" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B659" s="65" t="s">
+        <v>16</v>
+      </c>
+      <c r="C659" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="D659" s="62">
+        <v>10</v>
+      </c>
+      <c r="E659" s="62">
+        <v>4</v>
+      </c>
+      <c r="F659" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="G659" s="60">
+        <v>189714</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A660" s="67">
+        <v>2023</v>
+      </c>
+      <c r="B660" s="66" t="s">
+        <v>16</v>
+      </c>
+      <c r="C660" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D660" s="37">
+        <v>3448</v>
+      </c>
+      <c r="E660" s="37">
+        <v>962</v>
+      </c>
+      <c r="F660" s="44">
+        <v>0.27900232018561</v>
+      </c>
+      <c r="G660" s="45">
+        <v>41023456</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A661" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B661" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C661" s="28" t="s">
+        <v>42</v>
+      </c>
+      <c r="D661" s="62">
+        <v>4</v>
+      </c>
+      <c r="E661" s="62">
+        <v>1</v>
+      </c>
+      <c r="F661" s="59">
+        <v>0.25</v>
+      </c>
+      <c r="G661" s="60">
+        <v>69500</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A662" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B662" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C662" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="C10" s="30" t="s">
+      <c r="D662" s="62">
+        <v>141</v>
+      </c>
+      <c r="E662" s="62">
+        <v>17</v>
+      </c>
+      <c r="F662" s="59">
+        <v>0.12056737588652</v>
+      </c>
+      <c r="G662" s="60">
+        <v>1220044</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A663" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B663" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C663" s="65" t="s">
+        <v>17</v>
+      </c>
+      <c r="D663" s="62">
+        <v>28</v>
+      </c>
+      <c r="E663" s="62">
+        <v>12</v>
+      </c>
+      <c r="F663" s="59">
+        <v>0.42857142857142999</v>
+      </c>
+      <c r="G663" s="60">
+        <v>845597</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A664" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B664" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C664" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="D664" s="62">
+        <v>5</v>
+      </c>
+      <c r="E664" s="62">
+        <v>2</v>
+      </c>
+      <c r="F664" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="G664" s="60">
+        <v>138580</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A665" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B665" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C665" s="65" t="s">
+        <v>9</v>
+      </c>
+      <c r="D665" s="62">
+        <v>133</v>
+      </c>
+      <c r="E665" s="62">
+        <v>48</v>
+      </c>
+      <c r="F665" s="59">
+        <v>0.3609022556391</v>
+      </c>
+      <c r="G665" s="60">
+        <v>3659255</v>
+      </c>
+    </row>
+    <row r="666" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A666" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B666" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C666" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D666" s="62">
+        <v>81</v>
+      </c>
+      <c r="E666" s="62">
         <v>20</v>
       </c>
-      <c r="D10" s="31">
+      <c r="F666" s="59">
+        <v>0.24691358024691001</v>
+      </c>
+      <c r="G666" s="60">
+        <v>1450602</v>
+      </c>
+    </row>
+    <row r="667" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A667" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B667" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="E10" s="31">
+      <c r="C667" s="65" t="s">
+        <v>11</v>
+      </c>
+      <c r="D667" s="62">
+        <v>15</v>
+      </c>
+      <c r="E667" s="62">
+        <v>10</v>
+      </c>
+      <c r="F667" s="59">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G667" s="60">
+        <v>722374</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A668" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B668" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C668" s="65" t="s">
+        <v>18</v>
+      </c>
+      <c r="D668" s="62">
+        <v>125</v>
+      </c>
+      <c r="E668" s="62">
+        <v>23</v>
+      </c>
+      <c r="F668" s="59">
+        <v>0.184</v>
+      </c>
+      <c r="G668" s="60">
+        <v>1628645</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A669" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B669" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C669" s="65" t="s">
+        <v>19</v>
+      </c>
+      <c r="D669" s="62">
+        <v>23</v>
+      </c>
+      <c r="E669" s="62">
         <v>5</v>
       </c>
-      <c r="F10" s="45">
-[...10 lines deleted...]
-      <c r="B11" s="30" t="s">
+      <c r="F669" s="59">
+        <v>0.21739130434782999</v>
+      </c>
+      <c r="G669" s="60">
+        <v>362936</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A670" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B670" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C670" s="65" t="s">
+        <v>20</v>
+      </c>
+      <c r="D670" s="62">
+        <v>5</v>
+      </c>
+      <c r="E670" s="62">
+        <v>2</v>
+      </c>
+      <c r="F670" s="59">
+        <v>0.4</v>
+      </c>
+      <c r="G670" s="60">
+        <v>140872</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A671" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B671" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C671" s="65" t="s">
+        <v>21</v>
+      </c>
+      <c r="D671" s="62">
+        <v>75</v>
+      </c>
+      <c r="E671" s="62">
+        <v>16</v>
+      </c>
+      <c r="F671" s="59">
+        <v>0.21333333333332999</v>
+      </c>
+      <c r="G671" s="60">
+        <v>1121592</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A672" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B672" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C672" s="65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D672" s="62">
+        <v>21</v>
+      </c>
+      <c r="E672" s="62">
+        <v>10</v>
+      </c>
+      <c r="F672" s="59">
+        <v>0.47619047619047999</v>
+      </c>
+      <c r="G672" s="60">
+        <v>639799</v>
+      </c>
+    </row>
+    <row r="673" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A673" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B673" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C673" s="65" t="s">
+        <v>13</v>
+      </c>
+      <c r="D673" s="62">
+        <v>22</v>
+      </c>
+      <c r="E673" s="62">
+        <v>9</v>
+      </c>
+      <c r="F673" s="59">
+        <v>0.40909090909091</v>
+      </c>
+      <c r="G673" s="60">
+        <v>661470</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A674" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B674" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C674" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="D674" s="62">
+        <v>9</v>
+      </c>
+      <c r="E674" s="62">
+        <v>7</v>
+      </c>
+      <c r="F674" s="59">
+        <v>0.77777777777778001</v>
+      </c>
+      <c r="G674" s="60">
+        <v>521261</v>
+      </c>
+    </row>
+    <row r="675" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A675" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B675" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C675" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="D675" s="62">
+        <v>105</v>
+      </c>
+      <c r="E675" s="62">
+        <v>25</v>
+      </c>
+      <c r="F675" s="59">
+        <v>0.23809523809524</v>
+      </c>
+      <c r="G675" s="60">
+        <v>1763263</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A676" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B676" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C676" s="65" t="s">
+        <v>4</v>
+      </c>
+      <c r="D676" s="62">
+        <v>17</v>
+      </c>
+      <c r="E676" s="62">
+        <v>5</v>
+      </c>
+      <c r="F676" s="59">
+        <v>0.29411764705881999</v>
+      </c>
+      <c r="G676" s="60">
+        <v>354165</v>
+      </c>
+    </row>
+    <row r="677" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A677" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B677" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C677" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="D677" s="62">
+        <v>197</v>
+      </c>
+      <c r="E677" s="62">
+        <v>63</v>
+      </c>
+      <c r="F677" s="59">
+        <v>0.31979695431471999</v>
+      </c>
+      <c r="G677" s="60">
+        <v>4396120</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A678" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B678" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C678" s="65" t="s">
+        <v>5</v>
+      </c>
+      <c r="D678" s="62">
+        <v>87</v>
+      </c>
+      <c r="E678" s="62">
+        <v>20</v>
+      </c>
+      <c r="F678" s="59">
+        <v>0.22988505747126001</v>
+      </c>
+      <c r="G678" s="60">
+        <v>1410301</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A679" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B679" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C679" s="65" t="s">
+        <v>28</v>
+      </c>
+      <c r="D679" s="62">
+        <v>6</v>
+      </c>
+      <c r="E679" s="62">
+        <v>2</v>
+      </c>
+      <c r="F679" s="59">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G679" s="60">
+        <v>161776</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A680" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B680" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C680" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D680" s="62">
+        <v>88</v>
+      </c>
+      <c r="E680" s="62">
+        <v>35</v>
+      </c>
+      <c r="F680" s="59">
+        <v>0.39772727272726999</v>
+      </c>
+      <c r="G680" s="60">
+        <v>2534661</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A681" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B681" s="65" t="s">
+        <v>24</v>
+      </c>
+      <c r="C681" s="65" t="s">
+        <v>23</v>
+      </c>
+      <c r="D681" s="62">
+        <v>1</v>
+      </c>
+      <c r="E681" s="62">
+        <v>1</v>
+      </c>
+      <c r="F681" s="59">
+        <v>1</v>
+      </c>
+      <c r="G681" s="60">
+        <v>71580</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A682" s="67">
+        <v>2023</v>
+      </c>
+      <c r="B682" s="66" t="s">
+        <v>24</v>
+      </c>
+      <c r="C682" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D682" s="37">
+        <v>1188</v>
+      </c>
+      <c r="E682" s="37">
+        <v>333</v>
+      </c>
+      <c r="F682" s="44">
+        <v>0.28030303030303</v>
+      </c>
+      <c r="G682" s="45">
+        <v>23874393</v>
+      </c>
+    </row>
+    <row r="683" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A683" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B683" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C683" s="65" t="s">
         <v>8</v>
       </c>
-      <c r="C11" s="30" t="s">
+      <c r="D683" s="62">
+        <v>46</v>
+      </c>
+      <c r="E683" s="62">
+        <v>25</v>
+      </c>
+      <c r="F683" s="59">
+        <v>0.54347826086956996</v>
+      </c>
+      <c r="G683" s="60">
+        <v>1128449</v>
+      </c>
+    </row>
+    <row r="684" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A684" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B684" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C684" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="D684" s="62">
+        <v>2</v>
+      </c>
+      <c r="E684" s="62">
+        <v>1</v>
+      </c>
+      <c r="F684" s="59">
+        <v>0.5</v>
+      </c>
+      <c r="G684" s="60">
+        <v>20399</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A685" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B685" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C685" s="65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D685" s="62">
+        <v>25</v>
+      </c>
+      <c r="E685" s="62">
+        <v>8</v>
+      </c>
+      <c r="F685" s="59">
+        <v>0.32</v>
+      </c>
+      <c r="G685" s="60">
+        <v>357552</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A686" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B686" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C686" s="65" t="s">
+        <v>14</v>
+      </c>
+      <c r="D686" s="62">
+        <v>2</v>
+      </c>
+      <c r="E686" s="62">
+        <v>0</v>
+      </c>
+      <c r="F686" s="59">
+        <v>0</v>
+      </c>
+      <c r="G686" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A687" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B687" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C687" s="65" t="s">
+        <v>15</v>
+      </c>
+      <c r="D687" s="62">
+        <v>3</v>
+      </c>
+      <c r="E687" s="62">
+        <v>1</v>
+      </c>
+      <c r="F687" s="59">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G687" s="60">
+        <v>43294</v>
+      </c>
+    </row>
+    <row r="688" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A688" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B688" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="C688" s="65" t="s">
+        <v>6</v>
+      </c>
+      <c r="D688" s="62">
+        <v>40</v>
+      </c>
+      <c r="E688" s="62">
+        <v>27</v>
+      </c>
+      <c r="F688" s="59">
+        <v>0.67500000000000004</v>
+      </c>
+      <c r="G688" s="60">
+        <v>1162622</v>
+      </c>
+    </row>
+    <row r="689" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A689" s="67">
+        <v>2023</v>
+      </c>
+      <c r="B689" s="66" t="s">
+        <v>30</v>
+      </c>
+      <c r="C689" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D689" s="37">
+        <v>118</v>
+      </c>
+      <c r="E689" s="37">
+        <v>62</v>
+      </c>
+      <c r="F689" s="44">
+        <v>0.52542372881356003</v>
+      </c>
+      <c r="G689" s="45">
+        <v>2712316</v>
+      </c>
+    </row>
+    <row r="690" spans="1:7" s="15" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A690" s="72">
+        <v>2023</v>
+      </c>
+      <c r="B690" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="C690" s="65" t="s">
+        <v>22</v>
+      </c>
+      <c r="D690" s="62">
+        <v>16</v>
+      </c>
+      <c r="E690" s="62">
+        <v>0</v>
+      </c>
+      <c r="F690" s="59">
+        <v>0</v>
+      </c>
+      <c r="G690" s="60">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="691" spans="1:7" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A691" s="67">
+        <v>2023</v>
+      </c>
+      <c r="B691" s="66" t="s">
+        <v>31</v>
+      </c>
+      <c r="C691" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D691" s="37">
+        <v>16</v>
+      </c>
+      <c r="E691" s="37">
+        <v>0</v>
+      </c>
+      <c r="F691" s="44">
+        <v>0</v>
+      </c>
+      <c r="G691" s="45">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7" s="12" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A692" s="68">
+        <v>2023</v>
+      </c>
+      <c r="B692" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="C692" s="39"/>
+      <c r="D692" s="40">
+        <v>5484</v>
+      </c>
+      <c r="E692" s="40">
+        <v>1593</v>
+      </c>
+      <c r="F692" s="48">
+        <v>0.29048140043763998</v>
+      </c>
+      <c r="G692" s="49">
+        <v>78011656</v>
+      </c>
+    </row>
+    <row r="693" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A693" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B693" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C693" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D693" s="77">
+        <v>3</v>
+      </c>
+      <c r="E693" s="77">
+        <v>1</v>
+      </c>
+      <c r="F693" s="78">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G693" s="79">
+        <v>46710</v>
+      </c>
+    </row>
+    <row r="694" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A694" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B694" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C694" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D694" s="77">
+        <v>205</v>
+      </c>
+      <c r="E694" s="77">
+        <v>45</v>
+      </c>
+      <c r="F694" s="78">
+        <v>0.21951219512195</v>
+      </c>
+      <c r="G694" s="79">
+        <v>2100158</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A695" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B695" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C695" s="76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D695" s="77">
+        <v>14</v>
+      </c>
+      <c r="E695" s="77">
+        <v>8</v>
+      </c>
+      <c r="F695" s="78">
+        <v>0.57142857142856995</v>
+      </c>
+      <c r="G695" s="79">
+        <v>376141</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A696" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B696" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C696" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D696" s="77">
+        <v>81</v>
+      </c>
+      <c r="E696" s="77">
+        <v>41</v>
+      </c>
+      <c r="F696" s="78">
+        <v>0.50617283950616998</v>
+      </c>
+      <c r="G696" s="79">
+        <v>1892457</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A697" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B697" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C697" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D697" s="77">
+        <v>71</v>
+      </c>
+      <c r="E697" s="77">
+        <v>24</v>
+      </c>
+      <c r="F697" s="78">
+        <v>0.33802816901408</v>
+      </c>
+      <c r="G697" s="79">
+        <v>1114494</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A698" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B698" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C698" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D698" s="77">
+        <v>4</v>
+      </c>
+      <c r="E698" s="77">
+        <v>2</v>
+      </c>
+      <c r="F698" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="G698" s="79">
+        <v>81654</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A699" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B699" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C699" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D699" s="77">
+        <v>114</v>
+      </c>
+      <c r="E699" s="77">
+        <v>39</v>
+      </c>
+      <c r="F699" s="78">
+        <v>0.34210526315789003</v>
+      </c>
+      <c r="G699" s="79">
+        <v>1698664</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A700" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B700" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C700" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D700" s="77">
+        <v>8</v>
+      </c>
+      <c r="E700" s="77">
+        <v>1</v>
+      </c>
+      <c r="F700" s="78">
+        <v>0.125</v>
+      </c>
+      <c r="G700" s="79">
+        <v>32974</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A701" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B701" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C701" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D701" s="77">
+        <v>5</v>
+      </c>
+      <c r="E701" s="77">
+        <v>2</v>
+      </c>
+      <c r="F701" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="G701" s="79">
+        <v>98593</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A702" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B702" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C702" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="D11" s="31">
+      <c r="D702" s="77">
+        <v>45</v>
+      </c>
+      <c r="E702" s="77">
+        <v>20</v>
+      </c>
+      <c r="F702" s="78">
+        <v>0.44444444444443998</v>
+      </c>
+      <c r="G702" s="79">
+        <v>929994</v>
+      </c>
+    </row>
+    <row r="703" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A703" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B703" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C703" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D703" s="77">
+        <v>12</v>
+      </c>
+      <c r="E703" s="77">
+        <v>7</v>
+      </c>
+      <c r="F703" s="78">
+        <v>0.58333333333333004</v>
+      </c>
+      <c r="G703" s="79">
+        <v>327518</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A704" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B704" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C704" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D704" s="77">
+        <v>6</v>
+      </c>
+      <c r="E704" s="77">
+        <v>2</v>
+      </c>
+      <c r="F704" s="78">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G704" s="79">
+        <v>81507</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A705" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B705" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C705" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D705" s="77">
+        <v>12</v>
+      </c>
+      <c r="E705" s="77">
+        <v>7</v>
+      </c>
+      <c r="F705" s="78">
+        <v>0.58333333333333004</v>
+      </c>
+      <c r="G705" s="79">
+        <v>366496</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A706" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B706" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C706" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D706" s="77">
+        <v>44</v>
+      </c>
+      <c r="E706" s="77">
+        <v>20</v>
+      </c>
+      <c r="F706" s="78">
+        <v>0.45454545454544998</v>
+      </c>
+      <c r="G706" s="79">
+        <v>919753</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A707" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B707" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C707" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="D707" s="77">
+        <v>11</v>
+      </c>
+      <c r="E707" s="77">
         <v>3</v>
       </c>
-      <c r="E11" s="31">
+      <c r="F707" s="78">
+        <v>0.27272727272726999</v>
+      </c>
+      <c r="G707" s="79">
+        <v>135128</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A708" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B708" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C708" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D708" s="77">
+        <v>8</v>
+      </c>
+      <c r="E708" s="77">
+        <v>5</v>
+      </c>
+      <c r="F708" s="78">
+        <v>0.625</v>
+      </c>
+      <c r="G708" s="79">
+        <v>237550</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A709" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B709" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C709" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D709" s="77">
+        <v>50</v>
+      </c>
+      <c r="E709" s="77">
+        <v>20</v>
+      </c>
+      <c r="F709" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="G709" s="79">
+        <v>936131</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A710" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B710" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C710" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="D710" s="77">
+        <v>5</v>
+      </c>
+      <c r="E710" s="77">
+        <v>4</v>
+      </c>
+      <c r="F710" s="78">
+        <v>0.8</v>
+      </c>
+      <c r="G710" s="79">
+        <v>189266</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A711" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B711" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C711" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="D711" s="77">
+        <v>14</v>
+      </c>
+      <c r="E711" s="77">
+        <v>2</v>
+      </c>
+      <c r="F711" s="78">
+        <v>0.14285714285713999</v>
+      </c>
+      <c r="G711" s="79">
+        <v>107948</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A712" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B712" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C712" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D712" s="77">
+        <v>2</v>
+      </c>
+      <c r="E712" s="77">
+        <v>0</v>
+      </c>
+      <c r="F712" s="78">
+        <v>0</v>
+      </c>
+      <c r="G712" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A713" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B713" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C713" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="D713" s="77">
         <v>1</v>
       </c>
-      <c r="F11" s="43">
-[...10 lines deleted...]
-      <c r="B12" s="30" t="s">
+      <c r="E713" s="77">
+        <v>0</v>
+      </c>
+      <c r="F713" s="78">
+        <v>0</v>
+      </c>
+      <c r="G713" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A714" s="80">
+        <v>2024</v>
+      </c>
+      <c r="B714" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C714" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D714" s="82">
+        <v>715</v>
+      </c>
+      <c r="E714" s="82">
+        <v>253</v>
+      </c>
+      <c r="F714" s="83">
+        <v>0.35384615384614998</v>
+      </c>
+      <c r="G714" s="84">
+        <v>11673136</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A715" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B715" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C715" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D715" s="77">
+        <v>18</v>
+      </c>
+      <c r="E715" s="77">
+        <v>10</v>
+      </c>
+      <c r="F715" s="78">
+        <v>0.55555555555556002</v>
+      </c>
+      <c r="G715" s="79">
+        <v>421265</v>
+      </c>
+    </row>
+    <row r="716" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A716" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B716" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C716" s="76" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="30" t="s">
+      <c r="D716" s="77">
+        <v>636</v>
+      </c>
+      <c r="E716" s="77">
+        <v>89</v>
+      </c>
+      <c r="F716" s="78">
+        <v>0.13993710691823999</v>
+      </c>
+      <c r="G716" s="79">
+        <v>3895833</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A717" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B717" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C717" s="76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D717" s="77">
+        <v>91</v>
+      </c>
+      <c r="E717" s="77">
+        <v>32</v>
+      </c>
+      <c r="F717" s="78">
+        <v>0.35164835164835001</v>
+      </c>
+      <c r="G717" s="79">
+        <v>1430458</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A718" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B718" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C718" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="D718" s="77">
+        <v>34</v>
+      </c>
+      <c r="E718" s="77">
+        <v>8</v>
+      </c>
+      <c r="F718" s="78">
+        <v>0.23529411764706001</v>
+      </c>
+      <c r="G718" s="79">
+        <v>365319</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A719" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B719" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C719" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D719" s="77">
+        <v>300</v>
+      </c>
+      <c r="E719" s="77">
+        <v>120</v>
+      </c>
+      <c r="F719" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="G719" s="79">
+        <v>5206425</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A720" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B720" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C720" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D720" s="77">
+        <v>272</v>
+      </c>
+      <c r="E720" s="77">
+        <v>63</v>
+      </c>
+      <c r="F720" s="78">
+        <v>0.23161764705881999</v>
+      </c>
+      <c r="G720" s="79">
+        <v>2791228</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A721" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B721" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C721" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D721" s="77">
+        <v>79</v>
+      </c>
+      <c r="E721" s="77">
+        <v>39</v>
+      </c>
+      <c r="F721" s="78">
+        <v>0.49367088607595</v>
+      </c>
+      <c r="G721" s="79">
+        <v>1716853</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A722" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B722" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C722" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D722" s="77">
+        <v>505</v>
+      </c>
+      <c r="E722" s="77">
+        <v>145</v>
+      </c>
+      <c r="F722" s="78">
+        <v>0.28712871287128999</v>
+      </c>
+      <c r="G722" s="79">
+        <v>6301192</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A723" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B723" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C723" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D723" s="77">
+        <v>102</v>
+      </c>
+      <c r="E723" s="77">
+        <v>21</v>
+      </c>
+      <c r="F723" s="78">
+        <v>0.20588235294118001</v>
+      </c>
+      <c r="G723" s="79">
+        <v>911417</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A724" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B724" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C724" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D724" s="77">
+        <v>8</v>
+      </c>
+      <c r="E724" s="77">
+        <v>1</v>
+      </c>
+      <c r="F724" s="78">
+        <v>0.125</v>
+      </c>
+      <c r="G724" s="79">
+        <v>48974</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A725" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B725" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C725" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D725" s="77">
+        <v>231</v>
+      </c>
+      <c r="E725" s="77">
+        <v>68</v>
+      </c>
+      <c r="F725" s="78">
+        <v>0.29437229437229001</v>
+      </c>
+      <c r="G725" s="79">
+        <v>2955183</v>
+      </c>
+    </row>
+    <row r="726" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A726" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B726" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C726" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D726" s="77">
+        <v>104</v>
+      </c>
+      <c r="E726" s="77">
+        <v>40</v>
+      </c>
+      <c r="F726" s="78">
+        <v>0.38461538461537997</v>
+      </c>
+      <c r="G726" s="79">
+        <v>1799807</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A727" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B727" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C727" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D727" s="77">
+        <v>98</v>
+      </c>
+      <c r="E727" s="77">
+        <v>50</v>
+      </c>
+      <c r="F727" s="78">
+        <v>0.51020408163264996</v>
+      </c>
+      <c r="G727" s="79">
+        <v>2166713</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A728" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B728" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C728" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D728" s="77">
+        <v>45</v>
+      </c>
+      <c r="E728" s="77">
+        <v>28</v>
+      </c>
+      <c r="F728" s="78">
+        <v>0.62222222222222001</v>
+      </c>
+      <c r="G728" s="79">
+        <v>1264356</v>
+      </c>
+    </row>
+    <row r="729" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A729" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B729" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C729" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D729" s="77">
+        <v>243</v>
+      </c>
+      <c r="E729" s="77">
+        <v>65</v>
+      </c>
+      <c r="F729" s="78">
+        <v>0.26748971193415999</v>
+      </c>
+      <c r="G729" s="79">
+        <v>2817592</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A730" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B730" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C730" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="D730" s="77">
+        <v>79</v>
+      </c>
+      <c r="E730" s="77">
+        <v>16</v>
+      </c>
+      <c r="F730" s="78">
+        <v>0.20253164556962</v>
+      </c>
+      <c r="G730" s="79">
+        <v>696438</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A731" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B731" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C731" s="76" t="s">
         <v>22</v>
       </c>
-      <c r="D12" s="31">
+      <c r="D731" s="77">
+        <v>140</v>
+      </c>
+      <c r="E731" s="77">
+        <v>48</v>
+      </c>
+      <c r="F731" s="78">
+        <v>0.34285714285713997</v>
+      </c>
+      <c r="G731" s="79">
+        <v>2150940</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A732" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B732" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C732" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D732" s="77">
+        <v>275</v>
+      </c>
+      <c r="E732" s="77">
+        <v>73</v>
+      </c>
+      <c r="F732" s="78">
+        <v>0.26545454545454999</v>
+      </c>
+      <c r="G732" s="79">
+        <v>3289767</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A733" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B733" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C733" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="D733" s="77">
+        <v>28</v>
+      </c>
+      <c r="E733" s="77">
+        <v>11</v>
+      </c>
+      <c r="F733" s="78">
+        <v>0.39285714285714002</v>
+      </c>
+      <c r="G733" s="79">
+        <v>487186</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A734" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B734" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C734" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="D734" s="77">
+        <v>470</v>
+      </c>
+      <c r="E734" s="77">
+        <v>108</v>
+      </c>
+      <c r="F734" s="78">
+        <v>0.22978723404255</v>
+      </c>
+      <c r="G734" s="79">
+        <v>4703141</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A735" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B735" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C735" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D735" s="77">
+        <v>30</v>
+      </c>
+      <c r="E735" s="77">
+        <v>21</v>
+      </c>
+      <c r="F735" s="78">
+        <v>0.7</v>
+      </c>
+      <c r="G735" s="79">
+        <v>962794</v>
+      </c>
+    </row>
+    <row r="736" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A736" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B736" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C736" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="D736" s="77">
+        <v>6</v>
+      </c>
+      <c r="E736" s="77">
+        <v>1</v>
+      </c>
+      <c r="F736" s="78">
+        <v>0.16666666666666999</v>
+      </c>
+      <c r="G736" s="79">
+        <v>48974</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A737" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B737" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C737" s="76" t="s">
+        <v>33</v>
+      </c>
+      <c r="D737" s="77">
+        <v>1</v>
+      </c>
+      <c r="E737" s="77">
+        <v>0</v>
+      </c>
+      <c r="F737" s="78">
+        <v>0</v>
+      </c>
+      <c r="G737" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="738" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A738" s="80">
+        <v>2024</v>
+      </c>
+      <c r="B738" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C738" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D738" s="82">
+        <v>3795</v>
+      </c>
+      <c r="E738" s="82">
+        <v>1057</v>
+      </c>
+      <c r="F738" s="83">
+        <v>0.27852437417655002</v>
+      </c>
+      <c r="G738" s="84">
+        <v>46431855</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A739" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B739" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C739" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D739" s="77">
+        <v>2</v>
+      </c>
+      <c r="E739" s="77">
+        <v>0</v>
+      </c>
+      <c r="F739" s="78">
+        <v>0</v>
+      </c>
+      <c r="G739" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A740" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B740" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C740" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D740" s="77">
+        <v>112</v>
+      </c>
+      <c r="E740" s="77">
+        <v>21</v>
+      </c>
+      <c r="F740" s="78">
+        <v>0.1875</v>
+      </c>
+      <c r="G740" s="79">
+        <v>1596434</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A741" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B741" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C741" s="76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D741" s="77">
+        <v>30</v>
+      </c>
+      <c r="E741" s="77">
+        <v>11</v>
+      </c>
+      <c r="F741" s="78">
+        <v>0.36666666666667003</v>
+      </c>
+      <c r="G741" s="79">
+        <v>822752</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A742" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B742" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C742" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="D742" s="77">
+        <v>6</v>
+      </c>
+      <c r="E742" s="77">
+        <v>2</v>
+      </c>
+      <c r="F742" s="78">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G742" s="79">
+        <v>156238</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A743" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B743" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C743" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D743" s="77">
+        <v>135</v>
+      </c>
+      <c r="E743" s="77">
+        <v>56</v>
+      </c>
+      <c r="F743" s="78">
+        <v>0.41481481481480997</v>
+      </c>
+      <c r="G743" s="79">
+        <v>4529654</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A744" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B744" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C744" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D744" s="77">
+        <v>72</v>
+      </c>
+      <c r="E744" s="77">
+        <v>19</v>
+      </c>
+      <c r="F744" s="78">
+        <v>0.26388888888889001</v>
+      </c>
+      <c r="G744" s="79">
+        <v>1455547</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A745" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B745" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C745" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D745" s="77">
+        <v>16</v>
+      </c>
+      <c r="E745" s="77">
+        <v>11</v>
+      </c>
+      <c r="F745" s="78">
+        <v>0.6875</v>
+      </c>
+      <c r="G745" s="79">
+        <v>828332</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A746" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B746" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C746" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D746" s="77">
+        <v>113</v>
+      </c>
+      <c r="E746" s="77">
+        <v>50</v>
+      </c>
+      <c r="F746" s="78">
+        <v>0.44247787610618999</v>
+      </c>
+      <c r="G746" s="79">
+        <v>3792373</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A747" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B747" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C747" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D747" s="77">
+        <v>25</v>
+      </c>
+      <c r="E747" s="77">
+        <v>7</v>
+      </c>
+      <c r="F747" s="78">
+        <v>0.28000000000000003</v>
+      </c>
+      <c r="G747" s="79">
+        <v>526716</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A748" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B748" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C748" s="76" t="s">
         <v>20</v>
       </c>
-      <c r="E12" s="31">
+      <c r="D748" s="77">
+        <v>3</v>
+      </c>
+      <c r="E748" s="77">
+        <v>0</v>
+      </c>
+      <c r="F748" s="78">
+        <v>0</v>
+      </c>
+      <c r="G748" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A749" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B749" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C749" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D749" s="77">
+        <v>79</v>
+      </c>
+      <c r="E749" s="77">
+        <v>29</v>
+      </c>
+      <c r="F749" s="78">
+        <v>0.36708860759494</v>
+      </c>
+      <c r="G749" s="79">
+        <v>2201353</v>
+      </c>
+    </row>
+    <row r="750" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A750" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B750" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C750" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D750" s="77">
+        <v>30</v>
+      </c>
+      <c r="E750" s="77">
+        <v>17</v>
+      </c>
+      <c r="F750" s="78">
+        <v>0.56666666666666998</v>
+      </c>
+      <c r="G750" s="79">
+        <v>1292036</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A751" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B751" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C751" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D751" s="77">
+        <v>29</v>
+      </c>
+      <c r="E751" s="77">
+        <v>12</v>
+      </c>
+      <c r="F751" s="78">
+        <v>0.41379310344828002</v>
+      </c>
+      <c r="G751" s="79">
+        <v>918455</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A752" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B752" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C752" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D752" s="77">
+        <v>5</v>
+      </c>
+      <c r="E752" s="77">
+        <v>2</v>
+      </c>
+      <c r="F752" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="G752" s="79">
+        <v>151936</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A753" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B753" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C753" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D753" s="77">
+        <v>100</v>
+      </c>
+      <c r="E753" s="77">
+        <v>23</v>
+      </c>
+      <c r="F753" s="78">
+        <v>0.23</v>
+      </c>
+      <c r="G753" s="79">
+        <v>1829415</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A754" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B754" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C754" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="D754" s="77">
+        <v>11</v>
+      </c>
+      <c r="E754" s="77">
+        <v>3</v>
+      </c>
+      <c r="F754" s="78">
+        <v>0.27272727272726999</v>
+      </c>
+      <c r="G754" s="79">
+        <v>234572</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A755" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B755" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C755" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D755" s="77">
+        <v>172</v>
+      </c>
+      <c r="E755" s="77">
+        <v>47</v>
+      </c>
+      <c r="F755" s="78">
+        <v>0.27325581395349002</v>
+      </c>
+      <c r="G755" s="79">
+        <v>3504260</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A756" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B756" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C756" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D756" s="77">
+        <v>65</v>
+      </c>
+      <c r="E756" s="77">
+        <v>16</v>
+      </c>
+      <c r="F756" s="78">
+        <v>0.24615384615385</v>
+      </c>
+      <c r="G756" s="79">
+        <v>1225137</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A757" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B757" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C757" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="D757" s="77">
+        <v>4</v>
+      </c>
+      <c r="E757" s="77">
+        <v>2</v>
+      </c>
+      <c r="F757" s="78">
+        <v>0.5</v>
+      </c>
+      <c r="G757" s="79">
+        <v>164760</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A758" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B758" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C758" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="D758" s="77">
+        <v>70</v>
+      </c>
+      <c r="E758" s="77">
+        <v>28</v>
+      </c>
+      <c r="F758" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="G758" s="79">
+        <v>2135384</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A759" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B759" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C759" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D759" s="77">
+        <v>2</v>
+      </c>
+      <c r="E759" s="77">
+        <v>0</v>
+      </c>
+      <c r="F759" s="78">
+        <v>0</v>
+      </c>
+      <c r="G759" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A760" s="80">
+        <v>2024</v>
+      </c>
+      <c r="B760" s="81" t="s">
+        <v>24</v>
+      </c>
+      <c r="C760" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D760" s="82">
+        <v>1081</v>
+      </c>
+      <c r="E760" s="82">
+        <v>356</v>
+      </c>
+      <c r="F760" s="83">
+        <v>0.32932469935245001</v>
+      </c>
+      <c r="G760" s="84">
+        <v>27365354</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A761" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B761" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C761" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D761" s="77">
+        <v>51</v>
+      </c>
+      <c r="E761" s="77">
+        <v>23</v>
+      </c>
+      <c r="F761" s="78">
+        <v>0.45098039215685998</v>
+      </c>
+      <c r="G761" s="79">
+        <v>1005201</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A762" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B762" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C762" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="D762" s="77">
+        <v>3</v>
+      </c>
+      <c r="E762" s="77">
+        <v>3</v>
+      </c>
+      <c r="F762" s="78">
+        <v>1</v>
+      </c>
+      <c r="G762" s="79">
+        <v>135717</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A763" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B763" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C763" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D763" s="77">
+        <v>49</v>
+      </c>
+      <c r="E763" s="77">
+        <v>11</v>
+      </c>
+      <c r="F763" s="78">
+        <v>0.22448979591837001</v>
+      </c>
+      <c r="G763" s="79">
+        <v>495725</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A764" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B764" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C764" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D764" s="77">
+        <v>1</v>
+      </c>
+      <c r="E764" s="77">
+        <v>0</v>
+      </c>
+      <c r="F764" s="78">
+        <v>0</v>
+      </c>
+      <c r="G764" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A765" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B765" s="76" t="s">
+        <v>30</v>
+      </c>
+      <c r="C765" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="D765" s="77">
+        <v>50</v>
+      </c>
+      <c r="E765" s="77">
+        <v>37</v>
+      </c>
+      <c r="F765" s="78">
+        <v>0.74</v>
+      </c>
+      <c r="G765" s="79">
+        <v>1647907</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A766" s="80">
+        <v>2024</v>
+      </c>
+      <c r="B766" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C766" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D766" s="82">
+        <v>154</v>
+      </c>
+      <c r="E766" s="82">
+        <v>74</v>
+      </c>
+      <c r="F766" s="83">
+        <v>0.48051948051948001</v>
+      </c>
+      <c r="G766" s="84">
+        <v>3284550</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A767" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B767" s="76" t="s">
+        <v>31</v>
+      </c>
+      <c r="C767" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D767" s="77">
+        <v>20</v>
+      </c>
+      <c r="E767" s="77">
+        <v>0</v>
+      </c>
+      <c r="F767" s="78">
+        <v>0</v>
+      </c>
+      <c r="G767" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A768" s="80">
+        <v>2024</v>
+      </c>
+      <c r="B768" s="81" t="s">
+        <v>31</v>
+      </c>
+      <c r="C768" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D768" s="82">
+        <v>20</v>
+      </c>
+      <c r="E768" s="82">
+        <v>0</v>
+      </c>
+      <c r="F768" s="83">
+        <v>0</v>
+      </c>
+      <c r="G768" s="84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A769" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B769" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="C769" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D769" s="77">
+        <v>1</v>
+      </c>
+      <c r="E769" s="77">
+        <v>0</v>
+      </c>
+      <c r="F769" s="78">
+        <v>0</v>
+      </c>
+      <c r="G769" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A770" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B770" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="C770" s="76" t="s">
         <v>9</v>
       </c>
-      <c r="F12" s="43">
+      <c r="D770" s="77">
+        <v>1</v>
+      </c>
+      <c r="E770" s="77">
+        <v>1</v>
+      </c>
+      <c r="F770" s="78">
+        <v>1</v>
+      </c>
+      <c r="G770" s="79">
+        <v>53974</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A771" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B771" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="C771" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D771" s="77">
+        <v>36</v>
+      </c>
+      <c r="E771" s="77">
+        <v>0</v>
+      </c>
+      <c r="F771" s="78">
+        <v>0</v>
+      </c>
+      <c r="G771" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A772" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B772" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="C772" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D772" s="77">
+        <v>1</v>
+      </c>
+      <c r="E772" s="77">
+        <v>1</v>
+      </c>
+      <c r="F772" s="78">
+        <v>1</v>
+      </c>
+      <c r="G772" s="79">
+        <v>53974</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A773" s="75">
+        <v>2024</v>
+      </c>
+      <c r="B773" s="76" t="s">
+        <v>43</v>
+      </c>
+      <c r="C773" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D773" s="77">
+        <v>1</v>
+      </c>
+      <c r="E773" s="77">
+        <v>1</v>
+      </c>
+      <c r="F773" s="78">
+        <v>1</v>
+      </c>
+      <c r="G773" s="79">
+        <v>53974</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A774" s="80">
+        <v>2024</v>
+      </c>
+      <c r="B774" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="C774" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D774" s="82">
+        <v>40</v>
+      </c>
+      <c r="E774" s="82">
+        <v>3</v>
+      </c>
+      <c r="F774" s="83">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="G774" s="84">
+        <v>161922</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A775" s="85">
+        <v>2024</v>
+      </c>
+      <c r="B775" s="86" t="s">
+        <v>27</v>
+      </c>
+      <c r="C775" s="87"/>
+      <c r="D775" s="88">
+        <v>5805</v>
+      </c>
+      <c r="E775" s="88">
+        <v>1743</v>
+      </c>
+      <c r="F775" s="89">
+        <v>0.30025839793282</v>
+      </c>
+      <c r="G775" s="90">
+        <v>88916817</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A776" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B776" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C776" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D776" s="77">
+        <v>2</v>
+      </c>
+      <c r="E776" s="77">
+        <v>2</v>
+      </c>
+      <c r="F776" s="78">
+        <v>1</v>
+      </c>
+      <c r="G776" s="79">
+        <v>79237</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A777" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B777" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C777" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D777" s="77">
+        <v>227</v>
+      </c>
+      <c r="E777" s="77">
+        <v>57</v>
+      </c>
+      <c r="F777" s="78">
+        <v>0.25110132158589998</v>
+      </c>
+      <c r="G777" s="79">
+        <v>2699519</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A778" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B778" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C778" s="76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D778" s="77">
+        <v>19</v>
+      </c>
+      <c r="E778" s="77">
+        <v>6</v>
+      </c>
+      <c r="F778" s="78">
+        <v>0.31578947368421001</v>
+      </c>
+      <c r="G778" s="79">
+        <v>288751</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A779" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B779" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C779" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="D779" s="77">
+        <v>1</v>
+      </c>
+      <c r="E779" s="77">
+        <v>0</v>
+      </c>
+      <c r="F779" s="78">
+        <v>0</v>
+      </c>
+      <c r="G779" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A780" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B780" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C780" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D780" s="77">
+        <v>93</v>
+      </c>
+      <c r="E780" s="77">
+        <v>32</v>
+      </c>
+      <c r="F780" s="78">
+        <v>0.34408602150537998</v>
+      </c>
+      <c r="G780" s="79">
+        <v>1476718</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A781" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B781" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C781" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D781" s="77">
+        <v>80</v>
+      </c>
+      <c r="E781" s="77">
+        <v>10</v>
+      </c>
+      <c r="F781" s="78">
+        <v>0.125</v>
+      </c>
+      <c r="G781" s="79">
+        <v>480805</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A782" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B782" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C782" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D782" s="77">
+        <v>8</v>
+      </c>
+      <c r="E782" s="77">
+        <v>2</v>
+      </c>
+      <c r="F782" s="78">
+        <v>0.25</v>
+      </c>
+      <c r="G782" s="79">
+        <v>77959</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A783" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B783" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C783" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D783" s="77">
+        <v>109</v>
+      </c>
+      <c r="E783" s="77">
+        <v>43</v>
+      </c>
+      <c r="F783" s="78">
+        <v>0.39449541284403999</v>
+      </c>
+      <c r="G783" s="79">
+        <v>1942641</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A784" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B784" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C784" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D784" s="77">
+        <v>8</v>
+      </c>
+      <c r="E784" s="77">
+        <v>3</v>
+      </c>
+      <c r="F784" s="78">
+        <v>0.375</v>
+      </c>
+      <c r="G784" s="79">
+        <v>131652</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A785" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B785" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C785" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D785" s="77">
+        <v>2</v>
+      </c>
+      <c r="E785" s="77">
+        <v>0</v>
+      </c>
+      <c r="F785" s="78">
+        <v>0</v>
+      </c>
+      <c r="G785" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A786" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B786" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C786" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D786" s="77">
+        <v>49</v>
+      </c>
+      <c r="E786" s="77">
+        <v>21</v>
+      </c>
+      <c r="F786" s="78">
+        <v>0.42857142857142999</v>
+      </c>
+      <c r="G786" s="79">
+        <v>987817</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A787" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B787" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C787" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D787" s="77">
+        <v>15</v>
+      </c>
+      <c r="E787" s="77">
+        <v>9</v>
+      </c>
+      <c r="F787" s="78">
+        <v>0.6</v>
+      </c>
+      <c r="G787" s="79">
+        <v>421681</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A788" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B788" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C788" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D788" s="77">
+        <v>11</v>
+      </c>
+      <c r="E788" s="77">
+        <v>8</v>
+      </c>
+      <c r="F788" s="78">
+        <v>0.72727272727272996</v>
+      </c>
+      <c r="G788" s="79">
+        <v>414571</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A789" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B789" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C789" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D789" s="77">
+        <v>8</v>
+      </c>
+      <c r="E789" s="77">
+        <v>5</v>
+      </c>
+      <c r="F789" s="78">
+        <v>0.625</v>
+      </c>
+      <c r="G789" s="79">
+        <v>248685</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A790" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B790" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C790" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D790" s="77">
+        <v>53</v>
+      </c>
+      <c r="E790" s="77">
+        <v>21</v>
+      </c>
+      <c r="F790" s="78">
+        <v>0.39622641509433998</v>
+      </c>
+      <c r="G790" s="79">
+        <v>930248</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A791" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B791" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C791" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="D791" s="77">
+        <v>6</v>
+      </c>
+      <c r="E791" s="77">
+        <v>1</v>
+      </c>
+      <c r="F791" s="78">
+        <v>0.16666666666666999</v>
+      </c>
+      <c r="G791" s="79">
+        <v>54538</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A792" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B792" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C792" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D792" s="77">
+        <v>3</v>
+      </c>
+      <c r="E792" s="77">
+        <v>2</v>
+      </c>
+      <c r="F792" s="78">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G792" s="79">
+        <v>88076</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A793" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B793" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C793" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D793" s="77">
+        <v>35</v>
+      </c>
+      <c r="E793" s="77">
+        <v>10</v>
+      </c>
+      <c r="F793" s="78">
+        <v>0.28571428571428997</v>
+      </c>
+      <c r="G793" s="79">
+        <v>452122</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A794" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B794" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C794" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="D794" s="77">
+        <v>5</v>
+      </c>
+      <c r="E794" s="77">
+        <v>1</v>
+      </c>
+      <c r="F794" s="78">
+        <v>0.2</v>
+      </c>
+      <c r="G794" s="79">
+        <v>50897</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A795" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B795" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C795" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="D795" s="77">
+        <v>25</v>
+      </c>
+      <c r="E795" s="77">
+        <v>10</v>
+      </c>
+      <c r="F795" s="78">
+        <v>0.4</v>
+      </c>
+      <c r="G795" s="79">
+        <v>450524</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A796" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B796" s="76" t="s">
+        <v>7</v>
+      </c>
+      <c r="C796" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D796" s="77">
+        <v>1</v>
+      </c>
+      <c r="E796" s="77">
+        <v>1</v>
+      </c>
+      <c r="F796" s="78">
+        <v>1</v>
+      </c>
+      <c r="G796" s="79">
+        <v>57538</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A797" s="80">
+        <v>2025</v>
+      </c>
+      <c r="B797" s="81" t="s">
+        <v>7</v>
+      </c>
+      <c r="C797" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D797" s="82">
+        <v>760</v>
+      </c>
+      <c r="E797" s="82">
+        <v>244</v>
+      </c>
+      <c r="F797" s="83">
+        <v>0.32105263157894998</v>
+      </c>
+      <c r="G797" s="84">
+        <v>11333979</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A798" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B798" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C798" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D798" s="77">
+        <v>12</v>
+      </c>
+      <c r="E798" s="77">
+        <v>4</v>
+      </c>
+      <c r="F798" s="78">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G798" s="79">
+        <v>157468</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A799" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B799" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C799" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D799" s="77">
+        <v>605</v>
+      </c>
+      <c r="E799" s="77">
+        <v>92</v>
+      </c>
+      <c r="F799" s="78">
+        <v>0.15206611570247999</v>
+      </c>
+      <c r="G799" s="79">
+        <v>4096348</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A800" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B800" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C800" s="76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D800" s="77">
+        <v>73</v>
+      </c>
+      <c r="E800" s="77">
+        <v>23</v>
+      </c>
+      <c r="F800" s="78">
+        <v>0.31506849315067997</v>
+      </c>
+      <c r="G800" s="79">
+        <v>1044538</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A801" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B801" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C801" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="D801" s="77">
+        <v>27</v>
+      </c>
+      <c r="E801" s="77">
+        <v>4</v>
+      </c>
+      <c r="F801" s="78">
+        <v>0.14814814814815</v>
+      </c>
+      <c r="G801" s="79">
+        <v>174250</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A802" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B802" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C802" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D802" s="77">
+        <v>335</v>
+      </c>
+      <c r="E802" s="77">
+        <v>115</v>
+      </c>
+      <c r="F802" s="78">
+        <v>0.34328358208955001</v>
+      </c>
+      <c r="G802" s="79">
+        <v>5071752</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A803" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B803" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C803" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D803" s="77">
+        <v>262</v>
+      </c>
+      <c r="E803" s="77">
+        <v>35</v>
+      </c>
+      <c r="F803" s="78">
+        <v>0.13358778625953999</v>
+      </c>
+      <c r="G803" s="79">
+        <v>1565324</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A804" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B804" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C804" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D804" s="77">
+        <v>86</v>
+      </c>
+      <c r="E804" s="77">
+        <v>20</v>
+      </c>
+      <c r="F804" s="78">
+        <v>0.23255813953488</v>
+      </c>
+      <c r="G804" s="79">
+        <v>880510</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A805" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B805" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C805" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D805" s="77">
+        <v>459</v>
+      </c>
+      <c r="E805" s="77">
+        <v>117</v>
+      </c>
+      <c r="F805" s="78">
+        <v>0.25490196078430999</v>
+      </c>
+      <c r="G805" s="79">
+        <v>5190947</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A806" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B806" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C806" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D806" s="77">
+        <v>122</v>
+      </c>
+      <c r="E806" s="77">
+        <v>23</v>
+      </c>
+      <c r="F806" s="78">
+        <v>0.18852459016393</v>
+      </c>
+      <c r="G806" s="79">
+        <v>1046488</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A807" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B807" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C807" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D807" s="77">
+        <v>9</v>
+      </c>
+      <c r="E807" s="77">
+        <v>1</v>
+      </c>
+      <c r="F807" s="78">
+        <v>0.11111111111110999</v>
+      </c>
+      <c r="G807" s="79">
+        <v>49538</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A808" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B808" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C808" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D808" s="77">
+        <v>216</v>
+      </c>
+      <c r="E808" s="77">
+        <v>54</v>
+      </c>
+      <c r="F808" s="78">
+        <v>0.25</v>
+      </c>
+      <c r="G808" s="79">
+        <v>2442967</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A809" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B809" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C809" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D809" s="77">
+        <v>110</v>
+      </c>
+      <c r="E809" s="77">
+        <v>46</v>
+      </c>
+      <c r="F809" s="78">
+        <v>0.41818181818181999</v>
+      </c>
+      <c r="G809" s="79">
+        <v>2104847</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A810" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B810" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C810" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D810" s="77">
+        <v>67</v>
+      </c>
+      <c r="E810" s="77">
+        <v>30</v>
+      </c>
+      <c r="F810" s="78">
+        <v>0.44776119402984998</v>
+      </c>
+      <c r="G810" s="79">
+        <v>1319528</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A811" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B811" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C811" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D811" s="77">
+        <v>38</v>
+      </c>
+      <c r="E811" s="77">
+        <v>10</v>
+      </c>
+      <c r="F811" s="78">
+        <v>0.26315789473683998</v>
+      </c>
+      <c r="G811" s="79">
+        <v>468603</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A812" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B812" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C812" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D812" s="77">
+        <v>254</v>
+      </c>
+      <c r="E812" s="77">
+        <v>47</v>
+      </c>
+      <c r="F812" s="78">
+        <v>0.18503937007874</v>
+      </c>
+      <c r="G812" s="79">
+        <v>2107915</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A813" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B813" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C813" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="D813" s="77">
+        <v>69</v>
+      </c>
+      <c r="E813" s="77">
+        <v>19</v>
+      </c>
+      <c r="F813" s="78">
+        <v>0.27536231884057999</v>
+      </c>
+      <c r="G813" s="79">
+        <v>859303</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A814" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B814" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C814" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D814" s="77">
+        <v>46</v>
+      </c>
+      <c r="E814" s="77">
+        <v>18</v>
+      </c>
+      <c r="F814" s="78">
+        <v>0.39130434782609003</v>
+      </c>
+      <c r="G814" s="79">
+        <v>804740</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A815" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B815" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C815" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D815" s="77">
+        <v>232</v>
+      </c>
+      <c r="E815" s="77">
+        <v>41</v>
+      </c>
+      <c r="F815" s="78">
+        <v>0.17672413793103001</v>
+      </c>
+      <c r="G815" s="79">
+        <v>1758962</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A816" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B816" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C816" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="D816" s="77">
+        <v>23</v>
+      </c>
+      <c r="E816" s="77">
+        <v>0</v>
+      </c>
+      <c r="F816" s="78">
+        <v>0</v>
+      </c>
+      <c r="G816" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A817" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B817" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C817" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="D817" s="77">
+        <v>523</v>
+      </c>
+      <c r="E817" s="77">
+        <v>143</v>
+      </c>
+      <c r="F817" s="78">
+        <v>0.27342256214149002</v>
+      </c>
+      <c r="G817" s="79">
+        <v>6504115</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A818" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B818" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C818" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D818" s="77">
+        <v>26</v>
+      </c>
+      <c r="E818" s="77">
+        <v>6</v>
+      </c>
+      <c r="F818" s="78">
+        <v>0.23076923076923</v>
+      </c>
+      <c r="G818" s="79">
+        <v>289656</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A819" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B819" s="76" t="s">
+        <v>16</v>
+      </c>
+      <c r="C819" s="76" t="s">
+        <v>29</v>
+      </c>
+      <c r="D819" s="77">
+        <v>13</v>
+      </c>
+      <c r="E819" s="77">
+        <v>1</v>
+      </c>
+      <c r="F819" s="78">
+        <v>7.6923076923079994E-2</v>
+      </c>
+      <c r="G819" s="79">
+        <v>49538</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A820" s="80">
+        <v>2025</v>
+      </c>
+      <c r="B820" s="81" t="s">
+        <v>16</v>
+      </c>
+      <c r="C820" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D820" s="82">
+        <v>3607</v>
+      </c>
+      <c r="E820" s="82">
+        <v>849</v>
+      </c>
+      <c r="F820" s="83">
+        <v>0.23537565844191999</v>
+      </c>
+      <c r="G820" s="84">
+        <v>37987337</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A821" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B821" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C821" s="76" t="s">
+        <v>42</v>
+      </c>
+      <c r="D821" s="77">
+        <v>3</v>
+      </c>
+      <c r="E821" s="77">
+        <v>1</v>
+      </c>
+      <c r="F821" s="78">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G821" s="79">
+        <v>74632</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A822" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B822" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C822" s="76" t="s">
+        <v>8</v>
+      </c>
+      <c r="D822" s="77">
+        <v>140</v>
+      </c>
+      <c r="E822" s="77">
+        <v>24</v>
+      </c>
+      <c r="F822" s="78">
+        <v>0.17142857142856999</v>
+      </c>
+      <c r="G822" s="79">
+        <v>1875037</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A823" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B823" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C823" s="76" t="s">
+        <v>17</v>
+      </c>
+      <c r="D823" s="77">
+        <v>26</v>
+      </c>
+      <c r="E823" s="77">
+        <v>8</v>
+      </c>
+      <c r="F823" s="78">
+        <v>0.30769230769230999</v>
+      </c>
+      <c r="G823" s="79">
+        <v>638555</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A824" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B824" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C824" s="76" t="s">
+        <v>25</v>
+      </c>
+      <c r="D824" s="77">
+        <v>8</v>
+      </c>
+      <c r="E824" s="77">
+        <v>1</v>
+      </c>
+      <c r="F824" s="78">
+        <v>0.125</v>
+      </c>
+      <c r="G824" s="79">
+        <v>90632</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A825" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B825" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C825" s="76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D825" s="77">
+        <v>140</v>
+      </c>
+      <c r="E825" s="77">
+        <v>49</v>
+      </c>
+      <c r="F825" s="78">
+        <v>0.35</v>
+      </c>
+      <c r="G825" s="79">
+        <v>3984529</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A826" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B826" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C826" s="76" t="s">
+        <v>10</v>
+      </c>
+      <c r="D826" s="77">
+        <v>92</v>
+      </c>
+      <c r="E826" s="77">
+        <v>10</v>
+      </c>
+      <c r="F826" s="78">
+        <v>0.10869565217391</v>
+      </c>
+      <c r="G826" s="79">
+        <v>766482</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A827" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B827" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C827" s="76" t="s">
+        <v>11</v>
+      </c>
+      <c r="D827" s="77">
+        <v>17</v>
+      </c>
+      <c r="E827" s="77">
+        <v>5</v>
+      </c>
+      <c r="F827" s="78">
+        <v>0.29411764705881999</v>
+      </c>
+      <c r="G827" s="79">
+        <v>382366</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A828" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B828" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C828" s="76" t="s">
+        <v>18</v>
+      </c>
+      <c r="D828" s="77">
+        <v>143</v>
+      </c>
+      <c r="E828" s="77">
+        <v>49</v>
+      </c>
+      <c r="F828" s="78">
+        <v>0.34265734265733999</v>
+      </c>
+      <c r="G828" s="79">
+        <v>3860211</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A829" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B829" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C829" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D829" s="77">
+        <v>43</v>
+      </c>
+      <c r="E829" s="77">
+        <v>7</v>
+      </c>
+      <c r="F829" s="78">
+        <v>0.16279069767442</v>
+      </c>
+      <c r="G829" s="79">
+        <v>527956</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A830" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B830" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C830" s="76" t="s">
+        <v>20</v>
+      </c>
+      <c r="D830" s="77">
+        <v>11</v>
+      </c>
+      <c r="E830" s="77">
+        <v>3</v>
+      </c>
+      <c r="F830" s="78">
+        <v>0.27272727272726999</v>
+      </c>
+      <c r="G830" s="79">
+        <v>229236</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A831" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B831" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C831" s="76" t="s">
+        <v>21</v>
+      </c>
+      <c r="D831" s="77">
+        <v>74</v>
+      </c>
+      <c r="E831" s="77">
+        <v>30</v>
+      </c>
+      <c r="F831" s="78">
+        <v>0.40540540540540998</v>
+      </c>
+      <c r="G831" s="79">
+        <v>2284651</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A832" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B832" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C832" s="76" t="s">
+        <v>12</v>
+      </c>
+      <c r="D832" s="77">
+        <v>20</v>
+      </c>
+      <c r="E832" s="77">
+        <v>9</v>
+      </c>
+      <c r="F832" s="78">
         <v>0.45</v>
       </c>
-      <c r="G12" s="44">
-[...7 lines deleted...]
-      <c r="B13" s="30" t="s">
+      <c r="G832" s="79">
+        <v>688888</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A833" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B833" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C833" s="76" t="s">
+        <v>13</v>
+      </c>
+      <c r="D833" s="77">
+        <v>43</v>
+      </c>
+      <c r="E833" s="77">
+        <v>10</v>
+      </c>
+      <c r="F833" s="78">
+        <v>0.23255813953488</v>
+      </c>
+      <c r="G833" s="79">
+        <v>799300</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A834" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B834" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C834" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="D834" s="77">
         <v>8</v>
       </c>
-      <c r="C13" s="30" t="s">
-[...5 lines deleted...]
-      <c r="E13" s="31">
+      <c r="E834" s="77">
         <v>5</v>
       </c>
-      <c r="F13" s="43">
-[...10 lines deleted...]
-      <c r="B14" s="30" t="s">
+      <c r="F834" s="78">
+        <v>0.625</v>
+      </c>
+      <c r="G834" s="79">
+        <v>266016</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A835" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B835" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C835" s="76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D835" s="77">
+        <v>91</v>
+      </c>
+      <c r="E835" s="77">
+        <v>24</v>
+      </c>
+      <c r="F835" s="78">
+        <v>0.26373626373626002</v>
+      </c>
+      <c r="G835" s="79">
+        <v>1889070</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A836" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B836" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C836" s="76" t="s">
+        <v>4</v>
+      </c>
+      <c r="D836" s="77">
+        <v>7</v>
+      </c>
+      <c r="E836" s="77">
+        <v>0</v>
+      </c>
+      <c r="F836" s="78">
+        <v>0</v>
+      </c>
+      <c r="G836" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A837" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B837" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C837" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D837" s="77">
+        <v>173</v>
+      </c>
+      <c r="E837" s="77">
+        <v>52</v>
+      </c>
+      <c r="F837" s="78">
+        <v>0.30057803468208</v>
+      </c>
+      <c r="G837" s="79">
+        <v>3962894</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A838" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B838" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C838" s="76" t="s">
+        <v>5</v>
+      </c>
+      <c r="D838" s="77">
+        <v>84</v>
+      </c>
+      <c r="E838" s="77">
+        <v>12</v>
+      </c>
+      <c r="F838" s="78">
+        <v>0.14285714285713999</v>
+      </c>
+      <c r="G838" s="79">
+        <v>918564</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A839" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B839" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C839" s="76" t="s">
+        <v>28</v>
+      </c>
+      <c r="D839" s="77">
+        <v>5</v>
+      </c>
+      <c r="E839" s="77">
+        <v>0</v>
+      </c>
+      <c r="F839" s="78">
+        <v>0</v>
+      </c>
+      <c r="G839" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A840" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B840" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C840" s="76" t="s">
+        <v>6</v>
+      </c>
+      <c r="D840" s="77">
+        <v>81</v>
+      </c>
+      <c r="E840" s="77">
+        <v>20</v>
+      </c>
+      <c r="F840" s="78">
+        <v>0.24691358024691001</v>
+      </c>
+      <c r="G840" s="79">
+        <v>1507531</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A841" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B841" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="C841" s="76" t="s">
+        <v>23</v>
+      </c>
+      <c r="D841" s="77">
+        <v>1</v>
+      </c>
+      <c r="E841" s="77">
+        <v>0</v>
+      </c>
+      <c r="F841" s="78">
+        <v>0</v>
+      </c>
+      <c r="G841" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A842" s="80">
+        <v>2025</v>
+      </c>
+      <c r="B842" s="81" t="s">
+        <v>24</v>
+      </c>
+      <c r="C842" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D842" s="82">
+        <v>1210</v>
+      </c>
+      <c r="E842" s="82">
+        <v>319</v>
+      </c>
+      <c r="F842" s="83">
+        <v>0.26363636363636</v>
+      </c>
+      <c r="G842" s="84">
+        <v>24746550</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A843" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B843" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="C843" s="76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D843" s="77">
+        <v>1</v>
+      </c>
+      <c r="E843" s="77">
+        <v>0</v>
+      </c>
+      <c r="F843" s="78">
+        <v>0</v>
+      </c>
+      <c r="G843" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A844" s="75">
+        <v>2025</v>
+      </c>
+      <c r="B844" s="76" t="s">
+        <v>26</v>
+      </c>
+      <c r="C844" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="D844" s="77">
+        <v>1</v>
+      </c>
+      <c r="E844" s="77">
+        <v>0</v>
+      </c>
+      <c r="F844" s="78">
+        <v>0</v>
+      </c>
+      <c r="G844" s="79">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A845" s="80">
+        <v>2025</v>
+      </c>
+      <c r="B845" s="81" t="s">
+        <v>26</v>
+      </c>
+      <c r="C845" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D845" s="82">
+        <v>2</v>
+      </c>
+      <c r="E845" s="82">
+        <v>0</v>
+      </c>
+      <c r="F845" s="83">
+        <v>0</v>
+      </c>
+      <c r="G845" s="84">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A846" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B846" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C846" s="98" t="s">
         <v>8</v>
       </c>
-      <c r="C14" s="30" t="s">
-[...2 lines deleted...]
-      <c r="D14" s="31">
+      <c r="D846" s="99">
+        <v>57</v>
+      </c>
+      <c r="E846" s="99">
+        <v>16</v>
+      </c>
+      <c r="F846" s="100">
+        <v>0.28070175438596001</v>
+      </c>
+      <c r="G846" s="101">
+        <v>749346</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A847" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B847" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C847" s="98" t="s">
+        <v>25</v>
+      </c>
+      <c r="D847" s="99">
+        <v>2</v>
+      </c>
+      <c r="E847" s="99">
+        <v>1</v>
+      </c>
+      <c r="F847" s="100">
+        <v>0.5</v>
+      </c>
+      <c r="G847" s="101">
+        <v>49474</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A848" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B848" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C848" s="102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D848" s="99">
+        <v>60</v>
+      </c>
+      <c r="E848" s="99">
+        <v>11</v>
+      </c>
+      <c r="F848" s="100">
+        <v>0.18333333333332999</v>
+      </c>
+      <c r="G848" s="101">
+        <v>452292</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A849" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B849" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C849" s="98" t="s">
+        <v>20</v>
+      </c>
+      <c r="D849" s="99">
+        <v>2</v>
+      </c>
+      <c r="E849" s="99">
+        <v>0</v>
+      </c>
+      <c r="F849" s="100">
+        <v>0</v>
+      </c>
+      <c r="G849" s="101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A850" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B850" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C850" s="102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D850" s="99">
+        <v>3</v>
+      </c>
+      <c r="E850" s="99">
+        <v>1</v>
+      </c>
+      <c r="F850" s="100">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G850" s="101">
+        <v>39271</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A851" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B851" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C851" s="98" t="s">
+        <v>15</v>
+      </c>
+      <c r="D851" s="99">
+        <v>10</v>
+      </c>
+      <c r="E851" s="99">
+        <v>3</v>
+      </c>
+      <c r="F851" s="100">
+        <v>0.3</v>
+      </c>
+      <c r="G851" s="101">
+        <v>138910</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A852" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B852" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C852" s="98" t="s">
+        <v>22</v>
+      </c>
+      <c r="D852" s="99">
+        <v>18</v>
+      </c>
+      <c r="E852" s="99">
+        <v>0</v>
+      </c>
+      <c r="F852" s="100">
+        <v>0</v>
+      </c>
+      <c r="G852" s="101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A853" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B853" s="98" t="s">
+        <v>30</v>
+      </c>
+      <c r="C853" s="98" t="s">
+        <v>6</v>
+      </c>
+      <c r="D853" s="99">
+        <v>15</v>
+      </c>
+      <c r="E853" s="99">
+        <v>0</v>
+      </c>
+      <c r="F853" s="100">
+        <v>0</v>
+      </c>
+      <c r="G853" s="101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A854" s="80">
+        <v>2025</v>
+      </c>
+      <c r="B854" s="81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C854" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D854" s="82">
+        <v>167</v>
+      </c>
+      <c r="E854" s="82">
+        <v>32</v>
+      </c>
+      <c r="F854" s="83">
+        <v>0.19161676646706999</v>
+      </c>
+      <c r="G854" s="84">
+        <v>1429293</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A855" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B855" s="98" t="s">
+        <v>43</v>
+      </c>
+      <c r="C855" s="102" t="s">
+        <v>17</v>
+      </c>
+      <c r="D855" s="99">
+        <v>1</v>
+      </c>
+      <c r="E855" s="99">
+        <v>1</v>
+      </c>
+      <c r="F855" s="100">
+        <v>1</v>
+      </c>
+      <c r="G855" s="101">
+        <v>54538</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A856" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B856" s="98" t="s">
+        <v>43</v>
+      </c>
+      <c r="C856" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="E14" s="31">
-[...108 lines deleted...]
-      <c r="C19" s="30" t="s">
+      <c r="D856" s="99">
+        <v>1</v>
+      </c>
+      <c r="E856" s="99">
+        <v>1</v>
+      </c>
+      <c r="F856" s="100">
+        <v>1</v>
+      </c>
+      <c r="G856" s="101">
+        <v>54538</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A857" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B857" s="98" t="s">
+        <v>43</v>
+      </c>
+      <c r="C857" s="102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D857" s="99">
+        <v>1</v>
+      </c>
+      <c r="E857" s="99">
+        <v>1</v>
+      </c>
+      <c r="F857" s="100">
+        <v>1</v>
+      </c>
+      <c r="G857" s="101">
+        <v>54538</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A858" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B858" s="98" t="s">
+        <v>43</v>
+      </c>
+      <c r="C858" s="98" t="s">
+        <v>18</v>
+      </c>
+      <c r="D858" s="99">
+        <v>38</v>
+      </c>
+      <c r="E858" s="99">
+        <v>2</v>
+      </c>
+      <c r="F858" s="100">
+        <v>5.263157894737E-2</v>
+      </c>
+      <c r="G858" s="101">
+        <v>109076</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A859" s="97">
+        <v>2025</v>
+      </c>
+      <c r="B859" s="98" t="s">
+        <v>43</v>
+      </c>
+      <c r="C859" s="98" t="s">
+        <v>6</v>
+      </c>
+      <c r="D859" s="99">
+        <v>1</v>
+      </c>
+      <c r="E859" s="99">
+        <v>0</v>
+      </c>
+      <c r="F859" s="100">
+        <v>0</v>
+      </c>
+      <c r="G859" s="101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A860" s="80">
+        <v>2025</v>
+      </c>
+      <c r="B860" s="81" t="s">
+        <v>43</v>
+      </c>
+      <c r="C860" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="D860" s="82">
+        <v>42</v>
+      </c>
+      <c r="E860" s="82">
         <v>5</v>
       </c>
-      <c r="D19" s="31">
-[...1037 lines deleted...]
-      <c r="E64" s="31">
+      <c r="F860" s="83">
+        <v>0.11904761904762</v>
+      </c>
+      <c r="G860" s="84">
+        <v>272690</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A861" s="105">
+        <v>2025</v>
+      </c>
+      <c r="B861" s="106" t="s">
         <v>27</v>
       </c>
-      <c r="F64" s="43">
-[...16349 lines deleted...]
-    </row>
+      <c r="C861" s="107"/>
+      <c r="D861" s="108">
+        <v>5788</v>
+      </c>
+      <c r="E861" s="108">
+        <v>1449</v>
+      </c>
+      <c r="F861" s="109">
+        <v>0.25034554250173002</v>
+      </c>
+      <c r="G861" s="110">
+        <v>75769849</v>
+      </c>
+    </row>
+    <row r="862" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
-  <autoFilter ref="A2:G775" xr:uid="{F71F8005-314E-40A0-B68E-8206CB4A3513}"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="5" scale="95" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB84E853-2380-4F2D-9B41-2F36FBA97534}">
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="67.33203125" style="21" customWidth="1"/>
     <col min="2" max="2" width="97.44140625" style="21" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="29"/>
-[...1 lines deleted...]
-        <v>36</v>
+      <c r="A1" s="27"/>
+      <c r="B1" s="94" t="s">
+        <v>35</v>
       </c>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="22"/>
       <c r="G1" s="22"/>
       <c r="H1" s="22"/>
       <c r="I1" s="22"/>
       <c r="J1" s="22"/>
       <c r="K1" s="22"/>
       <c r="L1" s="22"/>
       <c r="M1" s="22"/>
       <c r="N1" s="22"/>
     </row>
     <row r="2" spans="1:14" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="99" t="s">
+      <c r="A2" s="95" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="74" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
       <c r="F2" s="24"/>
       <c r="G2" s="24"/>
       <c r="H2" s="24"/>
       <c r="I2" s="24"/>
       <c r="J2" s="24"/>
       <c r="K2" s="24"/>
       <c r="L2" s="24"/>
       <c r="M2" s="24"/>
       <c r="N2" s="24"/>
     </row>
     <row r="3" spans="1:14" s="23" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="75"/>
-      <c r="B3" s="76"/>
+      <c r="A3" s="73"/>
+      <c r="B3" s="74"/>
       <c r="C3" s="24"/>
       <c r="D3" s="24"/>
       <c r="E3" s="24"/>
       <c r="F3" s="24"/>
       <c r="G3" s="24"/>
       <c r="H3" s="24"/>
       <c r="I3" s="24"/>
       <c r="J3" s="24"/>
       <c r="K3" s="24"/>
       <c r="L3" s="24"/>
       <c r="M3" s="24"/>
       <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="95" t="s">
-        <v>49</v>
+      <c r="A4" s="96" t="s">
+        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="96" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="94"/>
+      <c r="A5" s="92" t="s">
+        <v>44</v>
+      </c>
+      <c r="B5" s="91"/>
+      <c r="C5" s="91"/>
     </row>
     <row r="6" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="96" t="s">
+      <c r="A6" s="92" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="93" t="s">
         <v>47</v>
-      </c>
-[...3 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" xr:uid="{F68BEA83-FBA3-4CA3-BAE7-555FF2D60417}"/>
-    <hyperlink ref="A4" r:id="rId2" display="Source: NIH PUB File" xr:uid="{1E10EF33-DA2C-47EF-B94C-88BEC1CCA229}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A5" r:id="rId4" display="NIH Grants and Funding Glossary" xr:uid="{606D9A82-06FA-4445-B2FC-5E30EF942A98}"/>
+    <hyperlink ref="A6" r:id="rId2" xr:uid="{CFD7F59D-E6FF-4BE6-8DEF-4C0E48F1C8A6}"/>
+    <hyperlink ref="A5" r:id="rId3" display="NIH Grants and Funding Glossary" xr:uid="{606D9A82-06FA-4445-B2FC-5E30EF942A98}"/>
+    <hyperlink ref="A4" r:id="rId4" display="Source: NIH PUB File" xr:uid="{2CE7E7E8-4809-4FB4-80A5-6E8E3D428E9D}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="90" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor rgb="FFC00000"/>
   </sheetPr>
   <dimension ref="A41"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="41" spans="1:1" x14ac:dyDescent="0.25">
       <c r="A41" s="2" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="A41" location="'Table #203'!A4" display="return to table" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.37" bottom="0.51" header="0.3" footer="0.3"/>
   <pageSetup orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE21F07BE801C647B12E3BEDDA10D61D" ma:contentTypeVersion="38" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="307233afc278fc503943648cbe4c01eb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc45c3362ba0cf953b17f461af022e41" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE21F07BE801C647B12E3BEDDA10D61D" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="643250b946235c332f643571124ea32d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4234e76b0cb473625794601bc3d0e1d" ns2:_="" ns3:_="">
     <xsd:import namespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <xsd:import namespace="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:ReportTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:RelatedDataBookSlide_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Table_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORT_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Password" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Request_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORTTitleandLink" minOccurs="0"/>
                 <xsd:element ref="ns2:Contracts" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst3" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date_Time" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ReportTitle" ma:index="2" nillable="true" ma:displayName="Report Title" ma:format="Dropdown" ma:internalName="ReportTitle" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Date" ma:index="3" nillable="true" ma:displayName="Status Date" ma:format="DateOnly" ma:internalName="Date" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="RelatedDataBookSlide_x0023_" ma:index="4" nillable="true" ma:displayName="Related Data Book Slide #" ma:format="Dropdown" ma:internalName="RelatedDataBookSlide_x0023_" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
@@ -26521,50 +28908,55 @@
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8ce9f98e-9ad5-43de-b59a-72d7e946aae0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="36" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="37" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="38" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Date_Time" ma:index="39" nillable="true" ma:displayName="Date_Time" ma:format="DateTime" ma:internalName="Date_Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35e27768-2226-49f4-8f52-5dca1f0ab394" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -26675,133 +29067,134 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <ReportTitle xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Notes xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Status xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">FY Updated</Status>
-    <RePORT_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <RePORT_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">550</RePORT_x0023_>
     <Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <UserInfo>
         <DisplayName>Spears, Cassandra (NIH/OD) [E]</DisplayName>
         <AccountId>17</AccountId>
         <AccountType/>
       </UserInfo>
     </Analyst1>
     <RelatedDataBookSlide_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Table_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">203</Table_x0023_>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Contracts xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">No</Contracts>
     <Password xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">203-23</Password>
     <Date_x002d_Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date_x002d_Analyst3 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date_x002d_Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Request_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <RePORTTitleandLink xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <Url>https://report.nih.gov/reportweb/web/displayreport?rId=550</Url>
       <Description> Fellowships (Fs): Competing applications, awards, success rates, and funding, by activity code and Institute/Center</Description>
     </RePORTTitleandLink>
     <Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <UserInfo>
         <DisplayName>Solomon, Janice (NIH/OD) [E]</DisplayName>
         <AccountId>34</AccountId>
         <AccountType/>
       </UserInfo>
     </Analyst2>
     <TaxCatchAll xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394" xsi:nil="true"/>
     <SharedWithUsers xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
+    <Date_Time xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB4B35ED-B151-4AA8-AF89-301BB8918785}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEEB29F9-E69A-4027-A39B-448852F57181}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA843C32-D203-4BB2-82BA-51D329DFC7FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7669117A-1994-46ED-BD0E-067B99593009}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{14b77578-9773-42d5-8507-251ca2dc2b06}" enabled="0" method="" siteId="{14b77578-9773-42d5-8507-251ca2dc2b06}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>