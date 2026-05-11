--- v0 (2025-10-17)
+++ v1 (2026-05-11)
@@ -1,94 +1,95 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B93F01CD-502D-48D0-99A5-6660A33AF0B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{949D8F1C-66D8-4F00-867F-80859D9ADF1E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table #202" sheetId="3" r:id="rId1"/>
     <sheet name="Notes" sheetId="4" r:id="rId2"/>
     <sheet name="Success Rate Definition" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Table #202'!$A$2:$G$360</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Table #202'!$A$2:$G$2</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Table #202'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="727" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="795" uniqueCount="54">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Activity Code</t>
   </si>
   <si>
     <t>NIH Institute / Center</t>
   </si>
   <si>
     <t xml:space="preserve">Number of Applications Reviewed </t>
   </si>
   <si>
     <t>Number of Applications Awarded</t>
   </si>
   <si>
     <t>T15</t>
   </si>
   <si>
     <t>NHLBI</t>
   </si>
   <si>
     <t>NICHD</t>
   </si>
   <si>
@@ -194,63 +195,50 @@
     <t>NOTES</t>
   </si>
   <si>
     <t>Success Rate</t>
   </si>
   <si>
     <t>Total Funding</t>
   </si>
   <si>
     <t>NCATS</t>
   </si>
   <si>
     <t>NCCIH</t>
   </si>
   <si>
     <t>OD ORIP-SEPA</t>
   </si>
   <si>
     <t>OD Offices</t>
   </si>
   <si>
     <t>See NIH Almanac</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Table #202: NIH Research Training Grants </t>
-[...11 lines deleted...]
-    <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Additional Information: </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NIH Grants and Funding Glossary</t>
     </r>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="11"/>
@@ -259,53 +247,50 @@
         <scheme val="minor"/>
       </rPr>
       <t>Data produced by the</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Division of Statistical Analysis and Reporting </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Data last updated 11/19/2024</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Source and Brief Methods:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> See</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -322,50 +307,66 @@
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NIH Success Rate File</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>document</t>
+    </r>
+  </si>
+  <si>
+    <t>Data last updated 02/09/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Table #202: NIH Research Training Grants </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+      </rPr>
+      <t>- Competing Applications, Awards, Success Rates, and Total Funding by Activity Code and NIH Institutes/Centers, Fiscal Years 2015 - 2025</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="9">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0"/>
     <numFmt numFmtId="165" formatCode="0.0%"/>
     <numFmt numFmtId="166" formatCode="#0.0%"/>
     <numFmt numFmtId="167" formatCode="#######0"/>
     <numFmt numFmtId="168" formatCode="##,##0"/>
     <numFmt numFmtId="169" formatCode="##0.0%"/>
     <numFmt numFmtId="170" formatCode="\$##,###,###,##0"/>
   </numFmts>
   <fonts count="48" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
@@ -628,65 +629,65 @@
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF0000FF"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="30">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
@@ -802,51 +803,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="14">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
@@ -945,50 +946,76 @@
       </left>
       <right style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC1C1C1"/>
       </left>
       <right style="thin">
         <color rgb="FFC1C1C1"/>
       </right>
       <top style="thin">
         <color rgb="FFC1C1C1"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC1C1C1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFC1C1C1"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFC1C1C1"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFC1C1C1"/>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1528">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2532,78 +2559,72 @@
     <xf numFmtId="0" fontId="17" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="20" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="23" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="68">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="25" borderId="0" xfId="1188" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="40" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="41" fillId="24" borderId="0" xfId="1041" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="40" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="25" borderId="0" xfId="1022" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="37" fillId="25" borderId="0" xfId="1022" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="28" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -2697,58 +2718,79 @@
     </xf>
     <xf numFmtId="170" fontId="43" fillId="29" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="44" fillId="28" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="28" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="44" fillId="28" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="169" fontId="44" fillId="28" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="170" fontId="44" fillId="28" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="27" borderId="0" xfId="1527" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="47" fillId="25" borderId="0" xfId="1022" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="46" fillId="25" borderId="0" xfId="1022" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="25" borderId="0" xfId="1394" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="25" borderId="0" xfId="1394" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="25" borderId="0" xfId="1394" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="38" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="38" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="44" fillId="28" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="28" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="168" fontId="44" fillId="28" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="169" fontId="44" fillId="28" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="170" fontId="44" fillId="28" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="928" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1528">
     <cellStyle name="20% - Accent1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent1 10" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 11" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1 12" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent1 12 2" xfId="1189" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent1 12 3" xfId="1190" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent1 13" xfId="5" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent1 13 2" xfId="1191" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent1 13 3" xfId="1192" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent1 14" xfId="6" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent1 14 2" xfId="1193" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent1 15" xfId="7" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent1 2" xfId="8" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent1 2 10" xfId="9" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent1 2 11" xfId="10" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent1 2 12" xfId="11" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Accent1 2 13" xfId="12" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Accent1 2 14" xfId="13" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Accent1 2 15" xfId="1194" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
@@ -4240,51 +4282,421 @@
     <cellStyle name="Warning Text 14 2" xfId="1524" xr:uid="{00000000-0005-0000-0000-0000DE050000}"/>
     <cellStyle name="Warning Text 15" xfId="1165" xr:uid="{00000000-0005-0000-0000-0000DF050000}"/>
     <cellStyle name="Warning Text 2" xfId="1166" xr:uid="{00000000-0005-0000-0000-0000E0050000}"/>
     <cellStyle name="Warning Text 2 10" xfId="1167" xr:uid="{00000000-0005-0000-0000-0000E1050000}"/>
     <cellStyle name="Warning Text 2 11" xfId="1168" xr:uid="{00000000-0005-0000-0000-0000E2050000}"/>
     <cellStyle name="Warning Text 2 12" xfId="1169" xr:uid="{00000000-0005-0000-0000-0000E3050000}"/>
     <cellStyle name="Warning Text 2 13" xfId="1170" xr:uid="{00000000-0005-0000-0000-0000E4050000}"/>
     <cellStyle name="Warning Text 2 14" xfId="1171" xr:uid="{00000000-0005-0000-0000-0000E5050000}"/>
     <cellStyle name="Warning Text 2 15" xfId="1525" xr:uid="{00000000-0005-0000-0000-0000E6050000}"/>
     <cellStyle name="Warning Text 2 2" xfId="1172" xr:uid="{00000000-0005-0000-0000-0000E7050000}"/>
     <cellStyle name="Warning Text 2 3" xfId="1173" xr:uid="{00000000-0005-0000-0000-0000E8050000}"/>
     <cellStyle name="Warning Text 2 4" xfId="1174" xr:uid="{00000000-0005-0000-0000-0000E9050000}"/>
     <cellStyle name="Warning Text 2 5" xfId="1175" xr:uid="{00000000-0005-0000-0000-0000EA050000}"/>
     <cellStyle name="Warning Text 2 6" xfId="1176" xr:uid="{00000000-0005-0000-0000-0000EB050000}"/>
     <cellStyle name="Warning Text 2 7" xfId="1177" xr:uid="{00000000-0005-0000-0000-0000EC050000}"/>
     <cellStyle name="Warning Text 2 8" xfId="1178" xr:uid="{00000000-0005-0000-0000-0000ED050000}"/>
     <cellStyle name="Warning Text 2 9" xfId="1179" xr:uid="{00000000-0005-0000-0000-0000EE050000}"/>
     <cellStyle name="Warning Text 3" xfId="1180" xr:uid="{00000000-0005-0000-0000-0000EF050000}"/>
     <cellStyle name="Warning Text 4" xfId="1181" xr:uid="{00000000-0005-0000-0000-0000F0050000}"/>
     <cellStyle name="Warning Text 5" xfId="1182" xr:uid="{00000000-0005-0000-0000-0000F1050000}"/>
     <cellStyle name="Warning Text 6" xfId="1183" xr:uid="{00000000-0005-0000-0000-0000F2050000}"/>
     <cellStyle name="Warning Text 7" xfId="1184" xr:uid="{00000000-0005-0000-0000-0000F3050000}"/>
     <cellStyle name="Warning Text 8" xfId="1185" xr:uid="{00000000-0005-0000-0000-0000F4050000}"/>
     <cellStyle name="Warning Text 9" xfId="1186" xr:uid="{00000000-0005-0000-0000-0000F5050000}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="11">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="170" formatCode="\$##,###,###,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="169" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="167" formatCode="#######0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="0" tint="-0.249977111117893"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="0" tint="-0.249977111117893"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.249977111117893"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.249977111117893"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -4679,50 +5091,66 @@
           </a:r>
           <a:endParaRPr lang="en-US" sz="1000"/>
         </a:p>
         <a:p>
           <a:pPr fontAlgn="t"/>
           <a:endParaRPr lang="en-US" sz="1100">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
           </a:endParaRPr>
         </a:p>
         <a:p>
           <a:pPr fontAlgn="t"/>
           <a:endParaRPr lang="en-US" sz="1000"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{F682D892-40DD-4E44-BCFA-A5F41F2F07D9}" name="Table1" displayName="Table1" ref="A2:G394" totalsRowShown="0" headerRowDxfId="10" dataDxfId="8" headerRowBorderDxfId="9" tableBorderDxfId="7">
+  <autoFilter ref="A2:G394" xr:uid="{F682D892-40DD-4E44-BCFA-A5F41F2F07D9}"/>
+  <tableColumns count="7">
+    <tableColumn id="1" xr3:uid="{D8B4BD16-00C1-45B8-B476-2E1C066E231F}" name="Fiscal Year" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{648A6B68-5CDF-4611-97DF-03E2D97A9F78}" name="Activity Code" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{CED6F916-72BB-4A98-91A1-2F9C5EB5736C}" name="NIH Institute / Center" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{20D11BC6-5C5C-4009-8F24-53211E366DD9}" name="Number of Applications Reviewed " dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{13016C79-92B7-4803-BA33-99C0E07DDE7B}" name="Number of Applications Awarded" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{85F8355B-C27F-43E0-8177-C1F6676F5ADD}" name="Success Rate" dataDxfId="1"/>
+    <tableColumn id="7" xr3:uid="{38D07B3F-AEE6-49FD-9938-626C4D7DED99}" name="Total Funding" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -4965,8610 +5393,9338 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OERSTATS@od.nih.gov?subject=Web%20Report%20Inquiry" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report.nih.gov/reportweb/web/displayreport?rId=558" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nih.gov/about-nih/what-we-do/nih-almanac/office-director-nih" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OERSTATS@od.nih.gov?subject=Web%20Report%20Inquiry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nih.gov/about-nih/what-we-do/nih-almanac/office-director-nih" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report.nih.gov/reportweb/web/displayreport?rId=558" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6271B81F-6DFE-41D0-A788-58DEBFD700F0}">
-  <dimension ref="A1:H360"/>
+  <dimension ref="A1:H394"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="15.6640625" style="24" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="7" max="7" width="20.6640625" style="43" customWidth="1"/>
+    <col min="1" max="1" width="15.6640625" style="22" customWidth="1"/>
+    <col min="2" max="2" width="16.109375" style="15" customWidth="1"/>
+    <col min="3" max="3" width="24.109375" style="15" customWidth="1"/>
+    <col min="4" max="4" width="37" style="11" customWidth="1"/>
+    <col min="5" max="5" width="35.88671875" style="11" customWidth="1"/>
+    <col min="6" max="6" width="20.6640625" style="40" customWidth="1"/>
+    <col min="7" max="7" width="20.6640625" style="41" customWidth="1"/>
     <col min="8" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="9" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="10" t="s">
-        <v>49</v>
-[...9 lines deleted...]
-      <c r="A2" s="11" t="s">
+        <v>53</v>
+      </c>
+      <c r="B1" s="14"/>
+      <c r="C1" s="14"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="25"/>
+    </row>
+    <row r="2" spans="1:7" s="23" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="60" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="11" t="s">
+      <c r="B2" s="60" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="11" t="s">
+      <c r="C2" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="11" t="s">
+      <c r="D2" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="11" t="s">
+      <c r="E2" s="60" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="12" t="s">
+      <c r="F2" s="61" t="s">
         <v>42</v>
       </c>
-      <c r="G2" s="12" t="s">
+      <c r="G2" s="61" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="20">
+      <c r="A3" s="18">
         <v>2015</v>
       </c>
-      <c r="B3" s="20" t="s">
+      <c r="B3" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C3" s="20" t="s">
+      <c r="C3" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="D3" s="32">
+      <c r="D3" s="30">
         <v>1</v>
       </c>
-      <c r="E3" s="32">
+      <c r="E3" s="30">
         <v>0</v>
       </c>
-      <c r="F3" s="33">
+      <c r="F3" s="31">
         <v>0</v>
       </c>
-      <c r="G3" s="34">
+      <c r="G3" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="20">
+      <c r="A4" s="18">
         <v>2015</v>
       </c>
-      <c r="B4" s="20" t="s">
+      <c r="B4" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="20" t="s">
+      <c r="C4" s="18" t="s">
         <v>35</v>
       </c>
-      <c r="D4" s="32">
+      <c r="D4" s="30">
         <v>1</v>
       </c>
-      <c r="E4" s="32">
+      <c r="E4" s="30">
         <v>1</v>
       </c>
-      <c r="F4" s="33">
+      <c r="F4" s="31">
         <v>1</v>
       </c>
-      <c r="G4" s="34">
+      <c r="G4" s="32">
         <v>176261</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="20">
+      <c r="A5" s="18">
         <v>2015</v>
       </c>
-      <c r="B5" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="20" t="s">
+      <c r="B5" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C5" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D5" s="32">
+      <c r="D5" s="30">
         <v>2</v>
       </c>
-      <c r="E5" s="32">
+      <c r="E5" s="30">
         <v>2</v>
       </c>
-      <c r="F5" s="33">
+      <c r="F5" s="31">
         <v>1</v>
       </c>
-      <c r="G5" s="34">
+      <c r="G5" s="32">
         <v>879663</v>
       </c>
     </row>
     <row r="6" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="20">
+      <c r="A6" s="18">
         <v>2015</v>
       </c>
-      <c r="B6" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="20" t="s">
+      <c r="B6" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C6" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="32">
+      <c r="D6" s="30">
         <v>70</v>
       </c>
-      <c r="E6" s="32">
+      <c r="E6" s="30">
         <v>29</v>
       </c>
-      <c r="F6" s="33">
+      <c r="F6" s="31">
         <v>0.41399999999999998</v>
       </c>
-      <c r="G6" s="34">
+      <c r="G6" s="32">
         <v>8232719</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="20">
+      <c r="A7" s="18">
         <v>2015</v>
       </c>
-      <c r="B7" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="20" t="s">
+      <c r="B7" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D7" s="32">
+      <c r="D7" s="30">
         <v>12</v>
       </c>
-      <c r="E7" s="32">
+      <c r="E7" s="30">
         <v>5</v>
       </c>
-      <c r="F7" s="33">
+      <c r="F7" s="31">
         <v>0.41699999999999998</v>
       </c>
-      <c r="G7" s="34">
+      <c r="G7" s="32">
         <v>1098248</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="20">
+      <c r="A8" s="18">
         <v>2015</v>
       </c>
-      <c r="B8" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="20" t="s">
+      <c r="B8" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D8" s="32">
+      <c r="D8" s="30">
         <v>25</v>
       </c>
-      <c r="E8" s="32">
+      <c r="E8" s="30">
         <v>7</v>
       </c>
-      <c r="F8" s="33">
+      <c r="F8" s="31">
         <v>0.28000000000000003</v>
       </c>
-      <c r="G8" s="34">
+      <c r="G8" s="32">
         <v>3326462</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="20">
+      <c r="A9" s="18">
         <v>2015</v>
       </c>
-      <c r="B9" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="20" t="s">
+      <c r="B9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="32">
+      <c r="D9" s="30">
         <v>70</v>
       </c>
-      <c r="E9" s="32">
+      <c r="E9" s="30">
         <v>46</v>
       </c>
-      <c r="F9" s="33">
+      <c r="F9" s="31">
         <v>0.65700000000000003</v>
       </c>
-      <c r="G9" s="34">
+      <c r="G9" s="32">
         <v>19162004</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="20">
+      <c r="A10" s="18">
         <v>2015</v>
       </c>
-      <c r="B10" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="20" t="s">
+      <c r="B10" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D10" s="32">
+      <c r="D10" s="30">
         <v>34</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E10" s="30">
         <v>11</v>
       </c>
-      <c r="F10" s="33">
+      <c r="F10" s="31">
         <v>0.32400000000000001</v>
       </c>
-      <c r="G10" s="34">
+      <c r="G10" s="32">
         <v>2762894</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="20">
+      <c r="A11" s="18">
         <v>2015</v>
       </c>
-      <c r="B11" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="20" t="s">
+      <c r="B11" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C11" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D11" s="32">
+      <c r="D11" s="30">
         <v>6</v>
       </c>
-      <c r="E11" s="32">
+      <c r="E11" s="30">
         <v>3</v>
       </c>
-      <c r="F11" s="33">
+      <c r="F11" s="31">
         <v>0.5</v>
       </c>
-      <c r="G11" s="34">
+      <c r="G11" s="32">
         <v>1036835</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="20">
+      <c r="A12" s="18">
         <v>2015</v>
       </c>
-      <c r="B12" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="20" t="s">
+      <c r="B12" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D12" s="32">
+      <c r="D12" s="30">
         <v>67</v>
       </c>
-      <c r="E12" s="32">
+      <c r="E12" s="30">
         <v>27</v>
       </c>
-      <c r="F12" s="35">
+      <c r="F12" s="33">
         <v>0.40300000000000002</v>
       </c>
-      <c r="G12" s="34">
+      <c r="G12" s="32">
         <v>9288511</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="20">
+      <c r="A13" s="18">
         <v>2015</v>
       </c>
-      <c r="B13" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="20" t="s">
+      <c r="B13" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C13" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="D13" s="32">
+      <c r="D13" s="30">
         <v>20</v>
       </c>
-      <c r="E13" s="32">
+      <c r="E13" s="30">
         <v>7</v>
       </c>
-      <c r="F13" s="33">
+      <c r="F13" s="31">
         <v>0.35</v>
       </c>
-      <c r="G13" s="34">
+      <c r="G13" s="32">
         <v>1971053</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="20">
+      <c r="A14" s="18">
         <v>2015</v>
       </c>
-      <c r="B14" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="20" t="s">
+      <c r="B14" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C14" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D14" s="32">
+      <c r="D14" s="30">
         <v>22</v>
       </c>
-      <c r="E14" s="32">
+      <c r="E14" s="30">
         <v>11</v>
       </c>
-      <c r="F14" s="33">
+      <c r="F14" s="31">
         <v>0.5</v>
       </c>
-      <c r="G14" s="34">
+      <c r="G14" s="32">
         <v>2344586</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="20">
+      <c r="A15" s="18">
         <v>2015</v>
       </c>
-      <c r="B15" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="20" t="s">
+      <c r="B15" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C15" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D15" s="32">
+      <c r="D15" s="30">
         <v>46</v>
       </c>
-      <c r="E15" s="32">
+      <c r="E15" s="30">
         <v>12</v>
       </c>
-      <c r="F15" s="33">
+      <c r="F15" s="31">
         <v>0.26100000000000001</v>
       </c>
-      <c r="G15" s="34">
+      <c r="G15" s="32">
         <v>3787459</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="20">
+      <c r="A16" s="18">
         <v>2015</v>
       </c>
-      <c r="B16" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="20" t="s">
+      <c r="B16" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D16" s="32">
+      <c r="D16" s="30">
         <v>12</v>
       </c>
-      <c r="E16" s="32">
+      <c r="E16" s="30">
         <v>6</v>
       </c>
-      <c r="F16" s="33">
+      <c r="F16" s="31">
         <v>0.5</v>
       </c>
-      <c r="G16" s="34">
+      <c r="G16" s="32">
         <v>1556577</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="20">
+      <c r="A17" s="18">
         <v>2015</v>
       </c>
-      <c r="B17" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="20" t="s">
+      <c r="B17" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D17" s="32">
+      <c r="D17" s="30">
         <v>10</v>
       </c>
-      <c r="E17" s="32">
+      <c r="E17" s="30">
         <v>7</v>
       </c>
-      <c r="F17" s="33">
+      <c r="F17" s="31">
         <v>0.7</v>
       </c>
-      <c r="G17" s="34">
+      <c r="G17" s="32">
         <v>1791108</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="20">
+      <c r="A18" s="18">
         <v>2015</v>
       </c>
-      <c r="B18" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="20" t="s">
+      <c r="B18" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D18" s="32">
+      <c r="D18" s="30">
         <v>57</v>
       </c>
-      <c r="E18" s="32">
+      <c r="E18" s="30">
         <v>38</v>
       </c>
-      <c r="F18" s="33">
+      <c r="F18" s="31">
         <v>0.66700000000000004</v>
       </c>
-      <c r="G18" s="34">
+      <c r="G18" s="32">
         <v>10213701</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="20">
+      <c r="A19" s="18">
         <v>2015</v>
       </c>
-      <c r="B19" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C19" s="20" t="s">
+      <c r="B19" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D19" s="32">
+      <c r="D19" s="30">
         <v>20</v>
       </c>
-      <c r="E19" s="32">
+      <c r="E19" s="30">
         <v>12</v>
       </c>
-      <c r="F19" s="33">
+      <c r="F19" s="31">
         <v>0.6</v>
       </c>
-      <c r="G19" s="34">
+      <c r="G19" s="32">
         <v>3903993</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="20">
+      <c r="A20" s="18">
         <v>2015</v>
       </c>
-      <c r="B20" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C20" s="20" t="s">
+      <c r="B20" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D20" s="32">
+      <c r="D20" s="30">
         <v>125</v>
       </c>
-      <c r="E20" s="32">
+      <c r="E20" s="30">
         <v>78</v>
       </c>
-      <c r="F20" s="33">
+      <c r="F20" s="31">
         <v>0.624</v>
       </c>
-      <c r="G20" s="34">
+      <c r="G20" s="32">
         <v>36760369</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="20">
+      <c r="A21" s="18">
         <v>2015</v>
       </c>
-      <c r="B21" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C21" s="20" t="s">
+      <c r="B21" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D21" s="32">
+      <c r="D21" s="30">
         <v>39</v>
       </c>
-      <c r="E21" s="32">
+      <c r="E21" s="30">
         <v>17</v>
       </c>
-      <c r="F21" s="33">
+      <c r="F21" s="31">
         <v>0.436</v>
       </c>
-      <c r="G21" s="34">
+      <c r="G21" s="32">
         <v>4232969</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="20">
+      <c r="A22" s="18">
         <v>2015</v>
       </c>
-      <c r="B22" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="20" t="s">
+      <c r="B22" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D22" s="32">
+      <c r="D22" s="30">
         <v>26</v>
       </c>
-      <c r="E22" s="32">
+      <c r="E22" s="30">
         <v>9</v>
       </c>
-      <c r="F22" s="33">
+      <c r="F22" s="31">
         <v>0.34599999999999997</v>
       </c>
-      <c r="G22" s="34">
+      <c r="G22" s="32">
         <v>2015893</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="20">
+      <c r="A23" s="18">
         <v>2015</v>
       </c>
-      <c r="B23" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C23" s="20" t="s">
+      <c r="B23" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D23" s="32">
+      <c r="D23" s="30">
         <v>11</v>
       </c>
-      <c r="E23" s="32">
+      <c r="E23" s="30">
         <v>1</v>
       </c>
-      <c r="F23" s="33">
+      <c r="F23" s="31">
         <v>9.0999999999999998E-2</v>
       </c>
-      <c r="G23" s="34">
+      <c r="G23" s="32">
         <v>214379</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="20">
+      <c r="A24" s="18">
         <v>2015</v>
       </c>
-      <c r="B24" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C24" s="20" t="s">
+      <c r="B24" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="D24" s="32">
+      <c r="D24" s="30">
         <v>3</v>
       </c>
-      <c r="E24" s="32">
+      <c r="E24" s="30">
         <v>0</v>
       </c>
-      <c r="F24" s="33">
+      <c r="F24" s="31">
         <v>0</v>
       </c>
-      <c r="G24" s="34">
+      <c r="G24" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="20">
+      <c r="A25" s="18">
         <v>2015</v>
       </c>
-      <c r="B25" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C25" s="20" t="s">
+      <c r="B25" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="D25" s="32">
+      <c r="D25" s="30">
         <v>4</v>
       </c>
-      <c r="E25" s="32">
+      <c r="E25" s="30">
         <v>4</v>
       </c>
-      <c r="F25" s="33">
+      <c r="F25" s="31">
         <v>1</v>
       </c>
-      <c r="G25" s="34">
+      <c r="G25" s="32">
         <v>1036344</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="20">
+      <c r="A26" s="18">
         <v>2015</v>
       </c>
-      <c r="B26" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C26" s="20" t="s">
+      <c r="B26" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="D26" s="32">
+      <c r="D26" s="30">
         <v>9</v>
       </c>
-      <c r="E26" s="32">
+      <c r="E26" s="30">
         <v>5</v>
       </c>
-      <c r="F26" s="33">
+      <c r="F26" s="31">
         <v>0.55600000000000005</v>
       </c>
-      <c r="G26" s="34">
+      <c r="G26" s="32">
         <v>1580043</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="20">
+      <c r="A27" s="18">
         <v>2015</v>
       </c>
-      <c r="B27" s="20" t="s">
+      <c r="B27" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C27" s="20" t="s">
+      <c r="C27" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D27" s="32">
+      <c r="D27" s="30">
         <v>37</v>
       </c>
-      <c r="E27" s="32">
+      <c r="E27" s="30">
         <v>12</v>
       </c>
-      <c r="F27" s="33">
+      <c r="F27" s="31">
         <v>0.32400000000000001</v>
       </c>
-      <c r="G27" s="34">
+      <c r="G27" s="32">
         <v>5883853</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="20">
+      <c r="A28" s="18">
         <v>2015</v>
       </c>
-      <c r="B28" s="20" t="s">
+      <c r="B28" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C28" s="20" t="s">
+      <c r="C28" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D28" s="32">
+      <c r="D28" s="30">
         <v>4</v>
       </c>
-      <c r="E28" s="32">
+      <c r="E28" s="30">
         <v>3</v>
       </c>
-      <c r="F28" s="33">
+      <c r="F28" s="31">
         <v>0.75</v>
       </c>
-      <c r="G28" s="34">
+      <c r="G28" s="32">
         <v>121658</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="20">
+      <c r="A29" s="18">
         <v>2015</v>
       </c>
-      <c r="B29" s="20" t="s">
+      <c r="B29" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C29" s="20" t="s">
+      <c r="C29" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D29" s="32">
-[...2 lines deleted...]
-      <c r="E29" s="32">
+      <c r="D29" s="30">
+        <v>8</v>
+      </c>
+      <c r="E29" s="30">
         <v>5</v>
       </c>
-      <c r="F29" s="33">
+      <c r="F29" s="31">
         <v>0.625</v>
       </c>
-      <c r="G29" s="34">
+      <c r="G29" s="32">
         <v>632862</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A30" s="20">
+      <c r="A30" s="18">
         <v>2015</v>
       </c>
-      <c r="B30" s="20" t="s">
+      <c r="B30" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C30" s="20" t="s">
+      <c r="C30" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D30" s="32">
+      <c r="D30" s="30">
         <v>15</v>
       </c>
-      <c r="E30" s="32">
+      <c r="E30" s="30">
         <v>7</v>
       </c>
-      <c r="F30" s="33">
+      <c r="F30" s="31">
         <v>0.46700000000000003</v>
       </c>
-      <c r="G30" s="34">
+      <c r="G30" s="32">
         <v>669156</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A31" s="20">
+      <c r="A31" s="18">
         <v>2015</v>
       </c>
-      <c r="B31" s="20" t="s">
+      <c r="B31" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C31" s="20" t="s">
+      <c r="C31" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D31" s="32">
+      <c r="D31" s="30">
         <v>1</v>
       </c>
-      <c r="E31" s="32">
+      <c r="E31" s="30">
         <v>0</v>
       </c>
-      <c r="F31" s="33">
+      <c r="F31" s="31">
         <v>0</v>
       </c>
-      <c r="G31" s="34">
+      <c r="G31" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A32" s="20">
+      <c r="A32" s="18">
         <v>2015</v>
       </c>
-      <c r="B32" s="20" t="s">
+      <c r="B32" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C32" s="20" t="s">
+      <c r="C32" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D32" s="32">
+      <c r="D32" s="30">
         <v>1</v>
       </c>
-      <c r="E32" s="32">
+      <c r="E32" s="30">
         <v>1</v>
       </c>
-      <c r="F32" s="33">
+      <c r="F32" s="31">
         <v>1</v>
       </c>
-      <c r="G32" s="34">
+      <c r="G32" s="32">
         <v>24408</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A33" s="20">
+      <c r="A33" s="18">
         <v>2015</v>
       </c>
-      <c r="B33" s="20" t="s">
+      <c r="B33" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C33" s="20" t="s">
+      <c r="C33" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D33" s="32">
+      <c r="D33" s="30">
         <v>1</v>
       </c>
-      <c r="E33" s="32">
+      <c r="E33" s="30">
         <v>0</v>
       </c>
-      <c r="F33" s="33">
+      <c r="F33" s="31">
         <v>0</v>
       </c>
-      <c r="G33" s="34">
+      <c r="G33" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A34" s="20">
+      <c r="A34" s="18">
         <v>2015</v>
       </c>
-      <c r="B34" s="20" t="s">
+      <c r="B34" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C34" s="20" t="s">
+      <c r="C34" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D34" s="32">
+      <c r="D34" s="30">
         <v>7</v>
       </c>
-      <c r="E34" s="32">
+      <c r="E34" s="30">
         <v>4</v>
       </c>
-      <c r="F34" s="33">
+      <c r="F34" s="31">
         <v>0.57099999999999995</v>
       </c>
-      <c r="G34" s="34">
+      <c r="G34" s="32">
         <v>472967</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A35" s="20">
+      <c r="A35" s="18">
         <v>2015</v>
       </c>
-      <c r="B35" s="20" t="s">
+      <c r="B35" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C35" s="20" t="s">
+      <c r="C35" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="D35" s="32">
+      <c r="D35" s="30">
         <v>6</v>
       </c>
-      <c r="E35" s="32">
+      <c r="E35" s="30">
         <v>5</v>
       </c>
-      <c r="F35" s="33">
+      <c r="F35" s="31">
         <v>0.83299999999999996</v>
       </c>
-      <c r="G35" s="34">
+      <c r="G35" s="32">
         <v>390603</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A36" s="20">
+      <c r="A36" s="18">
         <v>2015</v>
       </c>
-      <c r="B36" s="20" t="s">
+      <c r="B36" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C36" s="20" t="s">
+      <c r="C36" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D36" s="32">
+      <c r="D36" s="30">
         <v>2</v>
       </c>
-      <c r="E36" s="32">
+      <c r="E36" s="30">
         <v>1</v>
       </c>
-      <c r="F36" s="33">
+      <c r="F36" s="31">
         <v>0.5</v>
       </c>
-      <c r="G36" s="34">
+      <c r="G36" s="32">
         <v>429843</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="20">
+      <c r="A37" s="18">
         <v>2015</v>
       </c>
-      <c r="B37" s="20" t="s">
+      <c r="B37" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C37" s="20" t="s">
+      <c r="C37" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D37" s="32">
+      <c r="D37" s="30">
         <v>0</v>
       </c>
-      <c r="E37" s="32">
+      <c r="E37" s="30">
         <v>0</v>
       </c>
-      <c r="F37" s="33">
+      <c r="F37" s="31">
         <v>0</v>
       </c>
-      <c r="G37" s="34">
+      <c r="G37" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A38" s="21">
+      <c r="A38" s="19">
         <v>2015</v>
       </c>
-      <c r="B38" s="21" t="s">
+      <c r="B38" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C38" s="21"/>
-      <c r="D38" s="36">
+      <c r="C38" s="19"/>
+      <c r="D38" s="34">
         <v>774</v>
       </c>
-      <c r="E38" s="36">
+      <c r="E38" s="34">
         <v>376</v>
       </c>
-      <c r="F38" s="37">
+      <c r="F38" s="35">
         <v>0.48599999999999999</v>
       </c>
-      <c r="G38" s="38">
+      <c r="G38" s="36">
         <v>125997421</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A39" s="20">
+      <c r="A39" s="18">
         <v>2016</v>
       </c>
-      <c r="B39" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="20" t="s">
+      <c r="B39" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C39" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D39" s="14">
+      <c r="D39" s="12">
         <v>1</v>
       </c>
-      <c r="E39" s="14">
+      <c r="E39" s="12">
         <v>1</v>
       </c>
-      <c r="F39" s="28">
+      <c r="F39" s="26">
         <v>1</v>
       </c>
-      <c r="G39" s="29">
+      <c r="G39" s="27">
         <v>79362</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A40" s="20">
+      <c r="A40" s="18">
         <v>2016</v>
       </c>
-      <c r="B40" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="20" t="s">
+      <c r="B40" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C40" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D40" s="14">
+      <c r="D40" s="12">
         <v>77</v>
       </c>
-      <c r="E40" s="14">
+      <c r="E40" s="12">
         <v>45</v>
       </c>
-      <c r="F40" s="28">
+      <c r="F40" s="26">
         <v>0.58399999999999996</v>
       </c>
-      <c r="G40" s="29">
+      <c r="G40" s="27">
         <v>13956167</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A41" s="20">
+      <c r="A41" s="18">
         <v>2016</v>
       </c>
-      <c r="B41" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="20" t="s">
+      <c r="B41" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C41" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D41" s="14">
+      <c r="D41" s="12">
         <v>15</v>
       </c>
-      <c r="E41" s="14">
+      <c r="E41" s="12">
         <v>9</v>
       </c>
-      <c r="F41" s="28">
+      <c r="F41" s="26">
         <v>0.6</v>
       </c>
-      <c r="G41" s="29">
+      <c r="G41" s="27">
         <v>1385815</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A42" s="20">
+      <c r="A42" s="18">
         <v>2016</v>
       </c>
-      <c r="B42" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="20" t="s">
+      <c r="B42" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C42" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D42" s="14">
+      <c r="D42" s="12">
         <v>26</v>
       </c>
-      <c r="E42" s="14">
+      <c r="E42" s="12">
         <v>4</v>
       </c>
-      <c r="F42" s="28">
+      <c r="F42" s="26">
         <v>0.154</v>
       </c>
-      <c r="G42" s="29">
+      <c r="G42" s="27">
         <v>574916</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A43" s="20">
+      <c r="A43" s="18">
         <v>2016</v>
       </c>
-      <c r="B43" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="20" t="s">
+      <c r="B43" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D43" s="14">
+      <c r="D43" s="12">
         <v>64</v>
       </c>
-      <c r="E43" s="14">
+      <c r="E43" s="12">
         <v>43</v>
       </c>
-      <c r="F43" s="28">
+      <c r="F43" s="26">
         <v>0.67200000000000004</v>
       </c>
-      <c r="G43" s="29">
+      <c r="G43" s="27">
         <v>20121630</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A44" s="20">
+      <c r="A44" s="18">
         <v>2016</v>
       </c>
-      <c r="B44" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="20" t="s">
+      <c r="B44" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C44" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D44" s="14">
+      <c r="D44" s="12">
         <v>33</v>
       </c>
-      <c r="E44" s="14">
+      <c r="E44" s="12">
         <v>14</v>
       </c>
-      <c r="F44" s="28">
+      <c r="F44" s="26">
         <v>0.42399999999999999</v>
       </c>
-      <c r="G44" s="29">
+      <c r="G44" s="27">
         <v>3750242</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A45" s="20">
+      <c r="A45" s="18">
         <v>2016</v>
       </c>
-      <c r="B45" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="20" t="s">
+      <c r="B45" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C45" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D45" s="14">
+      <c r="D45" s="12">
         <v>5</v>
       </c>
-      <c r="E45" s="14">
+      <c r="E45" s="12">
         <v>4</v>
       </c>
-      <c r="F45" s="30">
+      <c r="F45" s="28">
         <v>0.8</v>
       </c>
-      <c r="G45" s="29">
+      <c r="G45" s="27">
         <v>1798973</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A46" s="20">
+      <c r="A46" s="18">
         <v>2016</v>
       </c>
-      <c r="B46" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="20" t="s">
+      <c r="B46" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C46" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D46" s="31">
+      <c r="D46" s="29">
         <v>73</v>
       </c>
-      <c r="E46" s="31">
+      <c r="E46" s="29">
         <v>44</v>
       </c>
-      <c r="F46" s="30">
+      <c r="F46" s="28">
         <v>0.60299999999999998</v>
       </c>
-      <c r="G46" s="29">
+      <c r="G46" s="27">
         <v>11216579</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A47" s="20">
+      <c r="A47" s="18">
         <v>2016</v>
       </c>
-      <c r="B47" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="23" t="s">
+      <c r="B47" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C47" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="D47" s="14">
+      <c r="D47" s="12">
         <v>24</v>
       </c>
-      <c r="E47" s="14">
+      <c r="E47" s="12">
         <v>15</v>
       </c>
-      <c r="F47" s="28">
+      <c r="F47" s="26">
         <v>0.625</v>
       </c>
-      <c r="G47" s="29">
+      <c r="G47" s="27">
         <v>3624204</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A48" s="20">
+      <c r="A48" s="18">
         <v>2016</v>
       </c>
-      <c r="B48" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="20" t="s">
+      <c r="B48" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C48" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D48" s="14">
+      <c r="D48" s="12">
         <v>20</v>
       </c>
-      <c r="E48" s="14">
+      <c r="E48" s="12">
         <v>9</v>
       </c>
-      <c r="F48" s="28">
+      <c r="F48" s="26">
         <v>0.45</v>
       </c>
-      <c r="G48" s="29">
+      <c r="G48" s="27">
         <v>1762905</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A49" s="20">
+      <c r="A49" s="18">
         <v>2016</v>
       </c>
-      <c r="B49" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C49" s="20" t="s">
+      <c r="B49" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C49" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D49" s="14">
+      <c r="D49" s="12">
         <v>61</v>
       </c>
-      <c r="E49" s="14">
+      <c r="E49" s="12">
         <v>18</v>
       </c>
-      <c r="F49" s="28">
+      <c r="F49" s="26">
         <v>0.29499999999999998</v>
       </c>
-      <c r="G49" s="29">
+      <c r="G49" s="27">
         <v>4310038</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A50" s="20">
+      <c r="A50" s="18">
         <v>2016</v>
       </c>
-      <c r="B50" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C50" s="20" t="s">
+      <c r="B50" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C50" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D50" s="14">
+      <c r="D50" s="12">
         <v>20</v>
       </c>
-      <c r="E50" s="14">
-[...2 lines deleted...]
-      <c r="F50" s="28">
+      <c r="E50" s="12">
+        <v>8</v>
+      </c>
+      <c r="F50" s="26">
         <v>0.4</v>
       </c>
-      <c r="G50" s="29">
+      <c r="G50" s="27">
         <v>3214925</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="20">
+      <c r="A51" s="18">
         <v>2016</v>
       </c>
-      <c r="B51" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="20" t="s">
+      <c r="B51" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C51" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D51" s="14">
+      <c r="D51" s="12">
         <v>11</v>
       </c>
-      <c r="E51" s="14">
+      <c r="E51" s="12">
         <v>4</v>
       </c>
-      <c r="F51" s="28">
+      <c r="F51" s="26">
         <v>0.36399999999999999</v>
       </c>
-      <c r="G51" s="29">
+      <c r="G51" s="27">
         <v>627450</v>
       </c>
     </row>
     <row r="52" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A52" s="20">
+      <c r="A52" s="18">
         <v>2016</v>
       </c>
-      <c r="B52" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="20" t="s">
+      <c r="B52" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C52" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D52" s="14">
+      <c r="D52" s="12">
         <v>3</v>
       </c>
-      <c r="E52" s="14">
+      <c r="E52" s="12">
         <v>2</v>
       </c>
-      <c r="F52" s="28">
+      <c r="F52" s="26">
         <v>0.66700000000000004</v>
       </c>
-      <c r="G52" s="29">
+      <c r="G52" s="27">
         <v>1017794</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A53" s="20">
+      <c r="A53" s="18">
         <v>2016</v>
       </c>
-      <c r="B53" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C53" s="20" t="s">
+      <c r="B53" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C53" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D53" s="14">
+      <c r="D53" s="12">
         <v>56</v>
       </c>
-      <c r="E53" s="14">
+      <c r="E53" s="12">
         <v>35</v>
       </c>
-      <c r="F53" s="28">
+      <c r="F53" s="26">
         <v>0.625</v>
       </c>
-      <c r="G53" s="29">
+      <c r="G53" s="27">
         <v>7363678</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A54" s="20">
+      <c r="A54" s="18">
         <v>2016</v>
       </c>
-      <c r="B54" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C54" s="20" t="s">
+      <c r="B54" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C54" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D54" s="14">
+      <c r="D54" s="12">
         <v>10</v>
       </c>
-      <c r="E54" s="14">
+      <c r="E54" s="12">
         <v>5</v>
       </c>
-      <c r="F54" s="28">
+      <c r="F54" s="26">
         <v>0.5</v>
       </c>
-      <c r="G54" s="29">
+      <c r="G54" s="27">
         <v>1752517</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A55" s="20">
+      <c r="A55" s="18">
         <v>2016</v>
       </c>
-      <c r="B55" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="20" t="s">
+      <c r="B55" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C55" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D55" s="14">
+      <c r="D55" s="12">
         <v>107</v>
       </c>
-      <c r="E55" s="14">
+      <c r="E55" s="12">
         <v>64</v>
       </c>
-      <c r="F55" s="28">
+      <c r="F55" s="26">
         <v>0.59799999999999998</v>
       </c>
-      <c r="G55" s="29">
+      <c r="G55" s="27">
         <v>24977397</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A56" s="20">
+      <c r="A56" s="18">
         <v>2016</v>
       </c>
-      <c r="B56" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="20" t="s">
+      <c r="B56" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C56" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D56" s="14">
+      <c r="D56" s="12">
         <v>37</v>
       </c>
-      <c r="E56" s="14">
+      <c r="E56" s="12">
         <v>19</v>
       </c>
-      <c r="F56" s="28">
+      <c r="F56" s="26">
         <v>0.51400000000000001</v>
       </c>
-      <c r="G56" s="29">
+      <c r="G56" s="27">
         <v>4308440</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A57" s="20">
+      <c r="A57" s="18">
         <v>2016</v>
       </c>
-      <c r="B57" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="20" t="s">
+      <c r="B57" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C57" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D57" s="14">
+      <c r="D57" s="12">
         <v>40</v>
       </c>
-      <c r="E57" s="14">
+      <c r="E57" s="12">
         <v>14</v>
       </c>
-      <c r="F57" s="28">
+      <c r="F57" s="26">
         <v>0.35</v>
       </c>
-      <c r="G57" s="29">
+      <c r="G57" s="27">
         <v>3309514</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A58" s="20">
+      <c r="A58" s="18">
         <v>2016</v>
       </c>
-      <c r="B58" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="20" t="s">
+      <c r="B58" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C58" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D58" s="32">
+      <c r="D58" s="30">
         <v>12</v>
       </c>
-      <c r="E58" s="32">
+      <c r="E58" s="30">
         <v>5</v>
       </c>
-      <c r="F58" s="33">
+      <c r="F58" s="31">
         <v>0.41699999999999998</v>
       </c>
-      <c r="G58" s="34">
+      <c r="G58" s="32">
         <v>947621</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A59" s="20">
+      <c r="A59" s="18">
         <v>2016</v>
       </c>
-      <c r="B59" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="20" t="s">
+      <c r="B59" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C59" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="D59" s="32">
+      <c r="D59" s="30">
         <v>1</v>
       </c>
-      <c r="E59" s="32">
+      <c r="E59" s="30">
         <v>0</v>
       </c>
-      <c r="F59" s="33">
+      <c r="F59" s="31">
         <v>0</v>
       </c>
-      <c r="G59" s="34">
+      <c r="G59" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A60" s="20">
+      <c r="A60" s="18">
         <v>2016</v>
       </c>
-      <c r="B60" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="20" t="s">
+      <c r="B60" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C60" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="D60" s="32">
+      <c r="D60" s="30">
         <v>10</v>
       </c>
-      <c r="E60" s="32">
+      <c r="E60" s="30">
         <v>10</v>
       </c>
-      <c r="F60" s="33">
+      <c r="F60" s="31">
         <v>1</v>
       </c>
-      <c r="G60" s="34">
+      <c r="G60" s="32">
         <v>2657554</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A61" s="20">
+      <c r="A61" s="18">
         <v>2016</v>
       </c>
-      <c r="B61" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="20" t="s">
+      <c r="B61" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="D61" s="32">
+      <c r="D61" s="30">
         <v>4</v>
       </c>
-      <c r="E61" s="32">
+      <c r="E61" s="30">
         <v>2</v>
       </c>
-      <c r="F61" s="33">
+      <c r="F61" s="31">
         <v>0.5</v>
       </c>
-      <c r="G61" s="34">
+      <c r="G61" s="32">
         <v>553665</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A62" s="20">
+      <c r="A62" s="18">
         <v>2016</v>
       </c>
-      <c r="B62" s="20" t="s">
+      <c r="B62" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C62" s="20" t="s">
+      <c r="C62" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D62" s="32">
+      <c r="D62" s="30">
         <v>34</v>
       </c>
-      <c r="E62" s="32">
+      <c r="E62" s="30">
         <v>11</v>
       </c>
-      <c r="F62" s="33">
+      <c r="F62" s="31">
         <v>0.32400000000000001</v>
       </c>
-      <c r="G62" s="34">
+      <c r="G62" s="32">
         <v>3153085</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A63" s="20">
+      <c r="A63" s="18">
         <v>2016</v>
       </c>
-      <c r="B63" s="20" t="s">
+      <c r="B63" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C63" s="20" t="s">
+      <c r="C63" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D63" s="32">
+      <c r="D63" s="30">
         <v>1</v>
       </c>
-      <c r="E63" s="32">
+      <c r="E63" s="30">
         <v>0</v>
       </c>
-      <c r="F63" s="33">
+      <c r="F63" s="31">
         <v>0</v>
       </c>
-      <c r="G63" s="34">
+      <c r="G63" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A64" s="20">
+      <c r="A64" s="18">
         <v>2016</v>
       </c>
-      <c r="B64" s="20" t="s">
+      <c r="B64" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C64" s="20" t="s">
+      <c r="C64" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D64" s="32">
+      <c r="D64" s="30">
         <v>5</v>
       </c>
-      <c r="E64" s="32">
+      <c r="E64" s="30">
         <v>2</v>
       </c>
-      <c r="F64" s="33">
+      <c r="F64" s="31">
         <v>0.4</v>
       </c>
-      <c r="G64" s="34">
+      <c r="G64" s="32">
         <v>111361</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A65" s="20">
+      <c r="A65" s="18">
         <v>2016</v>
       </c>
-      <c r="B65" s="20" t="s">
+      <c r="B65" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C65" s="20" t="s">
+      <c r="C65" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D65" s="32">
+      <c r="D65" s="30">
         <v>5</v>
       </c>
-      <c r="E65" s="32">
+      <c r="E65" s="30">
         <v>3</v>
       </c>
-      <c r="F65" s="33">
+      <c r="F65" s="31">
         <v>0.6</v>
       </c>
-      <c r="G65" s="34">
+      <c r="G65" s="32">
         <v>443475</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A66" s="20">
+      <c r="A66" s="18">
         <v>2016</v>
       </c>
-      <c r="B66" s="20" t="s">
+      <c r="B66" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C66" s="20" t="s">
+      <c r="C66" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D66" s="32">
+      <c r="D66" s="30">
         <v>1</v>
       </c>
-      <c r="E66" s="32">
+      <c r="E66" s="30">
         <v>1</v>
       </c>
-      <c r="F66" s="33">
+      <c r="F66" s="31">
         <v>1</v>
       </c>
-      <c r="G66" s="34">
+      <c r="G66" s="32">
         <v>74455</v>
       </c>
     </row>
     <row r="67" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="20">
+      <c r="A67" s="18">
         <v>2016</v>
       </c>
-      <c r="B67" s="20" t="s">
+      <c r="B67" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C67" s="20" t="s">
+      <c r="C67" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D67" s="32">
+      <c r="D67" s="30">
         <v>1</v>
       </c>
-      <c r="E67" s="32">
+      <c r="E67" s="30">
         <v>0</v>
       </c>
-      <c r="F67" s="35">
+      <c r="F67" s="33">
         <v>0</v>
       </c>
-      <c r="G67" s="34">
+      <c r="G67" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A68" s="20">
+      <c r="A68" s="18">
         <v>2016</v>
       </c>
-      <c r="B68" s="20" t="s">
+      <c r="B68" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C68" s="20" t="s">
+      <c r="C68" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D68" s="32">
+      <c r="D68" s="30">
         <v>4</v>
       </c>
-      <c r="E68" s="32">
+      <c r="E68" s="30">
         <v>1</v>
       </c>
-      <c r="F68" s="33">
+      <c r="F68" s="31">
         <v>0.25</v>
       </c>
-      <c r="G68" s="34">
+      <c r="G68" s="32">
         <v>43868</v>
       </c>
     </row>
     <row r="69" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="20">
+      <c r="A69" s="18">
         <v>2016</v>
       </c>
-      <c r="B69" s="20" t="s">
+      <c r="B69" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C69" s="20" t="s">
+      <c r="C69" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D69" s="32">
+      <c r="D69" s="30">
         <v>2</v>
       </c>
-      <c r="E69" s="32">
+      <c r="E69" s="30">
         <v>1</v>
       </c>
-      <c r="F69" s="33">
+      <c r="F69" s="31">
         <v>0.5</v>
       </c>
-      <c r="G69" s="34">
+      <c r="G69" s="32">
         <v>74113</v>
       </c>
     </row>
     <row r="70" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A70" s="20">
+      <c r="A70" s="18">
         <v>2016</v>
       </c>
-      <c r="B70" s="20" t="s">
+      <c r="B70" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C70" s="20" t="s">
+      <c r="C70" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D70" s="32">
+      <c r="D70" s="30">
         <v>2</v>
       </c>
-      <c r="E70" s="32">
+      <c r="E70" s="30">
         <v>0</v>
       </c>
-      <c r="F70" s="33">
+      <c r="F70" s="31">
         <v>0</v>
       </c>
-      <c r="G70" s="34">
+      <c r="G70" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A71" s="20">
+      <c r="A71" s="18">
         <v>2016</v>
       </c>
-      <c r="B71" s="20" t="s">
+      <c r="B71" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C71" s="20" t="s">
+      <c r="C71" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D71" s="32">
-[...2 lines deleted...]
-      <c r="E71" s="32">
+      <c r="D71" s="30">
+        <v>8</v>
+      </c>
+      <c r="E71" s="30">
         <v>5</v>
       </c>
-      <c r="F71" s="33">
+      <c r="F71" s="31">
         <v>0.625</v>
       </c>
-      <c r="G71" s="34">
+      <c r="G71" s="32">
         <v>324423</v>
       </c>
     </row>
     <row r="72" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A72" s="20">
+      <c r="A72" s="18">
         <v>2016</v>
       </c>
-      <c r="B72" s="20" t="s">
+      <c r="B72" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C72" s="20" t="s">
+      <c r="C72" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D72" s="32">
+      <c r="D72" s="30">
         <v>2</v>
       </c>
-      <c r="E72" s="32">
+      <c r="E72" s="30">
         <v>1</v>
       </c>
-      <c r="F72" s="33">
+      <c r="F72" s="31">
         <v>0.5</v>
       </c>
-      <c r="G72" s="34">
+      <c r="G72" s="32">
         <v>37308</v>
       </c>
     </row>
     <row r="73" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A73" s="20">
+      <c r="A73" s="18">
         <v>2016</v>
       </c>
-      <c r="B73" s="20" t="s">
+      <c r="B73" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C73" s="20" t="s">
+      <c r="C73" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="D73" s="32">
+      <c r="D73" s="30">
         <v>3</v>
       </c>
-      <c r="E73" s="32">
+      <c r="E73" s="30">
         <v>1</v>
       </c>
-      <c r="F73" s="33">
+      <c r="F73" s="31">
         <v>0.33300000000000002</v>
       </c>
-      <c r="G73" s="34">
+      <c r="G73" s="32">
         <v>60827</v>
       </c>
     </row>
     <row r="74" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A74" s="20">
+      <c r="A74" s="18">
         <v>2016</v>
       </c>
-      <c r="B74" s="20" t="s">
+      <c r="B74" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C74" s="20" t="s">
+      <c r="C74" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D74" s="32">
+      <c r="D74" s="30">
         <v>1</v>
       </c>
-      <c r="E74" s="32">
+      <c r="E74" s="30">
         <v>0</v>
       </c>
-      <c r="F74" s="33">
+      <c r="F74" s="31">
         <v>0</v>
       </c>
-      <c r="G74" s="34">
+      <c r="G74" s="32">
         <v>84000</v>
       </c>
     </row>
     <row r="75" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A75" s="20">
+      <c r="A75" s="18">
         <v>2016</v>
       </c>
-      <c r="B75" s="20" t="s">
+      <c r="B75" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C75" s="20" t="s">
+      <c r="C75" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D75" s="32">
+      <c r="D75" s="30">
         <v>4</v>
       </c>
-      <c r="E75" s="32">
+      <c r="E75" s="30">
         <v>4</v>
       </c>
-      <c r="F75" s="33">
+      <c r="F75" s="31">
         <v>1</v>
       </c>
-      <c r="G75" s="34">
+      <c r="G75" s="32">
         <v>550952</v>
       </c>
     </row>
     <row r="76" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A76" s="20">
+      <c r="A76" s="18">
         <v>2016</v>
       </c>
-      <c r="B76" s="20" t="s">
+      <c r="B76" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C76" s="20" t="s">
+      <c r="C76" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D76" s="32">
-[...2 lines deleted...]
-      <c r="E76" s="32">
+      <c r="D76" s="30">
+        <v>8</v>
+      </c>
+      <c r="E76" s="30">
         <v>3</v>
       </c>
-      <c r="F76" s="33">
+      <c r="F76" s="31">
         <v>0.375</v>
       </c>
-      <c r="G76" s="34">
+      <c r="G76" s="32">
         <v>1413232</v>
       </c>
     </row>
     <row r="77" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A77" s="20">
+      <c r="A77" s="18">
         <v>2016</v>
       </c>
-      <c r="B77" s="20" t="s">
+      <c r="B77" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C77" s="20" t="s">
+      <c r="C77" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D77" s="32">
+      <c r="D77" s="30">
         <v>10</v>
       </c>
-      <c r="E77" s="32">
+      <c r="E77" s="30">
         <v>10</v>
       </c>
-      <c r="F77" s="33">
+      <c r="F77" s="31">
         <v>1</v>
       </c>
-      <c r="G77" s="34">
+      <c r="G77" s="32">
         <v>8285629</v>
       </c>
     </row>
     <row r="78" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A78" s="21">
+      <c r="A78" s="19">
         <v>2016</v>
       </c>
-      <c r="B78" s="21" t="s">
+      <c r="B78" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C78" s="21" t="s">
+      <c r="C78" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D78" s="36">
+      <c r="D78" s="34">
         <v>801</v>
       </c>
-      <c r="E78" s="36">
+      <c r="E78" s="34">
         <v>417</v>
       </c>
-      <c r="F78" s="37">
+      <c r="F78" s="35">
         <v>0.52100000000000002</v>
       </c>
-      <c r="G78" s="38">
+      <c r="G78" s="36">
         <v>127968114</v>
       </c>
     </row>
     <row r="79" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A79" s="20">
+      <c r="A79" s="18">
         <v>2017</v>
       </c>
-      <c r="B79" s="20" t="s">
+      <c r="B79" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C79" s="20" t="s">
+      <c r="C79" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D79" s="32">
+      <c r="D79" s="30">
         <v>0</v>
       </c>
-      <c r="E79" s="32">
+      <c r="E79" s="30">
         <v>0</v>
       </c>
-      <c r="F79" s="33">
+      <c r="F79" s="31">
         <v>0</v>
       </c>
-      <c r="G79" s="34">
+      <c r="G79" s="32">
         <v>872118</v>
       </c>
     </row>
     <row r="80" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A80" s="20">
+      <c r="A80" s="18">
         <v>2017</v>
       </c>
-      <c r="B80" s="20" t="s">
+      <c r="B80" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="C80" s="20" t="s">
+      <c r="C80" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="D80" s="32">
+      <c r="D80" s="30">
         <v>34</v>
       </c>
-      <c r="E80" s="32">
+      <c r="E80" s="30">
         <v>16</v>
       </c>
-      <c r="F80" s="33">
+      <c r="F80" s="31">
         <v>0.47099999999999997</v>
       </c>
-      <c r="G80" s="34">
+      <c r="G80" s="32">
         <v>8943498</v>
       </c>
     </row>
     <row r="81" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A81" s="20">
+      <c r="A81" s="18">
         <v>2017</v>
       </c>
-      <c r="B81" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C81" s="20" t="s">
+      <c r="B81" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C81" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D81" s="32">
+      <c r="D81" s="30">
         <v>3</v>
       </c>
-      <c r="E81" s="32">
+      <c r="E81" s="30">
         <v>2</v>
       </c>
-      <c r="F81" s="33">
+      <c r="F81" s="31">
         <v>0.66700000000000004</v>
       </c>
-      <c r="G81" s="34">
+      <c r="G81" s="32">
         <v>755220</v>
       </c>
     </row>
     <row r="82" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A82" s="20">
+      <c r="A82" s="18">
         <v>2017</v>
       </c>
-      <c r="B82" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C82" s="20" t="s">
+      <c r="B82" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C82" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D82" s="32">
+      <c r="D82" s="30">
         <v>57</v>
       </c>
-      <c r="E82" s="32">
+      <c r="E82" s="30">
         <v>28</v>
       </c>
-      <c r="F82" s="33">
+      <c r="F82" s="31">
         <v>0.49099999999999999</v>
       </c>
-      <c r="G82" s="34">
+      <c r="G82" s="32">
         <v>8648843</v>
       </c>
     </row>
     <row r="83" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A83" s="20">
+      <c r="A83" s="18">
         <v>2017</v>
       </c>
-      <c r="B83" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C83" s="20" t="s">
+      <c r="B83" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C83" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D83" s="14">
+      <c r="D83" s="12">
         <v>12</v>
       </c>
-      <c r="E83" s="14">
+      <c r="E83" s="12">
         <v>7</v>
       </c>
-      <c r="F83" s="28">
+      <c r="F83" s="26">
         <v>0.58299999999999996</v>
       </c>
-      <c r="G83" s="29">
+      <c r="G83" s="27">
         <v>1089673</v>
       </c>
     </row>
     <row r="84" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A84" s="20">
+      <c r="A84" s="18">
         <v>2017</v>
       </c>
-      <c r="B84" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C84" s="20" t="s">
+      <c r="B84" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C84" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D84" s="14">
+      <c r="D84" s="12">
         <v>7</v>
       </c>
-      <c r="E84" s="14">
+      <c r="E84" s="12">
         <v>5</v>
       </c>
-      <c r="F84" s="28">
+      <c r="F84" s="26">
         <v>0.71399999999999997</v>
       </c>
-      <c r="G84" s="29">
+      <c r="G84" s="27">
         <v>2099207</v>
       </c>
     </row>
     <row r="85" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A85" s="20">
+      <c r="A85" s="18">
         <v>2017</v>
       </c>
-      <c r="B85" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C85" s="20" t="s">
+      <c r="B85" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C85" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D85" s="14">
+      <c r="D85" s="12">
         <v>69</v>
       </c>
-      <c r="E85" s="14">
+      <c r="E85" s="12">
         <v>47</v>
       </c>
-      <c r="F85" s="28">
+      <c r="F85" s="26">
         <v>0.68100000000000005</v>
       </c>
-      <c r="G85" s="29">
+      <c r="G85" s="27">
         <v>16198115</v>
       </c>
     </row>
     <row r="86" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A86" s="20">
+      <c r="A86" s="18">
         <v>2017</v>
       </c>
-      <c r="B86" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C86" s="20" t="s">
+      <c r="B86" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C86" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D86" s="14">
+      <c r="D86" s="12">
         <v>29</v>
       </c>
-      <c r="E86" s="14">
+      <c r="E86" s="12">
         <v>18</v>
       </c>
-      <c r="F86" s="28">
+      <c r="F86" s="26">
         <v>0.621</v>
       </c>
-      <c r="G86" s="29">
+      <c r="G86" s="27">
         <v>5257699</v>
       </c>
     </row>
     <row r="87" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A87" s="20">
+      <c r="A87" s="18">
         <v>2017</v>
       </c>
-      <c r="B87" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C87" s="20" t="s">
+      <c r="B87" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C87" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D87" s="14">
+      <c r="D87" s="12">
         <v>15</v>
       </c>
-      <c r="E87" s="14">
+      <c r="E87" s="12">
         <v>10</v>
       </c>
-      <c r="F87" s="28">
+      <c r="F87" s="26">
         <v>0.66700000000000004</v>
       </c>
-      <c r="G87" s="29">
+      <c r="G87" s="27">
         <v>4125465</v>
       </c>
     </row>
     <row r="88" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A88" s="20">
+      <c r="A88" s="18">
         <v>2017</v>
       </c>
-      <c r="B88" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C88" s="20" t="s">
+      <c r="B88" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C88" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D88" s="14">
+      <c r="D88" s="12">
         <v>41</v>
       </c>
-      <c r="E88" s="14">
+      <c r="E88" s="12">
         <v>14</v>
       </c>
-      <c r="F88" s="28">
+      <c r="F88" s="26">
         <v>0.34100000000000003</v>
       </c>
-      <c r="G88" s="29">
+      <c r="G88" s="27">
         <v>4160647</v>
       </c>
     </row>
     <row r="89" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A89" s="20">
+      <c r="A89" s="18">
         <v>2017</v>
       </c>
-      <c r="B89" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C89" s="20" t="s">
+      <c r="B89" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C89" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="D89" s="14">
+      <c r="D89" s="12">
         <v>13</v>
       </c>
-      <c r="E89" s="14">
+      <c r="E89" s="12">
         <v>6</v>
       </c>
-      <c r="F89" s="28">
+      <c r="F89" s="26">
         <v>0.46200000000000002</v>
       </c>
-      <c r="G89" s="29">
+      <c r="G89" s="27">
         <v>1828656</v>
       </c>
     </row>
     <row r="90" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A90" s="20">
+      <c r="A90" s="18">
         <v>2017</v>
       </c>
-      <c r="B90" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C90" s="20" t="s">
+      <c r="B90" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C90" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D90" s="14">
+      <c r="D90" s="12">
         <v>22</v>
       </c>
-      <c r="E90" s="14">
+      <c r="E90" s="12">
         <v>6</v>
       </c>
-      <c r="F90" s="30">
+      <c r="F90" s="28">
         <v>0.27300000000000002</v>
       </c>
-      <c r="G90" s="29">
+      <c r="G90" s="27">
         <v>1251710</v>
       </c>
     </row>
     <row r="91" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A91" s="20">
+      <c r="A91" s="18">
         <v>2017</v>
       </c>
-      <c r="B91" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="20" t="s">
+      <c r="B91" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C91" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D91" s="31">
+      <c r="D91" s="29">
         <v>56</v>
       </c>
-      <c r="E91" s="31">
+      <c r="E91" s="29">
         <v>18</v>
       </c>
-      <c r="F91" s="30">
+      <c r="F91" s="28">
         <v>0.32100000000000001</v>
       </c>
-      <c r="G91" s="29">
+      <c r="G91" s="27">
         <v>5311916</v>
       </c>
     </row>
     <row r="92" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A92" s="20">
+      <c r="A92" s="18">
         <v>2017</v>
       </c>
-      <c r="B92" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="23" t="s">
+      <c r="B92" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C92" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="D92" s="14">
+      <c r="D92" s="12">
         <v>20</v>
       </c>
-      <c r="E92" s="14">
+      <c r="E92" s="12">
         <v>14</v>
       </c>
-      <c r="F92" s="28">
+      <c r="F92" s="26">
         <v>0.7</v>
       </c>
-      <c r="G92" s="29">
+      <c r="G92" s="27">
         <v>5027302</v>
       </c>
     </row>
     <row r="93" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A93" s="20">
+      <c r="A93" s="18">
         <v>2017</v>
       </c>
-      <c r="B93" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="20" t="s">
+      <c r="B93" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C93" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D93" s="14">
+      <c r="D93" s="12">
         <v>11</v>
       </c>
-      <c r="E93" s="14">
+      <c r="E93" s="12">
         <v>6</v>
       </c>
-      <c r="F93" s="28">
+      <c r="F93" s="26">
         <v>0.54500000000000004</v>
       </c>
-      <c r="G93" s="29">
+      <c r="G93" s="27">
         <v>1951933</v>
       </c>
     </row>
     <row r="94" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A94" s="20">
+      <c r="A94" s="18">
         <v>2017</v>
       </c>
-      <c r="B94" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="20" t="s">
+      <c r="B94" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C94" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D94" s="14">
+      <c r="D94" s="12">
         <v>2</v>
       </c>
-      <c r="E94" s="14">
+      <c r="E94" s="12">
         <v>1</v>
       </c>
-      <c r="F94" s="28">
+      <c r="F94" s="26">
         <v>0.5</v>
       </c>
-      <c r="G94" s="29">
+      <c r="G94" s="27">
         <v>568952</v>
       </c>
     </row>
     <row r="95" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A95" s="20">
+      <c r="A95" s="18">
         <v>2017</v>
       </c>
-      <c r="B95" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="20" t="s">
+      <c r="B95" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C95" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D95" s="14">
+      <c r="D95" s="12">
         <v>43</v>
       </c>
-      <c r="E95" s="14">
+      <c r="E95" s="12">
         <v>26</v>
       </c>
-      <c r="F95" s="28">
+      <c r="F95" s="26">
         <v>0.60499999999999998</v>
       </c>
-      <c r="G95" s="29">
+      <c r="G95" s="27">
         <v>7339180</v>
       </c>
     </row>
     <row r="96" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A96" s="20">
+      <c r="A96" s="18">
         <v>2017</v>
       </c>
-      <c r="B96" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="20" t="s">
+      <c r="B96" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C96" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D96" s="14">
+      <c r="D96" s="12">
         <v>14</v>
       </c>
-      <c r="E96" s="14">
-[...2 lines deleted...]
-      <c r="F96" s="28">
+      <c r="E96" s="12">
+        <v>8</v>
+      </c>
+      <c r="F96" s="26">
         <v>0.57099999999999995</v>
       </c>
-      <c r="G96" s="29">
+      <c r="G96" s="27">
         <v>4122755</v>
       </c>
     </row>
     <row r="97" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A97" s="20">
+      <c r="A97" s="18">
         <v>2017</v>
       </c>
-      <c r="B97" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="20" t="s">
+      <c r="B97" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C97" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D97" s="14">
+      <c r="D97" s="12">
         <v>98</v>
       </c>
-      <c r="E97" s="14">
+      <c r="E97" s="12">
         <v>63</v>
       </c>
-      <c r="F97" s="28">
+      <c r="F97" s="26">
         <v>0.64300000000000002</v>
       </c>
-      <c r="G97" s="29">
+      <c r="G97" s="27">
         <v>29972300</v>
       </c>
     </row>
     <row r="98" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A98" s="20">
+      <c r="A98" s="18">
         <v>2017</v>
       </c>
-      <c r="B98" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="20" t="s">
+      <c r="B98" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C98" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D98" s="14">
+      <c r="D98" s="12">
         <v>34</v>
       </c>
-      <c r="E98" s="14">
+      <c r="E98" s="12">
         <v>16</v>
       </c>
-      <c r="F98" s="28">
+      <c r="F98" s="26">
         <v>0.47099999999999997</v>
       </c>
-      <c r="G98" s="29">
+      <c r="G98" s="27">
         <v>3865225</v>
       </c>
     </row>
     <row r="99" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A99" s="20">
+      <c r="A99" s="18">
         <v>2017</v>
       </c>
-      <c r="B99" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="20" t="s">
+      <c r="B99" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C99" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D99" s="14">
+      <c r="D99" s="12">
         <v>20</v>
       </c>
-      <c r="E99" s="14">
+      <c r="E99" s="12">
         <v>7</v>
       </c>
-      <c r="F99" s="28">
+      <c r="F99" s="26">
         <v>0.35</v>
       </c>
-      <c r="G99" s="29">
+      <c r="G99" s="27">
         <v>1466721</v>
       </c>
     </row>
     <row r="100" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A100" s="20">
+      <c r="A100" s="18">
         <v>2017</v>
       </c>
-      <c r="B100" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="20" t="s">
+      <c r="B100" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C100" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D100" s="14">
+      <c r="D100" s="12">
         <v>15</v>
       </c>
-      <c r="E100" s="14">
+      <c r="E100" s="12">
         <v>5</v>
       </c>
-      <c r="F100" s="28">
+      <c r="F100" s="26">
         <v>0.33300000000000002</v>
       </c>
-      <c r="G100" s="29">
+      <c r="G100" s="27">
         <v>1258275</v>
       </c>
     </row>
     <row r="101" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A101" s="20">
+      <c r="A101" s="18">
         <v>2017</v>
       </c>
-      <c r="B101" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="20" t="s">
+      <c r="B101" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C101" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="D101" s="14">
+      <c r="D101" s="12">
         <v>19</v>
       </c>
-      <c r="E101" s="14">
+      <c r="E101" s="12">
         <v>0</v>
       </c>
-      <c r="F101" s="28">
+      <c r="F101" s="26">
         <v>0</v>
       </c>
-      <c r="G101" s="29">
+      <c r="G101" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A102" s="20">
+      <c r="A102" s="18">
         <v>2017</v>
       </c>
-      <c r="B102" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="20" t="s">
+      <c r="B102" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C102" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="D102" s="14">
+      <c r="D102" s="12">
         <v>6</v>
       </c>
-      <c r="E102" s="14">
+      <c r="E102" s="12">
         <v>4</v>
       </c>
-      <c r="F102" s="28">
+      <c r="F102" s="26">
         <v>0.66700000000000004</v>
       </c>
-      <c r="G102" s="29">
+      <c r="G102" s="27">
         <v>1196990</v>
       </c>
     </row>
     <row r="103" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A103" s="20">
+      <c r="A103" s="18">
         <v>2017</v>
       </c>
-      <c r="B103" s="20" t="s">
+      <c r="B103" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C103" s="20" t="s">
+      <c r="C103" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D103" s="32">
+      <c r="D103" s="30">
         <v>29</v>
       </c>
-      <c r="E103" s="32">
+      <c r="E103" s="30">
         <v>10</v>
       </c>
-      <c r="F103" s="33">
+      <c r="F103" s="31">
         <v>0.34499999999999997</v>
       </c>
-      <c r="G103" s="34">
+      <c r="G103" s="32">
         <v>3236193</v>
       </c>
     </row>
     <row r="104" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A104" s="20">
+      <c r="A104" s="18">
         <v>2017</v>
       </c>
-      <c r="B104" s="20" t="s">
+      <c r="B104" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C104" s="20" t="s">
+      <c r="C104" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D104" s="32">
+      <c r="D104" s="30">
         <v>3</v>
       </c>
-      <c r="E104" s="32">
+      <c r="E104" s="30">
         <v>2</v>
       </c>
-      <c r="F104" s="33">
+      <c r="F104" s="31">
         <v>0.66700000000000004</v>
       </c>
-      <c r="G104" s="34">
+      <c r="G104" s="32">
         <v>83367</v>
       </c>
     </row>
     <row r="105" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A105" s="20">
+      <c r="A105" s="18">
         <v>2017</v>
       </c>
-      <c r="B105" s="20" t="s">
+      <c r="B105" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C105" s="20" t="s">
+      <c r="C105" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D105" s="32">
+      <c r="D105" s="30">
         <v>6</v>
       </c>
-      <c r="E105" s="32">
+      <c r="E105" s="30">
         <v>5</v>
       </c>
-      <c r="F105" s="33">
+      <c r="F105" s="31">
         <v>0.83299999999999996</v>
       </c>
-      <c r="G105" s="34">
+      <c r="G105" s="32">
         <v>598683</v>
       </c>
     </row>
     <row r="106" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A106" s="20">
+      <c r="A106" s="18">
         <v>2017</v>
       </c>
-      <c r="B106" s="20" t="s">
+      <c r="B106" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C106" s="20" t="s">
+      <c r="C106" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D106" s="32">
+      <c r="D106" s="30">
         <v>1</v>
       </c>
-      <c r="E106" s="32">
+      <c r="E106" s="30">
         <v>1</v>
       </c>
-      <c r="F106" s="33">
+      <c r="F106" s="31">
         <v>1</v>
       </c>
-      <c r="G106" s="34">
+      <c r="G106" s="32">
         <v>75719</v>
       </c>
     </row>
     <row r="107" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A107" s="20">
+      <c r="A107" s="18">
         <v>2017</v>
       </c>
-      <c r="B107" s="20" t="s">
+      <c r="B107" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C107" s="20" t="s">
+      <c r="C107" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D107" s="32">
+      <c r="D107" s="30">
         <v>1</v>
       </c>
-      <c r="E107" s="32">
+      <c r="E107" s="30">
         <v>1</v>
       </c>
-      <c r="F107" s="33">
+      <c r="F107" s="31">
         <v>1</v>
       </c>
-      <c r="G107" s="34">
+      <c r="G107" s="32">
         <v>59564</v>
       </c>
     </row>
     <row r="108" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A108" s="20">
+      <c r="A108" s="18">
         <v>2017</v>
       </c>
-      <c r="B108" s="20" t="s">
+      <c r="B108" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C108" s="20" t="s">
+      <c r="C108" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D108" s="32">
+      <c r="D108" s="30">
         <v>2</v>
       </c>
-      <c r="E108" s="32">
+      <c r="E108" s="30">
         <v>1</v>
       </c>
-      <c r="F108" s="33">
+      <c r="F108" s="31">
         <v>0.5</v>
       </c>
-      <c r="G108" s="34">
+      <c r="G108" s="32">
         <v>60575</v>
       </c>
     </row>
     <row r="109" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A109" s="20">
+      <c r="A109" s="18">
         <v>2017</v>
       </c>
-      <c r="B109" s="20" t="s">
+      <c r="B109" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C109" s="20" t="s">
+      <c r="C109" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D109" s="32">
+      <c r="D109" s="30">
         <v>2</v>
       </c>
-      <c r="E109" s="32">
+      <c r="E109" s="30">
         <v>2</v>
       </c>
-      <c r="F109" s="33">
+      <c r="F109" s="31">
         <v>1</v>
       </c>
-      <c r="G109" s="34">
+      <c r="G109" s="32">
         <v>72779</v>
       </c>
     </row>
     <row r="110" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A110" s="20">
+      <c r="A110" s="18">
         <v>2017</v>
       </c>
-      <c r="B110" s="20" t="s">
+      <c r="B110" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C110" s="20" t="s">
+      <c r="C110" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D110" s="32">
+      <c r="D110" s="30">
         <v>2</v>
       </c>
-      <c r="E110" s="32">
+      <c r="E110" s="30">
         <v>1</v>
       </c>
-      <c r="F110" s="33">
+      <c r="F110" s="31">
         <v>0.5</v>
       </c>
-      <c r="G110" s="34">
+      <c r="G110" s="32">
         <v>38112</v>
       </c>
     </row>
     <row r="111" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A111" s="20">
+      <c r="A111" s="18">
         <v>2017</v>
       </c>
-      <c r="B111" s="20" t="s">
+      <c r="B111" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C111" s="20" t="s">
+      <c r="C111" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D111" s="32">
+      <c r="D111" s="30">
         <v>5</v>
       </c>
-      <c r="E111" s="32">
+      <c r="E111" s="30">
         <v>3</v>
       </c>
-      <c r="F111" s="33">
+      <c r="F111" s="31">
         <v>0.6</v>
       </c>
-      <c r="G111" s="34">
+      <c r="G111" s="32">
         <v>240721</v>
       </c>
     </row>
     <row r="112" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A112" s="20">
+      <c r="A112" s="18">
         <v>2017</v>
       </c>
-      <c r="B112" s="20" t="s">
+      <c r="B112" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C112" s="20" t="s">
+      <c r="C112" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D112" s="32">
+      <c r="D112" s="30">
         <v>1</v>
       </c>
-      <c r="E112" s="32">
+      <c r="E112" s="30">
         <v>0</v>
       </c>
-      <c r="F112" s="35">
+      <c r="F112" s="33">
         <v>0</v>
       </c>
-      <c r="G112" s="34">
+      <c r="G112" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A113" s="20">
+      <c r="A113" s="18">
         <v>2017</v>
       </c>
-      <c r="B113" s="20" t="s">
+      <c r="B113" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C113" s="20" t="s">
+      <c r="C113" s="18" t="s">
         <v>46</v>
       </c>
-      <c r="D113" s="32">
+      <c r="D113" s="30">
         <v>7</v>
       </c>
-      <c r="E113" s="32">
+      <c r="E113" s="30">
         <v>5</v>
       </c>
-      <c r="F113" s="33">
+      <c r="F113" s="31">
         <v>0.71399999999999997</v>
       </c>
-      <c r="G113" s="34">
+      <c r="G113" s="32">
         <v>356321</v>
       </c>
     </row>
     <row r="114" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A114" s="20">
+      <c r="A114" s="18">
         <v>2017</v>
       </c>
-      <c r="B114" s="20" t="s">
+      <c r="B114" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C114" s="20" t="s">
+      <c r="C114" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D114" s="32">
+      <c r="D114" s="30">
         <v>14</v>
       </c>
-      <c r="E114" s="32">
+      <c r="E114" s="30">
         <v>0</v>
       </c>
-      <c r="F114" s="33">
+      <c r="F114" s="31">
         <v>0</v>
       </c>
-      <c r="G114" s="34">
+      <c r="G114" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A115" s="20">
+      <c r="A115" s="18">
         <v>2017</v>
       </c>
-      <c r="B115" s="20" t="s">
+      <c r="B115" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C115" s="20" t="s">
+      <c r="C115" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D115" s="32">
+      <c r="D115" s="30">
         <v>9</v>
       </c>
-      <c r="E115" s="32">
+      <c r="E115" s="30">
         <v>5</v>
       </c>
-      <c r="F115" s="33">
+      <c r="F115" s="31">
         <v>0.55600000000000005</v>
       </c>
-      <c r="G115" s="34">
+      <c r="G115" s="32">
         <v>1914235</v>
       </c>
     </row>
     <row r="116" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A116" s="20">
+      <c r="A116" s="18">
         <v>2017</v>
       </c>
-      <c r="B116" s="20" t="s">
+      <c r="B116" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C116" s="20" t="s">
+      <c r="C116" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D116" s="32">
+      <c r="D116" s="30">
         <v>10</v>
       </c>
-      <c r="E116" s="32">
+      <c r="E116" s="30">
         <v>10</v>
       </c>
-      <c r="F116" s="33">
+      <c r="F116" s="31">
         <v>1</v>
       </c>
-      <c r="G116" s="34">
+      <c r="G116" s="32">
         <v>6609384</v>
       </c>
     </row>
     <row r="117" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A117" s="21">
+      <c r="A117" s="19">
         <v>2017</v>
       </c>
-      <c r="B117" s="21" t="s">
+      <c r="B117" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C117" s="21"/>
-      <c r="D117" s="36">
+      <c r="C117" s="19"/>
+      <c r="D117" s="34">
         <v>732</v>
       </c>
-      <c r="E117" s="36">
+      <c r="E117" s="34">
         <v>373</v>
       </c>
-      <c r="F117" s="37">
+      <c r="F117" s="35">
         <v>0.51</v>
       </c>
-      <c r="G117" s="38">
+      <c r="G117" s="36">
         <v>130658053</v>
       </c>
     </row>
     <row r="118" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A118" s="20">
+      <c r="A118" s="18">
         <v>2018</v>
       </c>
-      <c r="B118" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C118" s="20" t="s">
+      <c r="B118" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C118" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D118" s="32">
+      <c r="D118" s="30">
         <v>1</v>
       </c>
-      <c r="E118" s="32">
+      <c r="E118" s="30">
         <v>0</v>
       </c>
-      <c r="F118" s="33">
+      <c r="F118" s="31">
         <v>0</v>
       </c>
-      <c r="G118" s="34">
+      <c r="G118" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A119" s="20">
+      <c r="A119" s="18">
         <v>2018</v>
       </c>
-      <c r="B119" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C119" s="20" t="s">
+      <c r="B119" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C119" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D119" s="32">
+      <c r="D119" s="30">
         <v>64</v>
       </c>
-      <c r="E119" s="32">
+      <c r="E119" s="30">
         <v>37</v>
       </c>
-      <c r="F119" s="33">
+      <c r="F119" s="31">
         <v>0.578125</v>
       </c>
-      <c r="G119" s="34">
+      <c r="G119" s="32">
         <v>11139213</v>
       </c>
     </row>
     <row r="120" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A120" s="20">
+      <c r="A120" s="18">
         <v>2018</v>
       </c>
-      <c r="B120" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C120" s="20" t="s">
+      <c r="B120" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C120" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D120" s="32">
+      <c r="D120" s="30">
         <v>7</v>
       </c>
-      <c r="E120" s="32">
+      <c r="E120" s="30">
         <v>6</v>
       </c>
-      <c r="F120" s="33">
+      <c r="F120" s="31">
         <v>0.85714285714285998</v>
       </c>
-      <c r="G120" s="34">
+      <c r="G120" s="32">
         <v>1346643</v>
       </c>
     </row>
     <row r="121" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A121" s="20">
+      <c r="A121" s="18">
         <v>2018</v>
       </c>
-      <c r="B121" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C121" s="20" t="s">
+      <c r="B121" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C121" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D121" s="32">
+      <c r="D121" s="30">
         <v>4</v>
       </c>
-      <c r="E121" s="32">
+      <c r="E121" s="30">
         <v>4</v>
       </c>
-      <c r="F121" s="33">
+      <c r="F121" s="31">
         <v>1</v>
       </c>
-      <c r="G121" s="34">
+      <c r="G121" s="32">
         <v>1768939</v>
       </c>
     </row>
     <row r="122" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A122" s="20">
+      <c r="A122" s="18">
         <v>2018</v>
       </c>
-      <c r="B122" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C122" s="20" t="s">
+      <c r="B122" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C122" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D122" s="14">
+      <c r="D122" s="12">
         <v>58</v>
       </c>
-      <c r="E122" s="14">
+      <c r="E122" s="12">
         <v>42</v>
       </c>
-      <c r="F122" s="28">
+      <c r="F122" s="26">
         <v>0.72413793103447999</v>
       </c>
-      <c r="G122" s="29">
+      <c r="G122" s="27">
         <v>18498672</v>
       </c>
     </row>
     <row r="123" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A123" s="20">
+      <c r="A123" s="18">
         <v>2018</v>
       </c>
-      <c r="B123" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C123" s="20" t="s">
+      <c r="B123" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C123" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D123" s="14">
+      <c r="D123" s="12">
         <v>31</v>
       </c>
-      <c r="E123" s="14">
+      <c r="E123" s="12">
         <v>17</v>
       </c>
-      <c r="F123" s="28">
+      <c r="F123" s="26">
         <v>0.54838709677418995</v>
       </c>
-      <c r="G123" s="29">
+      <c r="G123" s="27">
         <v>6224365</v>
       </c>
     </row>
     <row r="124" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A124" s="20">
+      <c r="A124" s="18">
         <v>2018</v>
       </c>
-      <c r="B124" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C124" s="20" t="s">
+      <c r="B124" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C124" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D124" s="14">
+      <c r="D124" s="12">
         <v>9</v>
       </c>
-      <c r="E124" s="14">
+      <c r="E124" s="12">
         <v>5</v>
       </c>
-      <c r="F124" s="28">
+      <c r="F124" s="26">
         <v>0.55555555555556002</v>
       </c>
-      <c r="G124" s="29">
+      <c r="G124" s="27">
         <v>1650335</v>
       </c>
     </row>
     <row r="125" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A125" s="20">
+      <c r="A125" s="18">
         <v>2018</v>
       </c>
-      <c r="B125" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C125" s="20" t="s">
+      <c r="B125" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C125" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D125" s="14">
+      <c r="D125" s="12">
         <v>54</v>
       </c>
-      <c r="E125" s="14">
+      <c r="E125" s="12">
         <v>33</v>
       </c>
-      <c r="F125" s="28">
+      <c r="F125" s="26">
         <v>0.61111111111111005</v>
       </c>
-      <c r="G125" s="29">
+      <c r="G125" s="27">
         <v>8581898</v>
       </c>
     </row>
     <row r="126" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A126" s="20">
+      <c r="A126" s="18">
         <v>2018</v>
       </c>
-      <c r="B126" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C126" s="20" t="s">
+      <c r="B126" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C126" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="D126" s="14">
+      <c r="D126" s="12">
         <v>15</v>
       </c>
-      <c r="E126" s="14">
+      <c r="E126" s="12">
         <v>4</v>
       </c>
-      <c r="F126" s="28">
+      <c r="F126" s="26">
         <v>0.26666666666666999</v>
       </c>
-      <c r="G126" s="29">
+      <c r="G126" s="27">
         <v>897198</v>
       </c>
     </row>
     <row r="127" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A127" s="20">
+      <c r="A127" s="18">
         <v>2018</v>
       </c>
-      <c r="B127" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C127" s="20" t="s">
+      <c r="B127" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C127" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D127" s="14">
+      <c r="D127" s="12">
         <v>22</v>
       </c>
-      <c r="E127" s="14">
+      <c r="E127" s="12">
         <v>7</v>
       </c>
-      <c r="F127" s="28">
+      <c r="F127" s="26">
         <v>0.31818181818182001</v>
       </c>
-      <c r="G127" s="29">
+      <c r="G127" s="27">
         <v>1546596</v>
       </c>
     </row>
     <row r="128" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A128" s="20">
+      <c r="A128" s="18">
         <v>2018</v>
       </c>
-      <c r="B128" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C128" s="20" t="s">
+      <c r="B128" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C128" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D128" s="14">
+      <c r="D128" s="12">
         <v>42</v>
       </c>
-      <c r="E128" s="14">
+      <c r="E128" s="12">
         <v>15</v>
       </c>
-      <c r="F128" s="28">
+      <c r="F128" s="26">
         <v>0.35714285714285998</v>
       </c>
-      <c r="G128" s="29">
+      <c r="G128" s="27">
         <v>4114344</v>
       </c>
     </row>
     <row r="129" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A129" s="20">
+      <c r="A129" s="18">
         <v>2018</v>
       </c>
-      <c r="B129" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C129" s="20" t="s">
+      <c r="B129" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C129" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D129" s="14">
+      <c r="D129" s="12">
         <v>13</v>
       </c>
-      <c r="E129" s="14">
+      <c r="E129" s="12">
         <v>10</v>
       </c>
-      <c r="F129" s="30">
+      <c r="F129" s="28">
         <v>0.76923076923077005</v>
       </c>
-      <c r="G129" s="29">
+      <c r="G129" s="27">
         <v>4472247</v>
       </c>
     </row>
     <row r="130" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A130" s="20">
+      <c r="A130" s="18">
         <v>2018</v>
       </c>
-      <c r="B130" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C130" s="20" t="s">
+      <c r="B130" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C130" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D130" s="31">
+      <c r="D130" s="29">
         <v>9</v>
       </c>
-      <c r="E130" s="31">
+      <c r="E130" s="29">
         <v>6</v>
       </c>
-      <c r="F130" s="30">
+      <c r="F130" s="28">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G130" s="29">
+      <c r="G130" s="27">
         <v>1004556</v>
       </c>
     </row>
     <row r="131" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A131" s="20">
+      <c r="A131" s="18">
         <v>2018</v>
       </c>
-      <c r="B131" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C131" s="23" t="s">
+      <c r="B131" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C131" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="D131" s="14">
+      <c r="D131" s="12">
         <v>5</v>
       </c>
-      <c r="E131" s="14">
+      <c r="E131" s="12">
         <v>3</v>
       </c>
-      <c r="F131" s="28">
+      <c r="F131" s="26">
         <v>0.6</v>
       </c>
-      <c r="G131" s="29">
+      <c r="G131" s="27">
         <v>1333699</v>
       </c>
     </row>
     <row r="132" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A132" s="20">
+      <c r="A132" s="18">
         <v>2018</v>
       </c>
-      <c r="B132" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C132" s="20" t="s">
+      <c r="B132" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C132" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D132" s="14">
+      <c r="D132" s="12">
         <v>50</v>
       </c>
-      <c r="E132" s="14">
+      <c r="E132" s="12">
         <v>28</v>
       </c>
-      <c r="F132" s="28">
+      <c r="F132" s="26">
         <v>0.56000000000000005</v>
       </c>
-      <c r="G132" s="29">
+      <c r="G132" s="27">
         <v>6251457</v>
       </c>
     </row>
     <row r="133" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A133" s="20">
+      <c r="A133" s="18">
         <v>2018</v>
       </c>
-      <c r="B133" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C133" s="20" t="s">
+      <c r="B133" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C133" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D133" s="14">
+      <c r="D133" s="12">
         <v>12</v>
       </c>
-      <c r="E133" s="14">
+      <c r="E133" s="12">
         <v>6</v>
       </c>
-      <c r="F133" s="28">
+      <c r="F133" s="26">
         <v>0.5</v>
       </c>
-      <c r="G133" s="29">
+      <c r="G133" s="27">
         <v>2904038</v>
       </c>
     </row>
     <row r="134" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A134" s="20">
+      <c r="A134" s="18">
         <v>2018</v>
       </c>
-      <c r="B134" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C134" s="20" t="s">
+      <c r="B134" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C134" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D134" s="14">
+      <c r="D134" s="12">
         <v>92</v>
       </c>
-      <c r="E134" s="14">
+      <c r="E134" s="12">
         <v>57</v>
       </c>
-      <c r="F134" s="28">
+      <c r="F134" s="26">
         <v>0.61956521739129999</v>
       </c>
-      <c r="G134" s="29">
+      <c r="G134" s="27">
         <v>27861638</v>
       </c>
     </row>
     <row r="135" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A135" s="20">
+      <c r="A135" s="18">
         <v>2018</v>
       </c>
-      <c r="B135" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C135" s="20" t="s">
+      <c r="B135" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C135" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D135" s="14">
+      <c r="D135" s="12">
         <v>34</v>
       </c>
-      <c r="E135" s="14">
+      <c r="E135" s="12">
         <v>18</v>
       </c>
-      <c r="F135" s="28">
+      <c r="F135" s="26">
         <v>0.52941176470588003</v>
       </c>
-      <c r="G135" s="29">
+      <c r="G135" s="27">
         <v>4679518</v>
       </c>
     </row>
     <row r="136" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A136" s="20">
+      <c r="A136" s="18">
         <v>2018</v>
       </c>
-      <c r="B136" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C136" s="20" t="s">
+      <c r="B136" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C136" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D136" s="14">
+      <c r="D136" s="12">
         <v>46</v>
       </c>
-      <c r="E136" s="14">
+      <c r="E136" s="12">
         <v>12</v>
       </c>
-      <c r="F136" s="28">
+      <c r="F136" s="26">
         <v>0.26086956521739002</v>
       </c>
-      <c r="G136" s="29">
+      <c r="G136" s="27">
         <v>3319246</v>
       </c>
     </row>
     <row r="137" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A137" s="20">
+      <c r="A137" s="18">
         <v>2018</v>
       </c>
-      <c r="B137" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C137" s="20" t="s">
+      <c r="B137" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C137" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D137" s="14">
-[...2 lines deleted...]
-      <c r="E137" s="14">
+      <c r="D137" s="12">
+        <v>8</v>
+      </c>
+      <c r="E137" s="12">
         <v>3</v>
       </c>
-      <c r="F137" s="28">
+      <c r="F137" s="26">
         <v>0.375</v>
       </c>
-      <c r="G137" s="29">
+      <c r="G137" s="27">
         <v>541369</v>
       </c>
     </row>
     <row r="138" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A138" s="20">
+      <c r="A138" s="18">
         <v>2018</v>
       </c>
-      <c r="B138" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C138" s="20" t="s">
+      <c r="B138" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C138" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D138" s="14">
+      <c r="D138" s="12">
         <v>7</v>
       </c>
-      <c r="E138" s="14">
+      <c r="E138" s="12">
         <v>3</v>
       </c>
-      <c r="F138" s="28">
+      <c r="F138" s="26">
         <v>0.42857142857142999</v>
       </c>
-      <c r="G138" s="29">
+      <c r="G138" s="27">
         <v>1011164</v>
       </c>
     </row>
     <row r="139" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A139" s="20">
+      <c r="A139" s="18">
         <v>2018</v>
       </c>
-      <c r="B139" s="20" t="s">
+      <c r="B139" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C139" s="20" t="s">
+      <c r="C139" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D139" s="14">
+      <c r="D139" s="12">
         <v>32</v>
       </c>
-      <c r="E139" s="14">
+      <c r="E139" s="12">
         <v>14</v>
       </c>
-      <c r="F139" s="28">
+      <c r="F139" s="26">
         <v>0.4375</v>
       </c>
-      <c r="G139" s="29">
+      <c r="G139" s="27">
         <v>4469104</v>
       </c>
     </row>
     <row r="140" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A140" s="20">
+      <c r="A140" s="18">
         <v>2018</v>
       </c>
-      <c r="B140" s="20" t="s">
+      <c r="B140" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C140" s="20" t="s">
+      <c r="C140" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D140" s="14">
+      <c r="D140" s="12">
         <v>2</v>
       </c>
-      <c r="E140" s="14">
+      <c r="E140" s="12">
         <v>1</v>
       </c>
-      <c r="F140" s="28">
+      <c r="F140" s="26">
         <v>0.5</v>
       </c>
-      <c r="G140" s="29">
+      <c r="G140" s="27">
         <v>19254</v>
       </c>
     </row>
     <row r="141" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A141" s="20">
+      <c r="A141" s="18">
         <v>2018</v>
       </c>
-      <c r="B141" s="20" t="s">
+      <c r="B141" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C141" s="20" t="s">
+      <c r="C141" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D141" s="14">
+      <c r="D141" s="12">
         <v>4</v>
       </c>
-      <c r="E141" s="14">
+      <c r="E141" s="12">
         <v>2</v>
       </c>
-      <c r="F141" s="28">
+      <c r="F141" s="26">
         <v>0.5</v>
       </c>
-      <c r="G141" s="29">
+      <c r="G141" s="27">
         <v>234896</v>
       </c>
     </row>
     <row r="142" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A142" s="20">
+      <c r="A142" s="18">
         <v>2018</v>
       </c>
-      <c r="B142" s="20" t="s">
+      <c r="B142" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C142" s="20" t="s">
+      <c r="C142" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D142" s="32">
+      <c r="D142" s="30">
         <v>2</v>
       </c>
-      <c r="E142" s="32">
+      <c r="E142" s="30">
         <v>2</v>
       </c>
-      <c r="F142" s="33">
+      <c r="F142" s="31">
         <v>1</v>
       </c>
-      <c r="G142" s="34">
+      <c r="G142" s="32">
         <v>194334</v>
       </c>
     </row>
     <row r="143" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A143" s="20">
+      <c r="A143" s="18">
         <v>2018</v>
       </c>
-      <c r="B143" s="20" t="s">
+      <c r="B143" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C143" s="20" t="s">
+      <c r="C143" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D143" s="32">
+      <c r="D143" s="30">
         <v>1</v>
       </c>
-      <c r="E143" s="32">
+      <c r="E143" s="30">
         <v>1</v>
       </c>
-      <c r="F143" s="33">
+      <c r="F143" s="31">
         <v>1</v>
       </c>
-      <c r="G143" s="34">
+      <c r="G143" s="32">
         <v>30806</v>
       </c>
     </row>
     <row r="144" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A144" s="20">
+      <c r="A144" s="18">
         <v>2018</v>
       </c>
-      <c r="B144" s="20" t="s">
+      <c r="B144" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C144" s="20" t="s">
+      <c r="C144" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D144" s="32">
+      <c r="D144" s="30">
         <v>3</v>
       </c>
-      <c r="E144" s="32">
+      <c r="E144" s="30">
         <v>1</v>
       </c>
-      <c r="F144" s="33">
+      <c r="F144" s="31">
         <v>0.33333333333332998</v>
       </c>
-      <c r="G144" s="34">
+      <c r="G144" s="32">
         <v>25672</v>
       </c>
     </row>
     <row r="145" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A145" s="20">
+      <c r="A145" s="18">
         <v>2018</v>
       </c>
-      <c r="B145" s="20" t="s">
+      <c r="B145" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C145" s="20" t="s">
+      <c r="C145" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D145" s="32">
+      <c r="D145" s="30">
         <v>1</v>
       </c>
-      <c r="E145" s="32">
+      <c r="E145" s="30">
         <v>1</v>
       </c>
-      <c r="F145" s="33">
+      <c r="F145" s="31">
         <v>1</v>
       </c>
-      <c r="G145" s="34">
+      <c r="G145" s="32">
         <v>31442</v>
       </c>
     </row>
     <row r="146" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A146" s="20">
+      <c r="A146" s="18">
         <v>2018</v>
       </c>
-      <c r="B146" s="20" t="s">
+      <c r="B146" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C146" s="20" t="s">
+      <c r="C146" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D146" s="32">
+      <c r="D146" s="30">
         <v>5</v>
       </c>
-      <c r="E146" s="32">
+      <c r="E146" s="30">
         <v>1</v>
       </c>
-      <c r="F146" s="33">
+      <c r="F146" s="31">
         <v>0.2</v>
       </c>
-      <c r="G146" s="34">
+      <c r="G146" s="32">
         <v>186215</v>
       </c>
     </row>
     <row r="147" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A147" s="20">
+      <c r="A147" s="18">
         <v>2018</v>
       </c>
-      <c r="B147" s="20" t="s">
+      <c r="B147" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C147" s="20" t="s">
+      <c r="C147" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D147" s="32">
+      <c r="D147" s="30">
         <v>7</v>
       </c>
-      <c r="E147" s="32">
+      <c r="E147" s="30">
         <v>3</v>
       </c>
-      <c r="F147" s="33">
+      <c r="F147" s="31">
         <v>0.42857142857142999</v>
       </c>
-      <c r="G147" s="34">
+      <c r="G147" s="32">
         <v>314602</v>
       </c>
     </row>
     <row r="148" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A148" s="20">
+      <c r="A148" s="18">
         <v>2018</v>
       </c>
-      <c r="B148" s="20" t="s">
+      <c r="B148" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C148" s="20" t="s">
+      <c r="C148" s="18" t="s">
         <v>19</v>
       </c>
-      <c r="D148" s="32">
+      <c r="D148" s="30">
         <v>2</v>
       </c>
-      <c r="E148" s="32">
+      <c r="E148" s="30">
         <v>1</v>
       </c>
-      <c r="F148" s="33">
+      <c r="F148" s="31">
         <v>0.5</v>
       </c>
-      <c r="G148" s="34">
+      <c r="G148" s="32">
         <v>415055</v>
       </c>
     </row>
     <row r="149" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A149" s="20">
+      <c r="A149" s="18">
         <v>2018</v>
       </c>
-      <c r="B149" s="20" t="s">
+      <c r="B149" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C149" s="20" t="s">
+      <c r="C149" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D149" s="32">
+      <c r="D149" s="30">
         <v>13</v>
       </c>
-      <c r="E149" s="32">
+      <c r="E149" s="30">
         <v>13</v>
       </c>
-      <c r="F149" s="33">
+      <c r="F149" s="31">
         <v>1</v>
       </c>
-      <c r="G149" s="34">
+      <c r="G149" s="32">
         <v>5746312</v>
       </c>
     </row>
     <row r="150" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A150" s="21">
+      <c r="A150" s="19">
         <v>2018</v>
       </c>
-      <c r="B150" s="21" t="s">
+      <c r="B150" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C150" s="21"/>
-      <c r="D150" s="36">
+      <c r="C150" s="19"/>
+      <c r="D150" s="34">
         <v>655</v>
       </c>
-      <c r="E150" s="36">
+      <c r="E150" s="34">
         <v>356</v>
       </c>
-      <c r="F150" s="37">
+      <c r="F150" s="35">
         <v>0.54351145038168003</v>
       </c>
-      <c r="G150" s="38">
+      <c r="G150" s="36">
         <v>120814827</v>
       </c>
     </row>
     <row r="151" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A151" s="20">
+      <c r="A151" s="18">
         <v>2019</v>
       </c>
-      <c r="B151" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C151" s="20" t="s">
+      <c r="B151" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C151" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D151" s="32">
+      <c r="D151" s="30">
         <v>3</v>
       </c>
-      <c r="E151" s="32">
+      <c r="E151" s="30">
         <v>2</v>
       </c>
-      <c r="F151" s="33">
+      <c r="F151" s="31">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G151" s="34">
+      <c r="G151" s="32">
         <v>707559</v>
       </c>
     </row>
     <row r="152" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A152" s="20">
+      <c r="A152" s="18">
         <v>2019</v>
       </c>
-      <c r="B152" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C152" s="20" t="s">
+      <c r="B152" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C152" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D152" s="32">
+      <c r="D152" s="30">
         <v>55</v>
       </c>
-      <c r="E152" s="32">
+      <c r="E152" s="30">
         <v>33</v>
       </c>
-      <c r="F152" s="33">
+      <c r="F152" s="31">
         <v>0.6</v>
       </c>
-      <c r="G152" s="34">
+      <c r="G152" s="32">
         <v>10806174</v>
       </c>
     </row>
     <row r="153" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A153" s="20">
+      <c r="A153" s="18">
         <v>2019</v>
       </c>
-      <c r="B153" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C153" s="20" t="s">
+      <c r="B153" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C153" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D153" s="32">
+      <c r="D153" s="30">
         <v>11</v>
       </c>
-      <c r="E153" s="32">
+      <c r="E153" s="30">
         <v>7</v>
       </c>
-      <c r="F153" s="33">
+      <c r="F153" s="31">
         <v>0.63636363636364002</v>
       </c>
-      <c r="G153" s="34">
+      <c r="G153" s="32">
         <v>1122911</v>
       </c>
     </row>
     <row r="154" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A154" s="20">
+      <c r="A154" s="18">
         <v>2019</v>
       </c>
-      <c r="B154" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C154" s="20" t="s">
+      <c r="B154" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C154" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D154" s="32">
+      <c r="D154" s="30">
         <v>2</v>
       </c>
-      <c r="E154" s="32">
+      <c r="E154" s="30">
         <v>1</v>
       </c>
-      <c r="F154" s="33">
+      <c r="F154" s="31">
         <v>0.5</v>
       </c>
-      <c r="G154" s="34">
+      <c r="G154" s="32">
         <v>143804</v>
       </c>
     </row>
     <row r="155" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A155" s="20">
+      <c r="A155" s="18">
         <v>2019</v>
       </c>
-      <c r="B155" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C155" s="20" t="s">
+      <c r="B155" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C155" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D155" s="14">
+      <c r="D155" s="12">
         <v>59</v>
       </c>
-      <c r="E155" s="14">
+      <c r="E155" s="12">
         <v>41</v>
       </c>
-      <c r="F155" s="28">
+      <c r="F155" s="26">
         <v>0.69491525423728995</v>
       </c>
-      <c r="G155" s="29">
+      <c r="G155" s="27">
         <v>17147464</v>
       </c>
     </row>
     <row r="156" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A156" s="20">
+      <c r="A156" s="18">
         <v>2019</v>
       </c>
-      <c r="B156" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C156" s="20" t="s">
+      <c r="B156" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C156" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D156" s="14">
+      <c r="D156" s="12">
         <v>23</v>
       </c>
-      <c r="E156" s="14">
+      <c r="E156" s="12">
         <v>11</v>
       </c>
-      <c r="F156" s="28">
+      <c r="F156" s="26">
         <v>0.47826086956522001</v>
       </c>
-      <c r="G156" s="29">
+      <c r="G156" s="27">
         <v>3799516</v>
       </c>
     </row>
     <row r="157" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A157" s="20">
+      <c r="A157" s="18">
         <v>2019</v>
       </c>
-      <c r="B157" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C157" s="20" t="s">
+      <c r="B157" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C157" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D157" s="14">
+      <c r="D157" s="12">
         <v>7</v>
       </c>
-      <c r="E157" s="14">
+      <c r="E157" s="12">
         <v>6</v>
       </c>
-      <c r="F157" s="28">
+      <c r="F157" s="26">
         <v>0.85714285714285998</v>
       </c>
-      <c r="G157" s="29">
+      <c r="G157" s="27">
         <v>2225997</v>
       </c>
     </row>
     <row r="158" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A158" s="20">
+      <c r="A158" s="18">
         <v>2019</v>
       </c>
-      <c r="B158" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C158" s="20" t="s">
+      <c r="B158" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C158" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D158" s="14">
+      <c r="D158" s="12">
         <v>76</v>
       </c>
-      <c r="E158" s="14">
+      <c r="E158" s="12">
         <v>42</v>
       </c>
-      <c r="F158" s="28">
+      <c r="F158" s="26">
         <v>0.55263157894737003</v>
       </c>
-      <c r="G158" s="29">
+      <c r="G158" s="27">
         <v>12200408</v>
       </c>
     </row>
     <row r="159" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A159" s="20">
+      <c r="A159" s="18">
         <v>2019</v>
       </c>
-      <c r="B159" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C159" s="20" t="s">
+      <c r="B159" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C159" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="D159" s="14">
+      <c r="D159" s="12">
         <v>24</v>
       </c>
-      <c r="E159" s="14">
+      <c r="E159" s="12">
         <v>11</v>
       </c>
-      <c r="F159" s="28">
+      <c r="F159" s="26">
         <v>0.45833333333332998</v>
       </c>
-      <c r="G159" s="29">
+      <c r="G159" s="27">
         <v>3576197</v>
       </c>
     </row>
     <row r="160" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="20">
+      <c r="A160" s="18">
         <v>2019</v>
       </c>
-      <c r="B160" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C160" s="20" t="s">
+      <c r="B160" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C160" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D160" s="14">
+      <c r="D160" s="12">
         <v>33</v>
       </c>
-      <c r="E160" s="14">
+      <c r="E160" s="12">
         <v>11</v>
       </c>
-      <c r="F160" s="28">
+      <c r="F160" s="26">
         <v>0.33333333333332998</v>
       </c>
-      <c r="G160" s="29">
+      <c r="G160" s="27">
         <v>2703496</v>
       </c>
     </row>
     <row r="161" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="20">
+      <c r="A161" s="18">
         <v>2019</v>
       </c>
-      <c r="B161" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C161" s="20" t="s">
+      <c r="B161" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C161" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D161" s="14">
+      <c r="D161" s="12">
         <v>38</v>
       </c>
-      <c r="E161" s="14">
+      <c r="E161" s="12">
         <v>16</v>
       </c>
-      <c r="F161" s="28">
+      <c r="F161" s="26">
         <v>0.42105263157895001</v>
       </c>
-      <c r="G161" s="29">
+      <c r="G161" s="27">
         <v>4301258</v>
       </c>
     </row>
     <row r="162" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A162" s="20">
+      <c r="A162" s="18">
         <v>2019</v>
       </c>
-      <c r="B162" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C162" s="20" t="s">
+      <c r="B162" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C162" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D162" s="14">
+      <c r="D162" s="12">
         <v>18</v>
       </c>
-      <c r="E162" s="14">
+      <c r="E162" s="12">
         <v>12</v>
       </c>
-      <c r="F162" s="30">
+      <c r="F162" s="28">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G162" s="29">
+      <c r="G162" s="27">
         <v>4849165</v>
       </c>
     </row>
     <row r="163" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A163" s="20">
+      <c r="A163" s="18">
         <v>2019</v>
       </c>
-      <c r="B163" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C163" s="20" t="s">
+      <c r="B163" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C163" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D163" s="31">
+      <c r="D163" s="29">
         <v>9</v>
       </c>
-      <c r="E163" s="31">
+      <c r="E163" s="29">
         <v>5</v>
       </c>
-      <c r="F163" s="30">
+      <c r="F163" s="28">
         <v>0.55555555555556002</v>
       </c>
-      <c r="G163" s="29">
+      <c r="G163" s="27">
         <v>1579380</v>
       </c>
     </row>
     <row r="164" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A164" s="20">
+      <c r="A164" s="18">
         <v>2019</v>
       </c>
-      <c r="B164" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C164" s="23" t="s">
+      <c r="B164" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C164" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="D164" s="14">
+      <c r="D164" s="12">
         <v>58</v>
       </c>
-      <c r="E164" s="14">
+      <c r="E164" s="12">
         <v>25</v>
       </c>
-      <c r="F164" s="28">
+      <c r="F164" s="26">
         <v>0.43103448275862</v>
       </c>
-      <c r="G164" s="29">
+      <c r="G164" s="27">
         <v>7090670</v>
       </c>
     </row>
     <row r="165" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="20">
+      <c r="A165" s="18">
         <v>2019</v>
       </c>
-      <c r="B165" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C165" s="20" t="s">
+      <c r="B165" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C165" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D165" s="14">
+      <c r="D165" s="12">
         <v>16</v>
       </c>
-      <c r="E165" s="14">
+      <c r="E165" s="12">
         <v>10</v>
       </c>
-      <c r="F165" s="28">
+      <c r="F165" s="26">
         <v>0.625</v>
       </c>
-      <c r="G165" s="29">
+      <c r="G165" s="27">
         <v>5128343</v>
       </c>
     </row>
     <row r="166" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="20">
+      <c r="A166" s="18">
         <v>2019</v>
       </c>
-      <c r="B166" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C166" s="20" t="s">
+      <c r="B166" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C166" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D166" s="14">
+      <c r="D166" s="12">
         <v>120</v>
       </c>
-      <c r="E166" s="14">
+      <c r="E166" s="12">
         <v>70</v>
       </c>
-      <c r="F166" s="28">
+      <c r="F166" s="26">
         <v>0.58333333333333004</v>
       </c>
-      <c r="G166" s="29">
+      <c r="G166" s="27">
         <v>32957606</v>
       </c>
     </row>
     <row r="167" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="20">
+      <c r="A167" s="18">
         <v>2019</v>
       </c>
-      <c r="B167" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C167" s="20" t="s">
+      <c r="B167" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C167" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D167" s="14">
+      <c r="D167" s="12">
         <v>36</v>
       </c>
-      <c r="E167" s="14">
+      <c r="E167" s="12">
         <v>20</v>
       </c>
-      <c r="F167" s="28">
+      <c r="F167" s="26">
         <v>0.55555555555556002</v>
       </c>
-      <c r="G167" s="29">
+      <c r="G167" s="27">
         <v>6711905</v>
       </c>
     </row>
     <row r="168" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="20">
+      <c r="A168" s="18">
         <v>2019</v>
       </c>
-      <c r="B168" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C168" s="20" t="s">
+      <c r="B168" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C168" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D168" s="14">
+      <c r="D168" s="12">
         <v>42</v>
       </c>
-      <c r="E168" s="14">
+      <c r="E168" s="12">
         <v>17</v>
       </c>
-      <c r="F168" s="28">
+      <c r="F168" s="26">
         <v>0.40476190476189999</v>
       </c>
-      <c r="G168" s="29">
+      <c r="G168" s="27">
         <v>4253007</v>
       </c>
     </row>
     <row r="169" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="20">
+      <c r="A169" s="18">
         <v>2019</v>
       </c>
-      <c r="B169" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C169" s="20" t="s">
+      <c r="B169" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C169" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D169" s="14">
+      <c r="D169" s="12">
         <v>11</v>
       </c>
-      <c r="E169" s="14">
+      <c r="E169" s="12">
         <v>3</v>
       </c>
-      <c r="F169" s="28">
+      <c r="F169" s="26">
         <v>0.27272727272726999</v>
       </c>
-      <c r="G169" s="29">
+      <c r="G169" s="27">
         <v>1230621</v>
       </c>
     </row>
     <row r="170" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="20">
+      <c r="A170" s="18">
         <v>2019</v>
       </c>
-      <c r="B170" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C170" s="20" t="s">
+      <c r="B170" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C170" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D170" s="14">
+      <c r="D170" s="12">
         <v>2</v>
       </c>
-      <c r="E170" s="14">
+      <c r="E170" s="12">
         <v>2</v>
       </c>
-      <c r="F170" s="28">
+      <c r="F170" s="26">
         <v>1</v>
       </c>
-      <c r="G170" s="29">
+      <c r="G170" s="27">
         <v>628923</v>
       </c>
     </row>
     <row r="171" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="20">
+      <c r="A171" s="18">
         <v>2019</v>
       </c>
-      <c r="B171" s="20" t="s">
+      <c r="B171" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C171" s="20" t="s">
+      <c r="C171" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D171" s="14">
+      <c r="D171" s="12">
         <v>33</v>
       </c>
-      <c r="E171" s="14">
+      <c r="E171" s="12">
         <v>9</v>
       </c>
-      <c r="F171" s="28">
+      <c r="F171" s="26">
         <v>0.27272727272726999</v>
       </c>
-      <c r="G171" s="29">
+      <c r="G171" s="27">
         <v>2056014</v>
       </c>
     </row>
     <row r="172" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="20">
+      <c r="A172" s="18">
         <v>2019</v>
       </c>
-      <c r="B172" s="20" t="s">
+      <c r="B172" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C172" s="20" t="s">
+      <c r="C172" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D172" s="14">
+      <c r="D172" s="12">
         <v>2</v>
       </c>
-      <c r="E172" s="14">
+      <c r="E172" s="12">
         <v>1</v>
       </c>
-      <c r="F172" s="28">
+      <c r="F172" s="26">
         <v>0.5</v>
       </c>
-      <c r="G172" s="29">
+      <c r="G172" s="27">
         <v>63219</v>
       </c>
     </row>
     <row r="173" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="20">
+      <c r="A173" s="18">
         <v>2019</v>
       </c>
-      <c r="B173" s="20" t="s">
+      <c r="B173" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C173" s="20" t="s">
+      <c r="C173" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D173" s="14">
+      <c r="D173" s="12">
         <v>5</v>
       </c>
-      <c r="E173" s="14">
+      <c r="E173" s="12">
         <v>2</v>
       </c>
-      <c r="F173" s="28">
+      <c r="F173" s="26">
         <v>0.4</v>
       </c>
-      <c r="G173" s="29">
+      <c r="G173" s="27">
         <v>214002</v>
       </c>
     </row>
     <row r="174" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A174" s="20">
+      <c r="A174" s="18">
         <v>2019</v>
       </c>
-      <c r="B174" s="20" t="s">
+      <c r="B174" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C174" s="20" t="s">
+      <c r="C174" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D174" s="14">
+      <c r="D174" s="12">
         <v>3</v>
       </c>
-      <c r="E174" s="14">
+      <c r="E174" s="12">
         <v>2</v>
       </c>
-      <c r="F174" s="28">
+      <c r="F174" s="26">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G174" s="29">
+      <c r="G174" s="27">
         <v>134816</v>
       </c>
     </row>
     <row r="175" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="20">
+      <c r="A175" s="18">
         <v>2019</v>
       </c>
-      <c r="B175" s="20" t="s">
+      <c r="B175" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C175" s="20" t="s">
+      <c r="C175" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D175" s="32">
+      <c r="D175" s="30">
         <v>1</v>
       </c>
-      <c r="E175" s="32">
+      <c r="E175" s="30">
         <v>1</v>
       </c>
-      <c r="F175" s="33">
+      <c r="F175" s="31">
         <v>1</v>
       </c>
-      <c r="G175" s="34">
+      <c r="G175" s="32">
         <v>31337</v>
       </c>
     </row>
     <row r="176" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="20">
+      <c r="A176" s="18">
         <v>2019</v>
       </c>
-      <c r="B176" s="20" t="s">
+      <c r="B176" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C176" s="20" t="s">
+      <c r="C176" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D176" s="32">
+      <c r="D176" s="30">
         <v>6</v>
       </c>
-      <c r="E176" s="32">
+      <c r="E176" s="30">
         <v>5</v>
       </c>
-      <c r="F176" s="33">
+      <c r="F176" s="31">
         <v>0.83333333333333004</v>
       </c>
-      <c r="G176" s="34">
+      <c r="G176" s="32">
         <v>377052</v>
       </c>
     </row>
     <row r="177" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="20">
+      <c r="A177" s="18">
         <v>2019</v>
       </c>
-      <c r="B177" s="20" t="s">
+      <c r="B177" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C177" s="20" t="s">
+      <c r="C177" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D177" s="32">
-[...2 lines deleted...]
-      <c r="E177" s="32">
+      <c r="D177" s="30">
+        <v>8</v>
+      </c>
+      <c r="E177" s="30">
         <v>6</v>
       </c>
-      <c r="F177" s="33">
+      <c r="F177" s="31">
         <v>0.75</v>
       </c>
-      <c r="G177" s="34">
+      <c r="G177" s="32">
         <v>379918</v>
       </c>
     </row>
     <row r="178" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="20">
+      <c r="A178" s="18">
         <v>2019</v>
       </c>
-      <c r="B178" s="20" t="s">
+      <c r="B178" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="C178" s="20" t="s">
+      <c r="C178" s="18" t="s">
         <v>33</v>
       </c>
-      <c r="D178" s="32">
+      <c r="D178" s="30">
         <v>0</v>
       </c>
-      <c r="E178" s="32">
+      <c r="E178" s="30">
         <v>0</v>
       </c>
-      <c r="F178" s="33">
+      <c r="F178" s="31">
         <v>0</v>
       </c>
-      <c r="G178" s="34">
+      <c r="G178" s="32">
         <v>5000</v>
       </c>
     </row>
     <row r="179" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="20">
+      <c r="A179" s="18">
         <v>2019</v>
       </c>
-      <c r="B179" s="20" t="s">
+      <c r="B179" s="18" t="s">
         <v>28</v>
       </c>
-      <c r="C179" s="20" t="s">
+      <c r="C179" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="D179" s="32">
+      <c r="D179" s="30">
         <v>47</v>
       </c>
-      <c r="E179" s="32">
+      <c r="E179" s="30">
         <v>12</v>
       </c>
-      <c r="F179" s="33">
+      <c r="F179" s="31">
         <v>0.25531914893617003</v>
       </c>
-      <c r="G179" s="34">
+      <c r="G179" s="32">
         <v>3203672</v>
       </c>
     </row>
     <row r="180" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="20">
+      <c r="A180" s="18">
         <v>2019</v>
       </c>
-      <c r="B180" s="20" t="s">
+      <c r="B180" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C180" s="20" t="s">
+      <c r="C180" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D180" s="32">
+      <c r="D180" s="30">
         <v>7</v>
       </c>
-      <c r="E180" s="32">
+      <c r="E180" s="30">
         <v>7</v>
       </c>
-      <c r="F180" s="33">
+      <c r="F180" s="31">
         <v>1</v>
       </c>
-      <c r="G180" s="34">
+      <c r="G180" s="32">
         <v>4823636</v>
       </c>
     </row>
     <row r="181" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A181" s="20">
+      <c r="A181" s="18">
         <v>2019</v>
       </c>
-      <c r="B181" s="20" t="s">
+      <c r="B181" s="18" t="s">
         <v>34</v>
       </c>
-      <c r="C181" s="20" t="s">
+      <c r="C181" s="18" t="s">
         <v>37</v>
       </c>
-      <c r="D181" s="32">
+      <c r="D181" s="30">
         <v>10</v>
       </c>
-      <c r="E181" s="32">
+      <c r="E181" s="30">
         <v>10</v>
       </c>
-      <c r="F181" s="33">
+      <c r="F181" s="31">
         <v>1</v>
       </c>
-      <c r="G181" s="34">
+      <c r="G181" s="32">
         <v>12711475</v>
       </c>
     </row>
     <row r="182" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A182" s="21">
+      <c r="A182" s="19">
         <v>2019</v>
       </c>
-      <c r="B182" s="21" t="s">
+      <c r="B182" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C182" s="21"/>
-      <c r="D182" s="36">
+      <c r="C182" s="19"/>
+      <c r="D182" s="34">
         <v>765</v>
       </c>
-      <c r="E182" s="36">
+      <c r="E182" s="34">
         <v>400</v>
       </c>
-      <c r="F182" s="37">
+      <c r="F182" s="35">
         <v>0.52287581699345997</v>
       </c>
-      <c r="G182" s="38">
+      <c r="G182" s="36">
         <v>147164545</v>
       </c>
     </row>
     <row r="183" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A183" s="20">
+      <c r="A183" s="18">
         <v>2020</v>
       </c>
-      <c r="B183" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C183" s="20" t="s">
+      <c r="B183" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C183" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D183" s="32">
+      <c r="D183" s="30">
         <v>3</v>
       </c>
-      <c r="E183" s="32">
+      <c r="E183" s="30">
         <v>3</v>
       </c>
-      <c r="F183" s="33">
+      <c r="F183" s="31">
         <v>1</v>
       </c>
-      <c r="G183" s="34">
+      <c r="G183" s="32">
         <v>1232339</v>
       </c>
     </row>
     <row r="184" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A184" s="20">
+      <c r="A184" s="18">
         <v>2020</v>
       </c>
-      <c r="B184" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C184" s="20" t="s">
+      <c r="B184" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C184" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="D184" s="32">
+      <c r="D184" s="30">
         <v>65</v>
       </c>
-      <c r="E184" s="32">
+      <c r="E184" s="30">
         <v>39</v>
       </c>
-      <c r="F184" s="33">
+      <c r="F184" s="31">
         <v>0.6</v>
       </c>
-      <c r="G184" s="34">
+      <c r="G184" s="32">
         <v>14030097</v>
       </c>
     </row>
     <row r="185" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A185" s="20">
+      <c r="A185" s="18">
         <v>2020</v>
       </c>
-      <c r="B185" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C185" s="20" t="s">
+      <c r="B185" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C185" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D185" s="32">
+      <c r="D185" s="30">
         <v>6</v>
       </c>
-      <c r="E185" s="32">
+      <c r="E185" s="30">
         <v>3</v>
       </c>
-      <c r="F185" s="33">
+      <c r="F185" s="31">
         <v>0.5</v>
       </c>
-      <c r="G185" s="34">
+      <c r="G185" s="32">
         <v>505164</v>
       </c>
     </row>
     <row r="186" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A186" s="20">
+      <c r="A186" s="18">
         <v>2020</v>
       </c>
-      <c r="B186" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C186" s="20" t="s">
+      <c r="B186" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C186" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="D186" s="32">
-[...2 lines deleted...]
-      <c r="E186" s="32">
+      <c r="D186" s="30">
+        <v>8</v>
+      </c>
+      <c r="E186" s="30">
         <v>7</v>
       </c>
-      <c r="F186" s="33">
+      <c r="F186" s="31">
         <v>0.875</v>
       </c>
-      <c r="G186" s="34">
+      <c r="G186" s="32">
         <v>3312598</v>
       </c>
     </row>
     <row r="187" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A187" s="20">
+      <c r="A187" s="18">
         <v>2020</v>
       </c>
-      <c r="B187" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C187" s="20" t="s">
+      <c r="B187" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C187" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D187" s="14">
+      <c r="D187" s="12">
         <v>72</v>
       </c>
-      <c r="E187" s="14">
+      <c r="E187" s="12">
         <v>39</v>
       </c>
-      <c r="F187" s="28">
+      <c r="F187" s="26">
         <v>0.54166666666666996</v>
       </c>
-      <c r="G187" s="29">
+      <c r="G187" s="27">
         <v>17656673</v>
       </c>
     </row>
     <row r="188" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A188" s="20">
+      <c r="A188" s="18">
         <v>2020</v>
       </c>
-      <c r="B188" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C188" s="20" t="s">
+      <c r="B188" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C188" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D188" s="14">
+      <c r="D188" s="12">
         <v>34</v>
       </c>
-      <c r="E188" s="14">
+      <c r="E188" s="12">
         <v>16</v>
       </c>
-      <c r="F188" s="28">
+      <c r="F188" s="26">
         <v>0.47058823529412003</v>
       </c>
-      <c r="G188" s="29">
+      <c r="G188" s="27">
         <v>5740319</v>
       </c>
     </row>
     <row r="189" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A189" s="20">
+      <c r="A189" s="18">
         <v>2020</v>
       </c>
-      <c r="B189" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C189" s="20" t="s">
+      <c r="B189" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C189" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D189" s="14">
+      <c r="D189" s="12">
         <v>5</v>
       </c>
-      <c r="E189" s="14">
+      <c r="E189" s="12">
         <v>4</v>
       </c>
-      <c r="F189" s="28">
+      <c r="F189" s="26">
         <v>0.8</v>
       </c>
-      <c r="G189" s="29">
+      <c r="G189" s="27">
         <v>1477480</v>
       </c>
     </row>
     <row r="190" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A190" s="20">
+      <c r="A190" s="18">
         <v>2020</v>
       </c>
-      <c r="B190" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C190" s="20" t="s">
+      <c r="B190" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C190" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D190" s="14">
+      <c r="D190" s="12">
         <v>65</v>
       </c>
-      <c r="E190" s="14">
+      <c r="E190" s="12">
         <v>37</v>
       </c>
-      <c r="F190" s="28">
+      <c r="F190" s="26">
         <v>0.56923076923076998</v>
       </c>
-      <c r="G190" s="29">
+      <c r="G190" s="27">
         <v>11231175</v>
       </c>
     </row>
     <row r="191" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A191" s="20">
+      <c r="A191" s="18">
         <v>2020</v>
       </c>
-      <c r="B191" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C191" s="20" t="s">
+      <c r="B191" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C191" s="18" t="s">
         <v>15</v>
       </c>
-      <c r="D191" s="14">
+      <c r="D191" s="12">
         <v>21</v>
       </c>
-      <c r="E191" s="14">
-[...2 lines deleted...]
-      <c r="F191" s="28">
+      <c r="E191" s="12">
+        <v>8</v>
+      </c>
+      <c r="F191" s="26">
         <v>0.38095238095237999</v>
       </c>
-      <c r="G191" s="29">
+      <c r="G191" s="27">
         <v>2110977</v>
       </c>
     </row>
     <row r="192" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A192" s="20">
+      <c r="A192" s="18">
         <v>2020</v>
       </c>
-      <c r="B192" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C192" s="20" t="s">
+      <c r="B192" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C192" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="D192" s="14">
+      <c r="D192" s="12">
         <v>27</v>
       </c>
-      <c r="E192" s="14">
+      <c r="E192" s="12">
         <v>11</v>
       </c>
-      <c r="F192" s="28">
+      <c r="F192" s="26">
         <v>0.40740740740740999</v>
       </c>
-      <c r="G192" s="29">
+      <c r="G192" s="27">
         <v>2259601</v>
       </c>
     </row>
     <row r="193" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A193" s="20">
+      <c r="A193" s="18">
         <v>2020</v>
       </c>
-      <c r="B193" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C193" s="20" t="s">
+      <c r="B193" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C193" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="D193" s="14">
+      <c r="D193" s="12">
         <v>43</v>
       </c>
-      <c r="E193" s="14">
+      <c r="E193" s="12">
         <v>17</v>
       </c>
-      <c r="F193" s="28">
+      <c r="F193" s="26">
         <v>0.39534883720929997</v>
       </c>
-      <c r="G193" s="29">
+      <c r="G193" s="27">
         <v>4603044</v>
       </c>
     </row>
     <row r="194" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A194" s="20">
+      <c r="A194" s="18">
         <v>2020</v>
       </c>
-      <c r="B194" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C194" s="20" t="s">
+      <c r="B194" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C194" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="D194" s="14">
+      <c r="D194" s="12">
         <v>16</v>
       </c>
-      <c r="E194" s="14">
-[...2 lines deleted...]
-      <c r="F194" s="30">
+      <c r="E194" s="12">
+        <v>8</v>
+      </c>
+      <c r="F194" s="28">
         <v>0.5</v>
       </c>
-      <c r="G194" s="29">
+      <c r="G194" s="27">
         <v>2303093</v>
       </c>
     </row>
     <row r="195" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A195" s="20">
+      <c r="A195" s="18">
         <v>2020</v>
       </c>
-      <c r="B195" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C195" s="20" t="s">
+      <c r="B195" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C195" s="18" t="s">
         <v>18</v>
       </c>
-      <c r="D195" s="31">
+      <c r="D195" s="29">
         <v>12</v>
       </c>
-      <c r="E195" s="31">
+      <c r="E195" s="29">
         <v>7</v>
       </c>
-      <c r="F195" s="30">
+      <c r="F195" s="28">
         <v>0.58333333333333004</v>
       </c>
-      <c r="G195" s="29">
+      <c r="G195" s="27">
         <v>2076493</v>
       </c>
     </row>
     <row r="196" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A196" s="20">
+      <c r="A196" s="18">
         <v>2020</v>
       </c>
-      <c r="B196" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C196" s="23" t="s">
+      <c r="B196" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C196" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="D196" s="14">
+      <c r="D196" s="12">
         <v>60</v>
       </c>
-      <c r="E196" s="14">
+      <c r="E196" s="12">
         <v>33</v>
       </c>
-      <c r="F196" s="28">
+      <c r="F196" s="26">
         <v>0.55000000000000004</v>
       </c>
-      <c r="G196" s="29">
+      <c r="G196" s="27">
         <v>8927342</v>
       </c>
     </row>
     <row r="197" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A197" s="20">
+      <c r="A197" s="18">
         <v>2020</v>
       </c>
-      <c r="B197" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C197" s="20" t="s">
+      <c r="B197" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C197" s="18" t="s">
         <v>21</v>
       </c>
-      <c r="D197" s="14">
+      <c r="D197" s="12">
         <v>13</v>
       </c>
-      <c r="E197" s="14">
-[...2 lines deleted...]
-      <c r="F197" s="28">
+      <c r="E197" s="12">
+        <v>8</v>
+      </c>
+      <c r="F197" s="26">
         <v>0.61538461538461997</v>
       </c>
-      <c r="G197" s="29">
+      <c r="G197" s="27">
         <v>4445323</v>
       </c>
     </row>
     <row r="198" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A198" s="20">
+      <c r="A198" s="18">
         <v>2020</v>
       </c>
-      <c r="B198" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C198" s="20" t="s">
+      <c r="B198" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C198" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D198" s="14">
+      <c r="D198" s="12">
         <v>143</v>
       </c>
-      <c r="E198" s="14">
+      <c r="E198" s="12">
         <v>77</v>
       </c>
-      <c r="F198" s="28">
+      <c r="F198" s="26">
         <v>0.53846153846153999</v>
       </c>
-      <c r="G198" s="29">
+      <c r="G198" s="27">
         <v>41412965</v>
       </c>
     </row>
     <row r="199" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A199" s="20">
+      <c r="A199" s="18">
         <v>2020</v>
       </c>
-      <c r="B199" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C199" s="20" t="s">
+      <c r="B199" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C199" s="18" t="s">
         <v>23</v>
       </c>
-      <c r="D199" s="14">
+      <c r="D199" s="12">
         <v>27</v>
       </c>
-      <c r="E199" s="14">
+      <c r="E199" s="12">
         <v>18</v>
       </c>
-      <c r="F199" s="28">
+      <c r="F199" s="26">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G199" s="29">
+      <c r="G199" s="27">
         <v>6994841</v>
       </c>
     </row>
     <row r="200" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A200" s="20">
+      <c r="A200" s="18">
         <v>2020</v>
       </c>
-      <c r="B200" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C200" s="20" t="s">
+      <c r="B200" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C200" s="18" t="s">
         <v>29</v>
       </c>
-      <c r="D200" s="14">
+      <c r="D200" s="12">
         <v>1</v>
       </c>
-      <c r="E200" s="14">
+      <c r="E200" s="12">
         <v>0</v>
       </c>
-      <c r="F200" s="28">
+      <c r="F200" s="26">
         <v>0</v>
       </c>
-      <c r="G200" s="29">
+      <c r="G200" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="201" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A201" s="20">
+      <c r="A201" s="18">
         <v>2020</v>
       </c>
-      <c r="B201" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C201" s="20" t="s">
+      <c r="B201" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C201" s="18" t="s">
         <v>24</v>
       </c>
-      <c r="D201" s="14">
+      <c r="D201" s="12">
         <v>37</v>
       </c>
-      <c r="E201" s="14">
+      <c r="E201" s="12">
         <v>16</v>
       </c>
-      <c r="F201" s="28">
+      <c r="F201" s="26">
         <v>0.43243243243243001</v>
       </c>
-      <c r="G201" s="29">
+      <c r="G201" s="27">
         <v>4081596</v>
       </c>
     </row>
     <row r="202" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A202" s="20">
+      <c r="A202" s="18">
         <v>2020</v>
       </c>
-      <c r="B202" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C202" s="20" t="s">
+      <c r="B202" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C202" s="18" t="s">
         <v>25</v>
       </c>
-      <c r="D202" s="14">
-[...2 lines deleted...]
-      <c r="E202" s="14">
+      <c r="D202" s="12">
+        <v>8</v>
+      </c>
+      <c r="E202" s="12">
         <v>2</v>
       </c>
-      <c r="F202" s="28">
+      <c r="F202" s="26">
         <v>0.25</v>
       </c>
-      <c r="G202" s="29">
+      <c r="G202" s="27">
         <v>251523</v>
       </c>
     </row>
     <row r="203" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A203" s="20">
+      <c r="A203" s="18">
         <v>2020</v>
       </c>
-      <c r="B203" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C203" s="20" t="s">
+      <c r="B203" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C203" s="18" t="s">
         <v>36</v>
       </c>
-      <c r="D203" s="14">
+      <c r="D203" s="12">
         <v>1</v>
       </c>
-      <c r="E203" s="14">
+      <c r="E203" s="12">
         <v>0</v>
       </c>
-      <c r="F203" s="28">
+      <c r="F203" s="26">
         <v>0</v>
       </c>
-      <c r="G203" s="29">
+      <c r="G203" s="27">
         <v>0</v>
       </c>
     </row>
     <row r="204" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A204" s="20">
+      <c r="A204" s="18">
         <v>2020</v>
       </c>
-      <c r="B204" s="20" t="s">
-[...2 lines deleted...]
-      <c r="C204" s="20" t="s">
+      <c r="B204" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C204" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D204" s="14">
+      <c r="D204" s="12">
         <v>5</v>
       </c>
-      <c r="E204" s="14">
+      <c r="E204" s="12">
         <v>4</v>
       </c>
-      <c r="F204" s="28">
+      <c r="F204" s="26">
         <v>0.8</v>
       </c>
-      <c r="G204" s="29">
+      <c r="G204" s="27">
         <v>1536683</v>
       </c>
     </row>
     <row r="205" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A205" s="20">
+      <c r="A205" s="18">
         <v>2020</v>
       </c>
-      <c r="B205" s="20" t="s">
+      <c r="B205" s="18" t="s">
         <v>26</v>
       </c>
-      <c r="C205" s="20" t="s">
+      <c r="C205" s="18" t="s">
         <v>22</v>
       </c>
-      <c r="D205" s="14">
+      <c r="D205" s="12">
         <v>50</v>
       </c>
-      <c r="E205" s="14">
+      <c r="E205" s="12">
         <v>20</v>
       </c>
-      <c r="F205" s="28">
+      <c r="F205" s="26">
         <v>0.4</v>
       </c>
-      <c r="G205" s="29">
+      <c r="G205" s="27">
         <v>7889943</v>
       </c>
     </row>
     <row r="206" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A206" s="20">
+      <c r="A206" s="18">
         <v>2020</v>
       </c>
-      <c r="B206" s="20" t="s">
+      <c r="B206" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C206" s="20" t="s">
+      <c r="C206" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D206" s="14">
+      <c r="D206" s="12">
         <v>1</v>
       </c>
-      <c r="E206" s="14">
+      <c r="E206" s="12">
         <v>1</v>
       </c>
-      <c r="F206" s="28">
+      <c r="F206" s="26">
         <v>1</v>
       </c>
-      <c r="G206" s="29">
+      <c r="G206" s="27">
         <v>76298</v>
       </c>
     </row>
     <row r="207" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A207" s="20">
+      <c r="A207" s="18">
         <v>2020</v>
       </c>
-      <c r="B207" s="20" t="s">
+      <c r="B207" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C207" s="20" t="s">
+      <c r="C207" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D207" s="32">
+      <c r="D207" s="30">
         <v>4</v>
       </c>
-      <c r="E207" s="32">
+      <c r="E207" s="30">
         <v>4</v>
       </c>
-      <c r="F207" s="33">
+      <c r="F207" s="31">
         <v>1</v>
       </c>
-      <c r="G207" s="34">
+      <c r="G207" s="32">
         <v>175696</v>
       </c>
     </row>
     <row r="208" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A208" s="20">
+      <c r="A208" s="18">
         <v>2020</v>
       </c>
-      <c r="B208" s="20" t="s">
+      <c r="B208" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C208" s="20" t="s">
+      <c r="C208" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="D208" s="32">
+      <c r="D208" s="30">
         <v>9</v>
       </c>
-      <c r="E208" s="32">
+      <c r="E208" s="30">
         <v>4</v>
       </c>
-      <c r="F208" s="33">
+      <c r="F208" s="31">
         <v>0.44444444444443998</v>
       </c>
-      <c r="G208" s="34">
+      <c r="G208" s="32">
         <v>576526</v>
       </c>
     </row>
     <row r="209" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A209" s="20">
+      <c r="A209" s="18">
         <v>2020</v>
       </c>
-      <c r="B209" s="20" t="s">
+      <c r="B209" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C209" s="20" t="s">
+      <c r="C209" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D209" s="32">
+      <c r="D209" s="30">
         <v>10</v>
       </c>
-      <c r="E209" s="32">
-[...2 lines deleted...]
-      <c r="F209" s="33">
+      <c r="E209" s="30">
+        <v>8</v>
+      </c>
+      <c r="F209" s="31">
         <v>0.8</v>
       </c>
-      <c r="G209" s="34">
+      <c r="G209" s="32">
         <v>872158</v>
       </c>
     </row>
     <row r="210" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A210" s="20">
+      <c r="A210" s="18">
         <v>2020</v>
       </c>
-      <c r="B210" s="20" t="s">
+      <c r="B210" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C210" s="20" t="s">
+      <c r="C210" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="D210" s="32">
+      <c r="D210" s="30">
         <v>1</v>
       </c>
-      <c r="E210" s="32">
+      <c r="E210" s="30">
         <v>1</v>
       </c>
-      <c r="F210" s="33">
+      <c r="F210" s="31">
         <v>1</v>
       </c>
-      <c r="G210" s="34">
+      <c r="G210" s="32">
         <v>41602</v>
       </c>
     </row>
     <row r="211" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A211" s="20">
+      <c r="A211" s="18">
         <v>2020</v>
       </c>
-      <c r="B211" s="20" t="s">
+      <c r="B211" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C211" s="20" t="s">
+      <c r="C211" s="18" t="s">
         <v>14</v>
       </c>
-      <c r="D211" s="32">
+      <c r="D211" s="30">
         <v>1</v>
       </c>
-      <c r="E211" s="32">
+      <c r="E211" s="30">
         <v>1</v>
       </c>
-      <c r="F211" s="33">
+      <c r="F211" s="31">
         <v>1</v>
       </c>
-      <c r="G211" s="34">
+      <c r="G211" s="32">
         <v>29486</v>
       </c>
     </row>
     <row r="212" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A212" s="20">
+      <c r="A212" s="18">
         <v>2020</v>
       </c>
-      <c r="B212" s="20" t="s">
+      <c r="B212" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C212" s="20" t="s">
+      <c r="C212" s="18" t="s">
         <v>20</v>
       </c>
-      <c r="D212" s="32">
+      <c r="D212" s="30">
         <v>5</v>
       </c>
-      <c r="E212" s="32">
+      <c r="E212" s="30">
         <v>3</v>
       </c>
-      <c r="F212" s="33">
+      <c r="F212" s="31">
         <v>0.6</v>
       </c>
-      <c r="G212" s="34">
+      <c r="G212" s="32">
         <v>321591</v>
       </c>
     </row>
     <row r="213" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A213" s="20">
+      <c r="A213" s="18">
         <v>2020</v>
       </c>
-      <c r="B213" s="20" t="s">
+      <c r="B213" s="18" t="s">
         <v>27</v>
       </c>
-      <c r="C213" s="20" t="s">
+      <c r="C213" s="18" t="s">
         <v>39</v>
       </c>
-      <c r="D213" s="32">
+      <c r="D213" s="30">
         <v>6</v>
       </c>
-      <c r="E213" s="32">
+      <c r="E213" s="30">
         <v>5</v>
       </c>
-      <c r="F213" s="33">
+      <c r="F213" s="31">
         <v>0.83333333333333004</v>
       </c>
-      <c r="G213" s="34">
+      <c r="G213" s="32">
         <v>411307</v>
       </c>
     </row>
     <row r="214" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A214" s="20">
+      <c r="A214" s="18">
         <v>2020</v>
       </c>
-      <c r="B214" s="20" t="s">
+      <c r="B214" s="18" t="s">
         <v>30</v>
       </c>
-      <c r="C214" s="20" t="s">
+      <c r="C214" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D214" s="32">
+      <c r="D214" s="30">
         <v>1</v>
       </c>
-      <c r="E214" s="32">
+      <c r="E214" s="30">
         <v>1</v>
       </c>
-      <c r="F214" s="33">
+      <c r="F214" s="31">
         <v>1</v>
       </c>
-      <c r="G214" s="34">
+      <c r="G214" s="32">
         <v>347799</v>
       </c>
     </row>
     <row r="215" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A215" s="20">
+      <c r="A215" s="18">
         <v>2020</v>
       </c>
-      <c r="B215" s="20" t="s">
+      <c r="B215" s="18" t="s">
         <v>31</v>
       </c>
-      <c r="C215" s="20" t="s">
+      <c r="C215" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D215" s="32">
+      <c r="D215" s="30">
         <v>7</v>
       </c>
-      <c r="E215" s="32">
+      <c r="E215" s="30">
         <v>7</v>
       </c>
-      <c r="F215" s="33">
+      <c r="F215" s="31">
         <v>1</v>
       </c>
-      <c r="G215" s="34">
+      <c r="G215" s="32">
         <v>2938601</v>
       </c>
     </row>
     <row r="216" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A216" s="21">
+      <c r="A216" s="19">
         <v>2020</v>
       </c>
-      <c r="B216" s="21" t="s">
+      <c r="B216" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C216" s="21"/>
-      <c r="D216" s="36">
+      <c r="C216" s="19"/>
+      <c r="D216" s="34">
         <v>767</v>
       </c>
-      <c r="E216" s="36">
+      <c r="E216" s="34">
         <v>412</v>
       </c>
-      <c r="F216" s="37">
+      <c r="F216" s="35">
         <v>0.53715775749674</v>
       </c>
-      <c r="G216" s="38">
+      <c r="G216" s="36">
         <v>149870333</v>
       </c>
     </row>
     <row r="217" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A217" s="22">
+      <c r="A217" s="20">
         <v>2021</v>
       </c>
-      <c r="B217" s="22" t="s">
+      <c r="B217" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C217" s="22" t="s">
+      <c r="C217" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="D217" s="39">
+      <c r="D217" s="37">
         <v>1</v>
       </c>
-      <c r="E217" s="39">
+      <c r="E217" s="37">
         <v>0</v>
       </c>
-      <c r="F217" s="40">
+      <c r="F217" s="38">
         <v>0</v>
       </c>
-      <c r="G217" s="41">
+      <c r="G217" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="218" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A218" s="22">
+      <c r="A218" s="20">
         <v>2021</v>
       </c>
-      <c r="B218" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C218" s="20" t="s">
+      <c r="B218" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C218" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D218" s="39">
+      <c r="D218" s="37">
         <v>1</v>
       </c>
-      <c r="E218" s="39">
+      <c r="E218" s="37">
         <v>1</v>
       </c>
-      <c r="F218" s="40">
+      <c r="F218" s="38">
         <v>1</v>
       </c>
-      <c r="G218" s="41">
+      <c r="G218" s="39">
         <v>114147</v>
       </c>
     </row>
     <row r="219" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A219" s="22">
+      <c r="A219" s="20">
         <v>2021</v>
       </c>
-      <c r="B219" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C219" s="22" t="s">
+      <c r="B219" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C219" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="D219" s="39">
+      <c r="D219" s="37">
         <v>79</v>
       </c>
-      <c r="E219" s="39">
+      <c r="E219" s="37">
         <v>25</v>
       </c>
-      <c r="F219" s="40">
+      <c r="F219" s="38">
         <v>0.31645569620253</v>
       </c>
-      <c r="G219" s="41">
+      <c r="G219" s="39">
         <v>8711742</v>
       </c>
     </row>
     <row r="220" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A220" s="22">
+      <c r="A220" s="20">
         <v>2021</v>
       </c>
-      <c r="B220" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C220" s="22" t="s">
+      <c r="B220" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C220" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="D220" s="39">
+      <c r="D220" s="37">
         <v>13</v>
       </c>
-      <c r="E220" s="39">
+      <c r="E220" s="37">
         <v>7</v>
       </c>
-      <c r="F220" s="40">
+      <c r="F220" s="38">
         <v>0.53846153846153999</v>
       </c>
-      <c r="G220" s="41">
+      <c r="G220" s="39">
         <v>599773</v>
       </c>
     </row>
     <row r="221" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A221" s="22">
+      <c r="A221" s="20">
         <v>2021</v>
       </c>
-      <c r="B221" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C221" s="22" t="s">
+      <c r="B221" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C221" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="D221" s="39">
+      <c r="D221" s="37">
         <v>6</v>
       </c>
-      <c r="E221" s="39">
+      <c r="E221" s="37">
         <v>4</v>
       </c>
-      <c r="F221" s="40">
+      <c r="F221" s="38">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G221" s="41">
+      <c r="G221" s="39">
         <v>1065143</v>
       </c>
     </row>
     <row r="222" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A222" s="22">
+      <c r="A222" s="20">
         <v>2021</v>
       </c>
-      <c r="B222" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C222" s="22" t="s">
+      <c r="B222" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C222" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D222" s="39">
+      <c r="D222" s="37">
         <v>68</v>
       </c>
-      <c r="E222" s="39">
+      <c r="E222" s="37">
         <v>39</v>
       </c>
-      <c r="F222" s="40">
+      <c r="F222" s="38">
         <v>0.57352941176470995</v>
       </c>
-      <c r="G222" s="41">
+      <c r="G222" s="39">
         <v>17594977</v>
       </c>
     </row>
     <row r="223" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A223" s="22">
+      <c r="A223" s="20">
         <v>2021</v>
       </c>
-      <c r="B223" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C223" s="22" t="s">
+      <c r="B223" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C223" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="D223" s="39">
+      <c r="D223" s="37">
         <v>30</v>
       </c>
-      <c r="E223" s="39">
+      <c r="E223" s="37">
         <v>18</v>
       </c>
-      <c r="F223" s="40">
+      <c r="F223" s="38">
         <v>0.6</v>
       </c>
-      <c r="G223" s="41">
+      <c r="G223" s="39">
         <v>6269415</v>
       </c>
     </row>
     <row r="224" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A224" s="22">
+      <c r="A224" s="20">
         <v>2021</v>
       </c>
-      <c r="B224" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C224" s="22" t="s">
+      <c r="B224" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C224" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D224" s="39">
+      <c r="D224" s="37">
         <v>3</v>
       </c>
-      <c r="E224" s="39">
+      <c r="E224" s="37">
         <v>3</v>
       </c>
-      <c r="F224" s="40">
+      <c r="F224" s="38">
         <v>1</v>
       </c>
-      <c r="G224" s="41">
+      <c r="G224" s="39">
         <v>1646111</v>
       </c>
     </row>
     <row r="225" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A225" s="22">
+      <c r="A225" s="20">
         <v>2021</v>
       </c>
-      <c r="B225" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C225" s="22" t="s">
+      <c r="B225" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C225" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="D225" s="39">
+      <c r="D225" s="37">
         <v>72</v>
       </c>
-      <c r="E225" s="39">
+      <c r="E225" s="37">
         <v>41</v>
       </c>
-      <c r="F225" s="40">
+      <c r="F225" s="38">
         <v>0.56944444444443998</v>
       </c>
-      <c r="G225" s="41">
+      <c r="G225" s="39">
         <v>12728964</v>
       </c>
     </row>
     <row r="226" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A226" s="22">
+      <c r="A226" s="20">
         <v>2021</v>
       </c>
-      <c r="B226" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C226" s="22" t="s">
+      <c r="B226" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C226" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="D226" s="39">
+      <c r="D226" s="37">
         <v>26</v>
       </c>
-      <c r="E226" s="39">
+      <c r="E226" s="37">
         <v>17</v>
       </c>
-      <c r="F226" s="40">
+      <c r="F226" s="38">
         <v>0.65384615384614997</v>
       </c>
-      <c r="G226" s="41">
+      <c r="G226" s="39">
         <v>5236699</v>
       </c>
     </row>
     <row r="227" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A227" s="22">
+      <c r="A227" s="20">
         <v>2021</v>
       </c>
-      <c r="B227" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C227" s="22" t="s">
+      <c r="B227" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C227" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="D227" s="39">
+      <c r="D227" s="37">
         <v>22</v>
       </c>
-      <c r="E227" s="39">
+      <c r="E227" s="37">
         <v>9</v>
       </c>
-      <c r="F227" s="40">
+      <c r="F227" s="38">
         <v>0.40909090909091</v>
       </c>
-      <c r="G227" s="41">
+      <c r="G227" s="39">
         <v>1398369</v>
       </c>
     </row>
     <row r="228" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A228" s="22">
+      <c r="A228" s="20">
         <v>2021</v>
       </c>
-      <c r="B228" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C228" s="22" t="s">
+      <c r="B228" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C228" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="D228" s="39">
+      <c r="D228" s="37">
         <v>37</v>
       </c>
-      <c r="E228" s="39">
+      <c r="E228" s="37">
         <v>14</v>
       </c>
-      <c r="F228" s="40">
+      <c r="F228" s="38">
         <v>0.37837837837838001</v>
       </c>
-      <c r="G228" s="41">
+      <c r="G228" s="39">
         <v>3596824</v>
       </c>
     </row>
     <row r="229" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A229" s="22">
+      <c r="A229" s="20">
         <v>2021</v>
       </c>
-      <c r="B229" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C229" s="22" t="s">
+      <c r="B229" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C229" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="D229" s="39">
+      <c r="D229" s="37">
         <v>17</v>
       </c>
-      <c r="E229" s="39">
+      <c r="E229" s="37">
         <v>9</v>
       </c>
-      <c r="F229" s="40">
+      <c r="F229" s="38">
         <v>0.52941176470588003</v>
       </c>
-      <c r="G229" s="41">
+      <c r="G229" s="39">
         <v>3657172</v>
       </c>
     </row>
     <row r="230" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A230" s="22">
+      <c r="A230" s="20">
         <v>2021</v>
       </c>
-      <c r="B230" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C230" s="22" t="s">
+      <c r="B230" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C230" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="D230" s="39">
+      <c r="D230" s="37">
         <v>12</v>
       </c>
-      <c r="E230" s="39">
+      <c r="E230" s="37">
         <v>5</v>
       </c>
-      <c r="F230" s="40">
+      <c r="F230" s="38">
         <v>0.41666666666667002</v>
       </c>
-      <c r="G230" s="41">
+      <c r="G230" s="39">
         <v>1754643</v>
       </c>
     </row>
     <row r="231" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A231" s="22">
+      <c r="A231" s="20">
         <v>2021</v>
       </c>
-      <c r="B231" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C231" s="22" t="s">
+      <c r="B231" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C231" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="D231" s="39">
+      <c r="D231" s="37">
         <v>2</v>
       </c>
-      <c r="E231" s="39">
+      <c r="E231" s="37">
         <v>1</v>
       </c>
-      <c r="F231" s="40">
+      <c r="F231" s="38">
         <v>0.5</v>
       </c>
-      <c r="G231" s="41">
+      <c r="G231" s="39">
         <v>593538</v>
       </c>
     </row>
     <row r="232" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A232" s="22">
+      <c r="A232" s="20">
         <v>2021</v>
       </c>
-      <c r="B232" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C232" s="22" t="s">
+      <c r="B232" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C232" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D232" s="39">
+      <c r="D232" s="37">
         <v>42</v>
       </c>
-      <c r="E232" s="39">
+      <c r="E232" s="37">
         <v>22</v>
       </c>
-      <c r="F232" s="40">
+      <c r="F232" s="38">
         <v>0.52380952380951995</v>
       </c>
-      <c r="G232" s="41">
+      <c r="G232" s="39">
         <v>5932493</v>
       </c>
     </row>
     <row r="233" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A233" s="22">
+      <c r="A233" s="20">
         <v>2021</v>
       </c>
-      <c r="B233" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C233" s="22" t="s">
+      <c r="B233" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C233" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="D233" s="39">
+      <c r="D233" s="37">
         <v>13</v>
       </c>
-      <c r="E233" s="39">
+      <c r="E233" s="37">
         <v>6</v>
       </c>
-      <c r="F233" s="40">
+      <c r="F233" s="38">
         <v>0.46153846153846001</v>
       </c>
-      <c r="G233" s="41">
+      <c r="G233" s="39">
         <v>1873917</v>
       </c>
     </row>
     <row r="234" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A234" s="22">
+      <c r="A234" s="20">
         <v>2021</v>
       </c>
-      <c r="B234" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C234" s="22" t="s">
+      <c r="B234" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C234" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="D234" s="39">
+      <c r="D234" s="37">
         <v>141</v>
       </c>
-      <c r="E234" s="39">
+      <c r="E234" s="37">
         <v>87</v>
       </c>
-      <c r="F234" s="40">
+      <c r="F234" s="38">
         <v>0.61702127659574002</v>
       </c>
-      <c r="G234" s="41">
+      <c r="G234" s="39">
         <v>36175645</v>
       </c>
     </row>
     <row r="235" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A235" s="22">
+      <c r="A235" s="20">
         <v>2021</v>
       </c>
-      <c r="B235" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C235" s="22" t="s">
+      <c r="B235" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C235" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="D235" s="39">
+      <c r="D235" s="37">
         <v>34</v>
       </c>
-      <c r="E235" s="39">
+      <c r="E235" s="37">
         <v>20</v>
       </c>
-      <c r="F235" s="40">
+      <c r="F235" s="38">
         <v>0.58823529411764996</v>
       </c>
-      <c r="G235" s="41">
+      <c r="G235" s="39">
         <v>4879074</v>
       </c>
     </row>
     <row r="236" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A236" s="22">
+      <c r="A236" s="20">
         <v>2021</v>
       </c>
-      <c r="B236" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C236" s="22" t="s">
+      <c r="B236" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C236" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="D236" s="39">
+      <c r="D236" s="37">
         <v>44</v>
       </c>
-      <c r="E236" s="39">
+      <c r="E236" s="37">
         <v>19</v>
       </c>
-      <c r="F236" s="40">
+      <c r="F236" s="38">
         <v>0.43181818181817999</v>
       </c>
-      <c r="G236" s="41">
+      <c r="G236" s="39">
         <v>4537582</v>
       </c>
     </row>
     <row r="237" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A237" s="22">
+      <c r="A237" s="20">
         <v>2021</v>
       </c>
-      <c r="B237" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C237" s="22" t="s">
+      <c r="B237" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C237" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="D237" s="39">
+      <c r="D237" s="37">
         <v>10</v>
       </c>
-      <c r="E237" s="39">
+      <c r="E237" s="37">
         <v>3</v>
       </c>
-      <c r="F237" s="40">
+      <c r="F237" s="38">
         <v>0.3</v>
       </c>
-      <c r="G237" s="41">
+      <c r="G237" s="39">
         <v>1057725</v>
       </c>
     </row>
     <row r="238" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A238" s="22">
+      <c r="A238" s="20">
         <v>2021</v>
       </c>
-      <c r="B238" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C238" s="22" t="s">
+      <c r="B238" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C238" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="D238" s="39">
+      <c r="D238" s="37">
         <v>4</v>
       </c>
-      <c r="E238" s="39">
+      <c r="E238" s="37">
         <v>2</v>
       </c>
-      <c r="F238" s="40">
+      <c r="F238" s="38">
         <v>0.5</v>
       </c>
-      <c r="G238" s="41">
+      <c r="G238" s="39">
         <v>539704</v>
       </c>
     </row>
     <row r="239" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A239" s="22">
+      <c r="A239" s="20">
         <v>2021</v>
       </c>
-      <c r="B239" s="22" t="s">
+      <c r="B239" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C239" s="22" t="s">
+      <c r="C239" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="D239" s="39">
+      <c r="D239" s="37">
         <v>55</v>
       </c>
-      <c r="E239" s="39">
+      <c r="E239" s="37">
         <v>18</v>
       </c>
-      <c r="F239" s="40">
+      <c r="F239" s="38">
         <v>0.32727272727272999</v>
       </c>
-      <c r="G239" s="41">
+      <c r="G239" s="39">
         <v>4363345</v>
       </c>
     </row>
     <row r="240" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A240" s="22">
+      <c r="A240" s="20">
         <v>2021</v>
       </c>
-      <c r="B240" s="22" t="s">
+      <c r="B240" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C240" s="22" t="s">
+      <c r="C240" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="D240" s="39">
+      <c r="D240" s="37">
         <v>2</v>
       </c>
-      <c r="E240" s="39">
+      <c r="E240" s="37">
         <v>1</v>
       </c>
-      <c r="F240" s="40">
+      <c r="F240" s="38">
         <v>0.5</v>
       </c>
-      <c r="G240" s="41">
+      <c r="G240" s="39">
         <v>64878</v>
       </c>
     </row>
     <row r="241" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A241" s="22">
+      <c r="A241" s="20">
         <v>2021</v>
       </c>
-      <c r="B241" s="22" t="s">
+      <c r="B241" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C241" s="22" t="s">
+      <c r="C241" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D241" s="39">
+      <c r="D241" s="37">
         <v>7</v>
       </c>
-      <c r="E241" s="39">
+      <c r="E241" s="37">
         <v>4</v>
       </c>
-      <c r="F241" s="40">
+      <c r="F241" s="38">
         <v>0.57142857142856995</v>
       </c>
-      <c r="G241" s="41">
+      <c r="G241" s="39">
         <v>586855</v>
       </c>
     </row>
     <row r="242" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A242" s="22">
+      <c r="A242" s="20">
         <v>2021</v>
       </c>
-      <c r="B242" s="22" t="s">
+      <c r="B242" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C242" s="22" t="s">
+      <c r="C242" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="D242" s="39">
+      <c r="D242" s="37">
         <v>1</v>
       </c>
-      <c r="E242" s="39">
+      <c r="E242" s="37">
         <v>0</v>
       </c>
-      <c r="F242" s="40">
+      <c r="F242" s="38">
         <v>0</v>
       </c>
-      <c r="G242" s="41">
+      <c r="G242" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="243" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A243" s="22">
+      <c r="A243" s="20">
         <v>2021</v>
       </c>
-      <c r="B243" s="22" t="s">
+      <c r="B243" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C243" s="22" t="s">
+      <c r="C243" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="D243" s="39">
+      <c r="D243" s="37">
         <v>4</v>
       </c>
-      <c r="E243" s="39">
+      <c r="E243" s="37">
         <v>2</v>
       </c>
-      <c r="F243" s="40">
+      <c r="F243" s="38">
         <v>0.5</v>
       </c>
-      <c r="G243" s="41">
+      <c r="G243" s="39">
         <v>213557</v>
       </c>
     </row>
     <row r="244" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A244" s="22">
+      <c r="A244" s="20">
         <v>2021</v>
       </c>
-      <c r="B244" s="22" t="s">
+      <c r="B244" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C244" s="22" t="s">
+      <c r="C244" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="D244" s="39">
+      <c r="D244" s="37">
         <v>1</v>
       </c>
-      <c r="E244" s="39">
+      <c r="E244" s="37">
         <v>0</v>
       </c>
-      <c r="F244" s="40">
+      <c r="F244" s="38">
         <v>0</v>
       </c>
-      <c r="G244" s="41">
+      <c r="G244" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="245" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A245" s="22">
+      <c r="A245" s="20">
         <v>2021</v>
       </c>
-      <c r="B245" s="22" t="s">
+      <c r="B245" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C245" s="22" t="s">
+      <c r="C245" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D245" s="39">
+      <c r="D245" s="37">
         <v>7</v>
       </c>
-      <c r="E245" s="39">
+      <c r="E245" s="37">
         <v>6</v>
       </c>
-      <c r="F245" s="40">
+      <c r="F245" s="38">
         <v>0.85714285714285998</v>
       </c>
-      <c r="G245" s="41">
+      <c r="G245" s="39">
         <v>391522</v>
       </c>
     </row>
     <row r="246" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A246" s="22">
+      <c r="A246" s="20">
         <v>2021</v>
       </c>
-      <c r="B246" s="22" t="s">
+      <c r="B246" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C246" s="22" t="s">
+      <c r="C246" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="D246" s="39">
+      <c r="D246" s="37">
         <v>1</v>
       </c>
-      <c r="E246" s="39">
+      <c r="E246" s="37">
         <v>1</v>
       </c>
-      <c r="F246" s="40">
+      <c r="F246" s="38">
         <v>1</v>
       </c>
-      <c r="G246" s="41">
+      <c r="G246" s="39">
         <v>49738</v>
       </c>
     </row>
     <row r="247" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A247" s="22">
+      <c r="A247" s="20">
         <v>2021</v>
       </c>
-      <c r="B247" s="22" t="s">
+      <c r="B247" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C247" s="22" t="s">
+      <c r="C247" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="D247" s="39">
+      <c r="D247" s="37">
         <v>2</v>
       </c>
-      <c r="E247" s="39">
+      <c r="E247" s="37">
         <v>1</v>
       </c>
-      <c r="F247" s="40">
+      <c r="F247" s="38">
         <v>0.5</v>
       </c>
-      <c r="G247" s="41">
+      <c r="G247" s="39">
         <v>92437</v>
       </c>
     </row>
     <row r="248" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A248" s="22">
+      <c r="A248" s="20">
         <v>2021</v>
       </c>
-      <c r="B248" s="22" t="s">
+      <c r="B248" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="C248" s="22" t="s">
+      <c r="C248" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="D248" s="39">
+      <c r="D248" s="37">
         <v>7</v>
       </c>
-      <c r="E248" s="39">
+      <c r="E248" s="37">
         <v>5</v>
       </c>
-      <c r="F248" s="40">
+      <c r="F248" s="38">
         <v>0.71428571428570997</v>
       </c>
-      <c r="G248" s="41">
+      <c r="G248" s="39">
         <v>1880536</v>
       </c>
     </row>
     <row r="249" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A249" s="22">
+      <c r="A249" s="20">
         <v>2021</v>
       </c>
-      <c r="B249" s="22" t="s">
+      <c r="B249" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C249" s="20" t="s">
+      <c r="C249" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D249" s="39">
-[...5 lines deleted...]
-      <c r="F249" s="40">
+      <c r="D249" s="37">
+        <v>8</v>
+      </c>
+      <c r="E249" s="37">
+        <v>8</v>
+      </c>
+      <c r="F249" s="38">
         <v>1</v>
       </c>
-      <c r="G249" s="41">
+      <c r="G249" s="39">
         <v>5751249</v>
       </c>
     </row>
     <row r="250" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A250" s="22">
+      <c r="A250" s="20">
         <v>2021</v>
       </c>
-      <c r="B250" s="22" t="s">
+      <c r="B250" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C250" s="22" t="s">
+      <c r="C250" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D250" s="39">
+      <c r="D250" s="37">
         <v>4</v>
       </c>
-      <c r="E250" s="39">
+      <c r="E250" s="37">
         <v>4</v>
       </c>
-      <c r="F250" s="40">
+      <c r="F250" s="38">
         <v>1</v>
       </c>
-      <c r="G250" s="41">
+      <c r="G250" s="39">
         <v>2035332</v>
       </c>
     </row>
     <row r="251" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A251" s="21">
+      <c r="A251" s="19">
         <v>2021</v>
       </c>
-      <c r="B251" s="21" t="s">
+      <c r="B251" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C251" s="21" t="s">
+      <c r="C251" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D251" s="36">
+      <c r="D251" s="34">
         <v>776</v>
       </c>
-      <c r="E251" s="36">
+      <c r="E251" s="34">
         <v>402</v>
       </c>
-      <c r="F251" s="37">
+      <c r="F251" s="35">
         <v>0.5180412371134</v>
       </c>
-      <c r="G251" s="38">
+      <c r="G251" s="36">
         <v>135393106</v>
       </c>
     </row>
     <row r="252" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A252" s="22">
+      <c r="A252" s="20">
         <v>2022</v>
       </c>
-      <c r="B252" s="22" t="s">
+      <c r="B252" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C252" s="22" t="s">
+      <c r="C252" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="D252" s="39">
+      <c r="D252" s="37">
         <v>0</v>
       </c>
-      <c r="E252" s="39">
+      <c r="E252" s="37">
         <v>0</v>
       </c>
-      <c r="F252" s="40">
+      <c r="F252" s="38">
         <v>0</v>
       </c>
-      <c r="G252" s="41">
+      <c r="G252" s="39">
         <v>558000</v>
       </c>
     </row>
     <row r="253" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A253" s="22">
+      <c r="A253" s="20">
         <v>2022</v>
       </c>
-      <c r="B253" s="22" t="s">
+      <c r="B253" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="C253" s="22" t="s">
+      <c r="C253" s="20" t="s">
         <v>36</v>
       </c>
-      <c r="D253" s="39">
+      <c r="D253" s="37">
         <v>34</v>
       </c>
-      <c r="E253" s="39">
+      <c r="E253" s="37">
         <v>18</v>
       </c>
-      <c r="F253" s="40">
+      <c r="F253" s="38">
         <v>0.52941176470588003</v>
       </c>
-      <c r="G253" s="41">
+      <c r="G253" s="39">
         <v>10336421</v>
       </c>
     </row>
     <row r="254" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A254" s="22">
+      <c r="A254" s="20">
         <v>2022</v>
       </c>
-      <c r="B254" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C254" s="20" t="s">
+      <c r="B254" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C254" s="18" t="s">
         <v>45</v>
       </c>
-      <c r="D254" s="39">
+      <c r="D254" s="37">
         <v>2</v>
       </c>
-      <c r="E254" s="39">
+      <c r="E254" s="37">
         <v>2</v>
       </c>
-      <c r="F254" s="40">
+      <c r="F254" s="38">
         <v>1</v>
       </c>
-      <c r="G254" s="41">
+      <c r="G254" s="39">
         <v>838709</v>
       </c>
     </row>
     <row r="255" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A255" s="22">
+      <c r="A255" s="20">
         <v>2022</v>
       </c>
-      <c r="B255" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C255" s="22" t="s">
+      <c r="B255" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C255" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="D255" s="39">
+      <c r="D255" s="37">
         <v>93</v>
       </c>
-      <c r="E255" s="39">
+      <c r="E255" s="37">
         <v>31</v>
       </c>
-      <c r="F255" s="40">
+      <c r="F255" s="38">
         <v>0.33333333333332998</v>
       </c>
-      <c r="G255" s="41">
+      <c r="G255" s="39">
         <v>9943326</v>
       </c>
     </row>
     <row r="256" spans="1:7" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A256" s="22">
+      <c r="A256" s="20">
         <v>2022</v>
       </c>
-      <c r="B256" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C256" s="22" t="s">
+      <c r="B256" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C256" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="D256" s="39">
+      <c r="D256" s="37">
         <v>11</v>
       </c>
-      <c r="E256" s="39">
+      <c r="E256" s="37">
         <v>7</v>
       </c>
-      <c r="F256" s="40">
+      <c r="F256" s="38">
         <v>0.63636363636364002</v>
       </c>
-      <c r="G256" s="41">
+      <c r="G256" s="39">
         <v>1054064</v>
       </c>
     </row>
     <row r="257" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A257" s="22">
+      <c r="A257" s="20">
         <v>2022</v>
       </c>
-      <c r="B257" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C257" s="22" t="s">
+      <c r="B257" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C257" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="D257" s="39">
+      <c r="D257" s="37">
         <v>7</v>
       </c>
-      <c r="E257" s="39">
+      <c r="E257" s="37">
         <v>5</v>
       </c>
-      <c r="F257" s="40">
+      <c r="F257" s="38">
         <v>0.71428571428570997</v>
       </c>
-      <c r="G257" s="41">
+      <c r="G257" s="39">
         <v>2892956</v>
       </c>
       <c r="H257" s="4"/>
     </row>
     <row r="258" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A258" s="22">
+      <c r="A258" s="20">
         <v>2022</v>
       </c>
-      <c r="B258" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C258" s="22" t="s">
+      <c r="B258" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C258" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D258" s="39">
+      <c r="D258" s="37">
         <v>76</v>
       </c>
-      <c r="E258" s="39">
+      <c r="E258" s="37">
         <v>37</v>
       </c>
-      <c r="F258" s="40">
+      <c r="F258" s="38">
         <v>0.48684210526316002</v>
       </c>
-      <c r="G258" s="41">
+      <c r="G258" s="39">
         <v>17555801</v>
       </c>
       <c r="H258" s="6"/>
     </row>
     <row r="259" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A259" s="22">
+      <c r="A259" s="20">
         <v>2022</v>
       </c>
-      <c r="B259" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C259" s="22" t="s">
+      <c r="B259" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C259" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="D259" s="39">
+      <c r="D259" s="37">
         <v>29</v>
       </c>
-      <c r="E259" s="39">
+      <c r="E259" s="37">
         <v>20</v>
       </c>
-      <c r="F259" s="40">
+      <c r="F259" s="38">
         <v>0.68965517241379004</v>
       </c>
-      <c r="G259" s="41">
+      <c r="G259" s="39">
         <v>8246681</v>
       </c>
       <c r="H259" s="6"/>
     </row>
     <row r="260" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A260" s="22">
+      <c r="A260" s="20">
         <v>2022</v>
       </c>
-      <c r="B260" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C260" s="22" t="s">
+      <c r="B260" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C260" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D260" s="39">
+      <c r="D260" s="37">
         <v>12</v>
       </c>
-      <c r="E260" s="39">
-[...2 lines deleted...]
-      <c r="F260" s="40">
+      <c r="E260" s="37">
+        <v>8</v>
+      </c>
+      <c r="F260" s="38">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G260" s="41">
+      <c r="G260" s="39">
         <v>3723346</v>
       </c>
       <c r="H260" s="4"/>
     </row>
     <row r="261" spans="1:8" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A261" s="22">
+      <c r="A261" s="20">
         <v>2022</v>
       </c>
-      <c r="B261" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C261" s="22" t="s">
+      <c r="B261" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C261" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="D261" s="39">
+      <c r="D261" s="37">
         <v>52</v>
       </c>
-      <c r="E261" s="39">
+      <c r="E261" s="37">
         <v>21</v>
       </c>
-      <c r="F261" s="40">
+      <c r="F261" s="38">
         <v>0.40384615384615002</v>
       </c>
-      <c r="G261" s="41">
+      <c r="G261" s="39">
         <v>7200376</v>
       </c>
       <c r="H261" s="7"/>
     </row>
     <row r="262" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A262" s="22">
+      <c r="A262" s="20">
         <v>2022</v>
       </c>
-      <c r="B262" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C262" s="22" t="s">
+      <c r="B262" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C262" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="D262" s="39">
+      <c r="D262" s="37">
         <v>14</v>
       </c>
-      <c r="E262" s="39">
+      <c r="E262" s="37">
         <v>9</v>
       </c>
-      <c r="F262" s="40">
+      <c r="F262" s="38">
         <v>0.64285714285714002</v>
       </c>
-      <c r="G262" s="41">
+      <c r="G262" s="39">
         <v>2770158</v>
       </c>
       <c r="H262" s="4"/>
     </row>
     <row r="263" spans="1:8" s="3" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A263" s="22">
+      <c r="A263" s="20">
         <v>2022</v>
       </c>
-      <c r="B263" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C263" s="22" t="s">
+      <c r="B263" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C263" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="D263" s="39">
+      <c r="D263" s="37">
         <v>16</v>
       </c>
-      <c r="E263" s="39">
+      <c r="E263" s="37">
         <v>7</v>
       </c>
-      <c r="F263" s="40">
+      <c r="F263" s="38">
         <v>0.4375</v>
       </c>
-      <c r="G263" s="41">
+      <c r="G263" s="39">
         <v>1875104</v>
       </c>
       <c r="H263" s="4"/>
     </row>
     <row r="264" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A264" s="22">
+      <c r="A264" s="20">
         <v>2022</v>
       </c>
-      <c r="B264" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C264" s="22" t="s">
+      <c r="B264" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C264" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="D264" s="39">
+      <c r="D264" s="37">
         <v>43</v>
       </c>
-      <c r="E264" s="39">
+      <c r="E264" s="37">
         <v>18</v>
       </c>
-      <c r="F264" s="40">
+      <c r="F264" s="38">
         <v>0.41860465116279</v>
       </c>
-      <c r="G264" s="41">
+      <c r="G264" s="39">
         <v>4822546</v>
       </c>
     </row>
     <row r="265" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A265" s="22">
+      <c r="A265" s="20">
         <v>2022</v>
       </c>
-      <c r="B265" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C265" s="22" t="s">
+      <c r="B265" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C265" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="D265" s="39">
+      <c r="D265" s="37">
         <v>16</v>
       </c>
-      <c r="E265" s="39">
+      <c r="E265" s="37">
         <v>10</v>
       </c>
-      <c r="F265" s="40">
+      <c r="F265" s="38">
         <v>0.625</v>
       </c>
-      <c r="G265" s="41">
+      <c r="G265" s="39">
         <v>4384307</v>
       </c>
     </row>
     <row r="266" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A266" s="22">
+      <c r="A266" s="20">
         <v>2022</v>
       </c>
-      <c r="B266" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C266" s="22" t="s">
+      <c r="B266" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C266" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="D266" s="39">
+      <c r="D266" s="37">
         <v>11</v>
       </c>
-      <c r="E266" s="39">
+      <c r="E266" s="37">
         <v>6</v>
       </c>
-      <c r="F266" s="40">
+      <c r="F266" s="38">
         <v>0.54545454545454997</v>
       </c>
-      <c r="G266" s="41">
+      <c r="G266" s="39">
         <v>1896715</v>
       </c>
     </row>
     <row r="267" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A267" s="22">
+      <c r="A267" s="20">
         <v>2022</v>
       </c>
-      <c r="B267" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C267" s="22" t="s">
+      <c r="B267" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C267" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="D267" s="39">
+      <c r="D267" s="37">
         <v>4</v>
       </c>
-      <c r="E267" s="39">
+      <c r="E267" s="37">
         <v>1</v>
       </c>
-      <c r="F267" s="40">
+      <c r="F267" s="38">
         <v>0.25</v>
       </c>
-      <c r="G267" s="41">
+      <c r="G267" s="39">
         <v>597712</v>
       </c>
     </row>
     <row r="268" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A268" s="22">
+      <c r="A268" s="20">
         <v>2022</v>
       </c>
-      <c r="B268" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C268" s="22" t="s">
+      <c r="B268" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C268" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D268" s="39">
+      <c r="D268" s="37">
         <v>39</v>
       </c>
-      <c r="E268" s="39">
+      <c r="E268" s="37">
         <v>21</v>
       </c>
-      <c r="F268" s="40">
+      <c r="F268" s="38">
         <v>0.53846153846153999</v>
       </c>
-      <c r="G268" s="41">
+      <c r="G268" s="39">
         <v>5856695</v>
       </c>
     </row>
     <row r="269" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A269" s="22">
+      <c r="A269" s="20">
         <v>2022</v>
       </c>
-      <c r="B269" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C269" s="22" t="s">
+      <c r="B269" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C269" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="D269" s="39">
+      <c r="D269" s="37">
         <v>15</v>
       </c>
-      <c r="E269" s="39">
+      <c r="E269" s="37">
         <v>7</v>
       </c>
-      <c r="F269" s="40">
+      <c r="F269" s="38">
         <v>0.46666666666667</v>
       </c>
-      <c r="G269" s="41">
+      <c r="G269" s="39">
         <v>4403367</v>
       </c>
     </row>
     <row r="270" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A270" s="22">
+      <c r="A270" s="20">
         <v>2022</v>
       </c>
-      <c r="B270" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C270" s="22" t="s">
+      <c r="B270" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C270" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="D270" s="39">
+      <c r="D270" s="37">
         <v>134</v>
       </c>
-      <c r="E270" s="39">
+      <c r="E270" s="37">
         <v>74</v>
       </c>
-      <c r="F270" s="40">
+      <c r="F270" s="38">
         <v>0.55223880597014996</v>
       </c>
-      <c r="G270" s="41">
+      <c r="G270" s="39">
         <v>40050595</v>
       </c>
     </row>
     <row r="271" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A271" s="22">
+      <c r="A271" s="20">
         <v>2022</v>
       </c>
-      <c r="B271" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C271" s="22" t="s">
+      <c r="B271" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C271" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="D271" s="39">
+      <c r="D271" s="37">
         <v>32</v>
       </c>
-      <c r="E271" s="39">
+      <c r="E271" s="37">
         <v>12</v>
       </c>
-      <c r="F271" s="40">
+      <c r="F271" s="38">
         <v>0.375</v>
       </c>
-      <c r="G271" s="41">
+      <c r="G271" s="39">
         <v>3254601</v>
       </c>
     </row>
     <row r="272" spans="1:8" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A272" s="22">
+      <c r="A272" s="20">
         <v>2022</v>
       </c>
-      <c r="B272" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C272" s="22" t="s">
+      <c r="B272" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C272" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="D272" s="39">
+      <c r="D272" s="37">
         <v>29</v>
       </c>
-      <c r="E272" s="39">
+      <c r="E272" s="37">
         <v>10</v>
       </c>
-      <c r="F272" s="40">
+      <c r="F272" s="38">
         <v>0.34482758620690002</v>
       </c>
-      <c r="G272" s="41">
+      <c r="G272" s="39">
         <v>1879932</v>
       </c>
     </row>
     <row r="273" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A273" s="22">
+      <c r="A273" s="20">
         <v>2022</v>
       </c>
-      <c r="B273" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C273" s="22" t="s">
+      <c r="B273" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C273" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="D273" s="39">
+      <c r="D273" s="37">
         <v>12</v>
       </c>
-      <c r="E273" s="39">
+      <c r="E273" s="37">
         <v>5</v>
       </c>
-      <c r="F273" s="40">
+      <c r="F273" s="38">
         <v>0.41666666666667002</v>
       </c>
-      <c r="G273" s="41">
+      <c r="G273" s="39">
         <v>1599798</v>
       </c>
     </row>
     <row r="274" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A274" s="22">
+      <c r="A274" s="20">
         <v>2022</v>
       </c>
-      <c r="B274" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C274" s="22" t="s">
+      <c r="B274" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C274" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="D274" s="39">
+      <c r="D274" s="37">
         <v>2</v>
       </c>
-      <c r="E274" s="39">
+      <c r="E274" s="37">
         <v>2</v>
       </c>
-      <c r="F274" s="40">
+      <c r="F274" s="38">
         <v>1</v>
       </c>
-      <c r="G274" s="41">
+      <c r="G274" s="39">
         <v>805702</v>
       </c>
     </row>
     <row r="275" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A275" s="22">
+      <c r="A275" s="20">
         <v>2022</v>
       </c>
-      <c r="B275" s="22" t="s">
+      <c r="B275" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C275" s="22" t="s">
+      <c r="C275" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="D275" s="39">
+      <c r="D275" s="37">
         <v>60</v>
       </c>
-      <c r="E275" s="39">
+      <c r="E275" s="37">
         <v>29</v>
       </c>
-      <c r="F275" s="40">
+      <c r="F275" s="38">
         <v>0.48333333333333001</v>
       </c>
-      <c r="G275" s="41">
+      <c r="G275" s="39">
         <v>7101986</v>
       </c>
     </row>
     <row r="276" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A276" s="22">
+      <c r="A276" s="20">
         <v>2022</v>
       </c>
-      <c r="B276" s="22" t="s">
+      <c r="B276" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C276" s="22" t="s">
+      <c r="C276" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="D276" s="39">
+      <c r="D276" s="37">
         <v>4</v>
       </c>
-      <c r="E276" s="39">
+      <c r="E276" s="37">
         <v>4</v>
       </c>
-      <c r="F276" s="40">
+      <c r="F276" s="38">
         <v>1</v>
       </c>
-      <c r="G276" s="41">
+      <c r="G276" s="39">
         <v>124197</v>
       </c>
     </row>
     <row r="277" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A277" s="22">
+      <c r="A277" s="20">
         <v>2022</v>
       </c>
-      <c r="B277" s="22" t="s">
+      <c r="B277" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C277" s="22" t="s">
+      <c r="C277" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D277" s="39">
+      <c r="D277" s="37">
         <v>5</v>
       </c>
-      <c r="E277" s="39">
+      <c r="E277" s="37">
         <v>4</v>
       </c>
-      <c r="F277" s="40">
+      <c r="F277" s="38">
         <v>0.8</v>
       </c>
-      <c r="G277" s="41">
+      <c r="G277" s="39">
         <v>625898</v>
       </c>
     </row>
     <row r="278" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A278" s="22">
+      <c r="A278" s="20">
         <v>2022</v>
       </c>
-      <c r="B278" s="22" t="s">
+      <c r="B278" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C278" s="22" t="s">
+      <c r="C278" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="D278" s="39">
+      <c r="D278" s="37">
         <v>3</v>
       </c>
-      <c r="E278" s="39">
+      <c r="E278" s="37">
         <v>2</v>
       </c>
-      <c r="F278" s="40">
+      <c r="F278" s="38">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G278" s="41">
+      <c r="G278" s="39">
         <v>149454</v>
       </c>
     </row>
     <row r="279" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A279" s="22">
+      <c r="A279" s="20">
         <v>2022</v>
       </c>
-      <c r="B279" s="22" t="s">
+      <c r="B279" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C279" s="22" t="s">
+      <c r="C279" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D279" s="39">
+      <c r="D279" s="37">
         <v>2</v>
       </c>
-      <c r="E279" s="39">
+      <c r="E279" s="37">
         <v>0</v>
       </c>
-      <c r="F279" s="40">
+      <c r="F279" s="38">
         <v>0</v>
       </c>
-      <c r="G279" s="41">
+      <c r="G279" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A280" s="22">
+      <c r="A280" s="20">
         <v>2022</v>
       </c>
-      <c r="B280" s="22" t="s">
+      <c r="B280" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C280" s="22" t="s">
+      <c r="C280" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="D280" s="39">
+      <c r="D280" s="37">
         <v>2</v>
       </c>
-      <c r="E280" s="39">
+      <c r="E280" s="37">
         <v>1</v>
       </c>
-      <c r="F280" s="40">
+      <c r="F280" s="38">
         <v>0.5</v>
       </c>
-      <c r="G280" s="41">
+      <c r="G280" s="39">
         <v>45679</v>
       </c>
     </row>
     <row r="281" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A281" s="22">
+      <c r="A281" s="20">
         <v>2022</v>
       </c>
-      <c r="B281" s="22" t="s">
+      <c r="B281" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C281" s="22" t="s">
+      <c r="C281" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="D281" s="39">
+      <c r="D281" s="37">
         <v>1</v>
       </c>
-      <c r="E281" s="39">
+      <c r="E281" s="37">
         <v>1</v>
       </c>
-      <c r="F281" s="40">
+      <c r="F281" s="38">
         <v>1</v>
       </c>
-      <c r="G281" s="41">
+      <c r="G281" s="39">
         <v>152371</v>
       </c>
     </row>
     <row r="282" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A282" s="22">
+      <c r="A282" s="20">
         <v>2022</v>
       </c>
-      <c r="B282" s="22" t="s">
+      <c r="B282" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C282" s="22" t="s">
+      <c r="C282" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D282" s="39">
+      <c r="D282" s="37">
         <v>6</v>
       </c>
-      <c r="E282" s="39">
+      <c r="E282" s="37">
         <v>4</v>
       </c>
-      <c r="F282" s="40">
+      <c r="F282" s="38">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G282" s="41">
+      <c r="G282" s="39">
         <v>278643</v>
       </c>
     </row>
     <row r="283" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A283" s="22">
+      <c r="A283" s="20">
         <v>2022</v>
       </c>
-      <c r="B283" s="22" t="s">
+      <c r="B283" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C283" s="22" t="s">
+      <c r="C283" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="D283" s="39">
+      <c r="D283" s="37">
         <v>4</v>
       </c>
-      <c r="E283" s="39">
+      <c r="E283" s="37">
         <v>3</v>
       </c>
-      <c r="F283" s="40">
+      <c r="F283" s="38">
         <v>0.75</v>
       </c>
-      <c r="G283" s="41">
+      <c r="G283" s="39">
         <v>264983</v>
       </c>
     </row>
     <row r="284" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A284" s="22">
+      <c r="A284" s="20">
         <v>2022</v>
       </c>
-      <c r="B284" s="22" t="s">
+      <c r="B284" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="C284" s="22" t="s">
+      <c r="C284" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="D284" s="39">
+      <c r="D284" s="37">
         <v>9</v>
       </c>
-      <c r="E284" s="39">
+      <c r="E284" s="37">
         <v>4</v>
       </c>
-      <c r="F284" s="40">
+      <c r="F284" s="38">
         <v>0.44444444444443998</v>
       </c>
-      <c r="G284" s="41">
+      <c r="G284" s="39">
         <v>1819476</v>
       </c>
     </row>
     <row r="285" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A285" s="22">
+      <c r="A285" s="20">
         <v>2022</v>
       </c>
-      <c r="B285" s="22" t="s">
+      <c r="B285" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C285" s="20" t="s">
+      <c r="C285" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D285" s="39">
+      <c r="D285" s="37">
         <v>12</v>
       </c>
-      <c r="E285" s="39">
+      <c r="E285" s="37">
         <v>12</v>
       </c>
-      <c r="F285" s="40">
+      <c r="F285" s="38">
         <v>1</v>
       </c>
-      <c r="G285" s="41">
+      <c r="G285" s="39">
         <v>9234285</v>
       </c>
     </row>
     <row r="286" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A286" s="22">
+      <c r="A286" s="20">
         <v>2022</v>
       </c>
-      <c r="B286" s="22" t="s">
+      <c r="B286" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C286" s="22" t="s">
+      <c r="C286" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D286" s="39">
+      <c r="D286" s="37">
         <v>3</v>
       </c>
-      <c r="E286" s="39">
+      <c r="E286" s="37">
         <v>3</v>
       </c>
-      <c r="F286" s="40">
+      <c r="F286" s="38">
         <v>1</v>
       </c>
-      <c r="G286" s="41">
+      <c r="G286" s="39">
         <v>2072787</v>
       </c>
     </row>
     <row r="287" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A287" s="21">
+      <c r="A287" s="19">
         <v>2022</v>
       </c>
-      <c r="B287" s="21" t="s">
+      <c r="B287" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C287" s="21" t="s">
+      <c r="C287" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D287" s="36">
+      <c r="D287" s="34">
         <v>794</v>
       </c>
-      <c r="E287" s="36">
+      <c r="E287" s="34">
         <v>398</v>
       </c>
-      <c r="F287" s="37">
+      <c r="F287" s="35">
         <v>0.50125944584382998</v>
       </c>
-      <c r="G287" s="38">
+      <c r="G287" s="36">
         <v>158416671</v>
       </c>
     </row>
     <row r="288" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A288" s="22">
+      <c r="A288" s="20">
         <v>2023</v>
       </c>
-      <c r="B288" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C288" s="20" t="s">
+      <c r="B288" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C288" s="18" t="s">
         <v>44</v>
       </c>
-      <c r="D288" s="39">
+      <c r="D288" s="37">
         <v>21</v>
       </c>
-      <c r="E288" s="39">
+      <c r="E288" s="37">
         <v>12</v>
       </c>
-      <c r="F288" s="40">
+      <c r="F288" s="38">
         <v>0.57142857142856995</v>
       </c>
-      <c r="G288" s="41">
+      <c r="G288" s="39">
         <v>4307650</v>
       </c>
     </row>
     <row r="289" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A289" s="22">
+      <c r="A289" s="20">
         <v>2023</v>
       </c>
-      <c r="B289" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C289" s="22" t="s">
+      <c r="B289" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C289" s="20" t="s">
         <v>9</v>
       </c>
-      <c r="D289" s="39">
+      <c r="D289" s="37">
         <v>90</v>
       </c>
-      <c r="E289" s="39">
+      <c r="E289" s="37">
         <v>43</v>
       </c>
-      <c r="F289" s="40">
+      <c r="F289" s="38">
         <v>0.47777777777778002</v>
       </c>
-      <c r="G289" s="41">
+      <c r="G289" s="39">
         <v>14259391</v>
       </c>
     </row>
     <row r="290" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A290" s="22">
+      <c r="A290" s="20">
         <v>2023</v>
       </c>
-      <c r="B290" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C290" s="22" t="s">
+      <c r="B290" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C290" s="20" t="s">
         <v>10</v>
       </c>
-      <c r="D290" s="39">
+      <c r="D290" s="37">
         <v>11</v>
       </c>
-      <c r="E290" s="39">
+      <c r="E290" s="37">
         <v>7</v>
       </c>
-      <c r="F290" s="40">
+      <c r="F290" s="38">
         <v>0.63636363636364002</v>
       </c>
-      <c r="G290" s="41">
+      <c r="G290" s="39">
         <v>1420760</v>
       </c>
     </row>
     <row r="291" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A291" s="22">
+      <c r="A291" s="20">
         <v>2023</v>
       </c>
-      <c r="B291" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C291" s="22" t="s">
+      <c r="B291" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C291" s="20" t="s">
         <v>11</v>
       </c>
-      <c r="D291" s="39">
+      <c r="D291" s="37">
         <v>5</v>
       </c>
-      <c r="E291" s="39">
+      <c r="E291" s="37">
         <v>3</v>
       </c>
-      <c r="F291" s="40">
+      <c r="F291" s="38">
         <v>0.6</v>
       </c>
-      <c r="G291" s="41">
+      <c r="G291" s="39">
         <v>1609497</v>
       </c>
     </row>
     <row r="292" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A292" s="22">
+      <c r="A292" s="20">
         <v>2023</v>
       </c>
-      <c r="B292" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C292" s="22" t="s">
+      <c r="B292" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C292" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D292" s="39">
+      <c r="D292" s="37">
         <v>74</v>
       </c>
-      <c r="E292" s="39">
+      <c r="E292" s="37">
         <v>42</v>
       </c>
-      <c r="F292" s="40">
+      <c r="F292" s="38">
         <v>0.56756756756756999</v>
       </c>
-      <c r="G292" s="41">
+      <c r="G292" s="39">
         <v>19845100</v>
       </c>
     </row>
     <row r="293" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A293" s="22">
+      <c r="A293" s="20">
         <v>2023</v>
       </c>
-      <c r="B293" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C293" s="22" t="s">
+      <c r="B293" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C293" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="D293" s="39">
+      <c r="D293" s="37">
         <v>31</v>
       </c>
-      <c r="E293" s="39">
+      <c r="E293" s="37">
         <v>17</v>
       </c>
-      <c r="F293" s="40">
+      <c r="F293" s="38">
         <v>0.54838709677418995</v>
       </c>
-      <c r="G293" s="41">
+      <c r="G293" s="39">
         <v>6146853</v>
       </c>
     </row>
     <row r="294" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A294" s="22">
+      <c r="A294" s="20">
         <v>2023</v>
       </c>
-      <c r="B294" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C294" s="22" t="s">
+      <c r="B294" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C294" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D294" s="39">
+      <c r="D294" s="37">
         <v>6</v>
       </c>
-      <c r="E294" s="39">
+      <c r="E294" s="37">
         <v>6</v>
       </c>
-      <c r="F294" s="40">
+      <c r="F294" s="38">
         <v>1</v>
       </c>
-      <c r="G294" s="41">
+      <c r="G294" s="39">
         <v>2726435</v>
       </c>
     </row>
     <row r="295" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A295" s="22">
+      <c r="A295" s="20">
         <v>2023</v>
       </c>
-      <c r="B295" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C295" s="22" t="s">
+      <c r="B295" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C295" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="D295" s="39">
+      <c r="D295" s="37">
         <v>53</v>
       </c>
-      <c r="E295" s="39">
+      <c r="E295" s="37">
         <v>21</v>
       </c>
-      <c r="F295" s="40">
+      <c r="F295" s="38">
         <v>0.39622641509433998</v>
       </c>
-      <c r="G295" s="41">
+      <c r="G295" s="39">
         <v>6706446</v>
       </c>
     </row>
     <row r="296" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A296" s="22">
+      <c r="A296" s="20">
         <v>2023</v>
       </c>
-      <c r="B296" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C296" s="22" t="s">
+      <c r="B296" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C296" s="20" t="s">
         <v>15</v>
       </c>
-      <c r="D296" s="39">
+      <c r="D296" s="37">
         <v>13</v>
       </c>
-      <c r="E296" s="39">
-[...2 lines deleted...]
-      <c r="F296" s="40">
+      <c r="E296" s="37">
+        <v>8</v>
+      </c>
+      <c r="F296" s="38">
         <v>0.61538461538461997</v>
       </c>
-      <c r="G296" s="41">
+      <c r="G296" s="39">
         <v>2010199</v>
       </c>
     </row>
     <row r="297" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A297" s="22">
+      <c r="A297" s="20">
         <v>2023</v>
       </c>
-      <c r="B297" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C297" s="22" t="s">
+      <c r="B297" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C297" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="D297" s="39">
+      <c r="D297" s="37">
         <v>17</v>
       </c>
-      <c r="E297" s="39">
+      <c r="E297" s="37">
         <v>9</v>
       </c>
-      <c r="F297" s="40">
+      <c r="F297" s="38">
         <v>0.52941176470588003</v>
       </c>
-      <c r="G297" s="41">
+      <c r="G297" s="39">
         <v>1690628</v>
       </c>
     </row>
     <row r="298" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A298" s="22">
+      <c r="A298" s="20">
         <v>2023</v>
       </c>
-      <c r="B298" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C298" s="22" t="s">
+      <c r="B298" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C298" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="D298" s="39">
+      <c r="D298" s="37">
         <v>34</v>
       </c>
-      <c r="E298" s="39">
+      <c r="E298" s="37">
         <v>12</v>
       </c>
-      <c r="F298" s="40">
+      <c r="F298" s="38">
         <v>0.35294117647058998</v>
       </c>
-      <c r="G298" s="41">
+      <c r="G298" s="39">
         <v>4148798</v>
       </c>
     </row>
     <row r="299" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A299" s="22">
+      <c r="A299" s="20">
         <v>2023</v>
       </c>
-      <c r="B299" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C299" s="22" t="s">
+      <c r="B299" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C299" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="D299" s="39">
+      <c r="D299" s="37">
         <v>21</v>
       </c>
-      <c r="E299" s="39">
+      <c r="E299" s="37">
         <v>13</v>
       </c>
-      <c r="F299" s="40">
+      <c r="F299" s="38">
         <v>0.61904761904761996</v>
       </c>
-      <c r="G299" s="41">
+      <c r="G299" s="39">
         <v>4926227</v>
       </c>
     </row>
     <row r="300" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A300" s="22">
+      <c r="A300" s="20">
         <v>2023</v>
       </c>
-      <c r="B300" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C300" s="22" t="s">
+      <c r="B300" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C300" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="D300" s="39">
+      <c r="D300" s="37">
         <v>6</v>
       </c>
-      <c r="E300" s="39">
+      <c r="E300" s="37">
         <v>4</v>
       </c>
-      <c r="F300" s="40">
+      <c r="F300" s="38">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G300" s="41">
+      <c r="G300" s="39">
         <v>806267</v>
       </c>
     </row>
     <row r="301" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A301" s="22">
+      <c r="A301" s="20">
         <v>2023</v>
       </c>
-      <c r="B301" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C301" s="22" t="s">
+      <c r="B301" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C301" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="D301" s="39">
+      <c r="D301" s="37">
         <v>5</v>
       </c>
-      <c r="E301" s="39">
+      <c r="E301" s="37">
         <v>3</v>
       </c>
-      <c r="F301" s="40">
+      <c r="F301" s="38">
         <v>0.6</v>
       </c>
-      <c r="G301" s="41">
+      <c r="G301" s="39">
         <v>1756487</v>
       </c>
     </row>
     <row r="302" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A302" s="22">
+      <c r="A302" s="20">
         <v>2023</v>
       </c>
-      <c r="B302" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C302" s="22" t="s">
+      <c r="B302" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C302" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D302" s="39">
+      <c r="D302" s="37">
         <v>35</v>
       </c>
-      <c r="E302" s="39">
+      <c r="E302" s="37">
         <v>20</v>
       </c>
-      <c r="F302" s="40">
+      <c r="F302" s="38">
         <v>0.57142857142856995</v>
       </c>
-      <c r="G302" s="41">
+      <c r="G302" s="39">
         <v>6075361</v>
       </c>
     </row>
     <row r="303" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A303" s="22">
+      <c r="A303" s="20">
         <v>2023</v>
       </c>
-      <c r="B303" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C303" s="22" t="s">
+      <c r="B303" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C303" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="D303" s="39">
+      <c r="D303" s="37">
         <v>11</v>
       </c>
-      <c r="E303" s="39">
+      <c r="E303" s="37">
         <v>7</v>
       </c>
-      <c r="F303" s="40">
+      <c r="F303" s="38">
         <v>0.63636363636364002</v>
       </c>
-      <c r="G303" s="41">
+      <c r="G303" s="39">
         <v>2739614</v>
       </c>
     </row>
     <row r="304" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A304" s="22">
+      <c r="A304" s="20">
         <v>2023</v>
       </c>
-      <c r="B304" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C304" s="22" t="s">
+      <c r="B304" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C304" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="D304" s="39">
+      <c r="D304" s="37">
         <v>110</v>
       </c>
-      <c r="E304" s="39">
+      <c r="E304" s="37">
         <v>64</v>
       </c>
-      <c r="F304" s="40">
+      <c r="F304" s="38">
         <v>0.58181818181818001</v>
       </c>
-      <c r="G304" s="41">
+      <c r="G304" s="39">
         <v>34471053</v>
       </c>
     </row>
     <row r="305" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A305" s="22">
+      <c r="A305" s="20">
         <v>2023</v>
       </c>
-      <c r="B305" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C305" s="22" t="s">
+      <c r="B305" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C305" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="D305" s="39">
+      <c r="D305" s="37">
         <v>36</v>
       </c>
-      <c r="E305" s="39">
+      <c r="E305" s="37">
         <v>16</v>
       </c>
-      <c r="F305" s="40">
+      <c r="F305" s="38">
         <v>0.44444444444443998</v>
       </c>
-      <c r="G305" s="41">
+      <c r="G305" s="39">
         <v>4671953</v>
       </c>
     </row>
     <row r="306" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A306" s="22">
+      <c r="A306" s="20">
         <v>2023</v>
       </c>
-      <c r="B306" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C306" s="22" t="s">
+      <c r="B306" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C306" s="20" t="s">
         <v>29</v>
       </c>
-      <c r="D306" s="39">
+      <c r="D306" s="37">
         <v>2</v>
       </c>
-      <c r="E306" s="39">
+      <c r="E306" s="37">
         <v>1</v>
       </c>
-      <c r="F306" s="40">
+      <c r="F306" s="38">
         <v>0.5</v>
       </c>
-      <c r="G306" s="41">
+      <c r="G306" s="39">
         <v>50219</v>
       </c>
     </row>
     <row r="307" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A307" s="22">
+      <c r="A307" s="20">
         <v>2023</v>
       </c>
-      <c r="B307" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C307" s="22" t="s">
+      <c r="B307" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C307" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="D307" s="39">
+      <c r="D307" s="37">
         <v>33</v>
       </c>
-      <c r="E307" s="39">
+      <c r="E307" s="37">
         <v>15</v>
       </c>
-      <c r="F307" s="40">
+      <c r="F307" s="38">
         <v>0.45454545454544998</v>
       </c>
-      <c r="G307" s="41">
+      <c r="G307" s="39">
         <v>4076671</v>
       </c>
     </row>
     <row r="308" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A308" s="22">
+      <c r="A308" s="20">
         <v>2023</v>
       </c>
-      <c r="B308" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C308" s="22" t="s">
+      <c r="B308" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C308" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="D308" s="39">
+      <c r="D308" s="37">
         <v>6</v>
       </c>
-      <c r="E308" s="39">
+      <c r="E308" s="37">
         <v>3</v>
       </c>
-      <c r="F308" s="40">
+      <c r="F308" s="38">
         <v>0.5</v>
       </c>
-      <c r="G308" s="41">
+      <c r="G308" s="39">
         <v>1045597</v>
       </c>
     </row>
     <row r="309" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A309" s="22">
+      <c r="A309" s="20">
         <v>2023</v>
       </c>
-      <c r="B309" s="22" t="s">
-[...2 lines deleted...]
-      <c r="C309" s="22" t="s">
+      <c r="B309" s="20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C309" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="D309" s="39">
+      <c r="D309" s="37">
         <v>4</v>
       </c>
-      <c r="E309" s="39">
+      <c r="E309" s="37">
         <v>3</v>
       </c>
-      <c r="F309" s="40">
+      <c r="F309" s="38">
         <v>0.75</v>
       </c>
-      <c r="G309" s="41">
+      <c r="G309" s="39">
         <v>1430307</v>
       </c>
     </row>
     <row r="310" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A310" s="22">
+      <c r="A310" s="20">
         <v>2023</v>
       </c>
-      <c r="B310" s="22" t="s">
+      <c r="B310" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="C310" s="22" t="s">
+      <c r="C310" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="D310" s="39">
+      <c r="D310" s="37">
         <v>63</v>
       </c>
-      <c r="E310" s="39">
+      <c r="E310" s="37">
         <v>42</v>
       </c>
-      <c r="F310" s="40">
+      <c r="F310" s="38">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G310" s="41">
+      <c r="G310" s="39">
         <v>9330188</v>
       </c>
     </row>
     <row r="311" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A311" s="22">
+      <c r="A311" s="20">
         <v>2023</v>
       </c>
-      <c r="B311" s="22" t="s">
+      <c r="B311" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C311" s="22" t="s">
+      <c r="C311" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="D311" s="39">
+      <c r="D311" s="37">
         <v>5</v>
       </c>
-      <c r="E311" s="39">
+      <c r="E311" s="37">
         <v>3</v>
       </c>
-      <c r="F311" s="40">
+      <c r="F311" s="38">
         <v>0.6</v>
       </c>
-      <c r="G311" s="41">
+      <c r="G311" s="39">
         <v>266053</v>
       </c>
     </row>
     <row r="312" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A312" s="22">
+      <c r="A312" s="20">
         <v>2023</v>
       </c>
-      <c r="B312" s="22" t="s">
+      <c r="B312" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C312" s="22" t="s">
+      <c r="C312" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="D312" s="39">
+      <c r="D312" s="37">
         <v>3</v>
       </c>
-      <c r="E312" s="39">
+      <c r="E312" s="37">
         <v>3</v>
       </c>
-      <c r="F312" s="40">
+      <c r="F312" s="38">
         <v>1</v>
       </c>
-      <c r="G312" s="41">
+      <c r="G312" s="39">
         <v>368789</v>
       </c>
     </row>
     <row r="313" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A313" s="22">
+      <c r="A313" s="20">
         <v>2023</v>
       </c>
-      <c r="B313" s="22" t="s">
+      <c r="B313" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C313" s="22" t="s">
+      <c r="C313" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D313" s="39">
+      <c r="D313" s="37">
         <v>1</v>
       </c>
-      <c r="E313" s="39">
+      <c r="E313" s="37">
         <v>1</v>
       </c>
-      <c r="F313" s="40">
+      <c r="F313" s="38">
         <v>1</v>
       </c>
-      <c r="G313" s="41">
+      <c r="G313" s="39">
         <v>25673</v>
       </c>
     </row>
     <row r="314" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A314" s="22">
+      <c r="A314" s="20">
         <v>2023</v>
       </c>
-      <c r="B314" s="22" t="s">
+      <c r="B314" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C314" s="22" t="s">
+      <c r="C314" s="20" t="s">
         <v>14</v>
       </c>
-      <c r="D314" s="39">
+      <c r="D314" s="37">
         <v>2</v>
       </c>
-      <c r="E314" s="39">
+      <c r="E314" s="37">
         <v>2</v>
       </c>
-      <c r="F314" s="40">
+      <c r="F314" s="38">
         <v>1</v>
       </c>
-      <c r="G314" s="41">
+      <c r="G314" s="39">
         <v>229967</v>
       </c>
     </row>
     <row r="315" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A315" s="22">
+      <c r="A315" s="20">
         <v>2023</v>
       </c>
-      <c r="B315" s="22" t="s">
+      <c r="B315" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C315" s="22" t="s">
+      <c r="C315" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="D315" s="39">
+      <c r="D315" s="37">
         <v>1</v>
       </c>
-      <c r="E315" s="39">
+      <c r="E315" s="37">
         <v>1</v>
       </c>
-      <c r="F315" s="40">
+      <c r="F315" s="38">
         <v>1</v>
       </c>
-      <c r="G315" s="41">
+      <c r="G315" s="39">
         <v>42787</v>
       </c>
     </row>
     <row r="316" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A316" s="22">
+      <c r="A316" s="20">
         <v>2023</v>
       </c>
-      <c r="B316" s="22" t="s">
+      <c r="B316" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C316" s="22" t="s">
+      <c r="C316" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D316" s="39">
+      <c r="D316" s="37">
         <v>2</v>
       </c>
-      <c r="E316" s="39">
+      <c r="E316" s="37">
         <v>2</v>
       </c>
-      <c r="F316" s="40">
+      <c r="F316" s="38">
         <v>1</v>
       </c>
-      <c r="G316" s="41">
+      <c r="G316" s="39">
         <v>254875</v>
       </c>
     </row>
     <row r="317" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A317" s="22">
+      <c r="A317" s="20">
         <v>2023</v>
       </c>
-      <c r="B317" s="22" t="s">
+      <c r="B317" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="C317" s="22" t="s">
+      <c r="C317" s="20" t="s">
         <v>39</v>
       </c>
-      <c r="D317" s="39">
+      <c r="D317" s="37">
         <v>4</v>
       </c>
-      <c r="E317" s="39">
+      <c r="E317" s="37">
         <v>3</v>
       </c>
-      <c r="F317" s="40">
+      <c r="F317" s="38">
         <v>0.75</v>
       </c>
-      <c r="G317" s="41">
+      <c r="G317" s="39">
         <v>295822</v>
       </c>
     </row>
     <row r="318" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A318" s="22">
+      <c r="A318" s="20">
         <v>2023</v>
       </c>
-      <c r="B318" s="22" t="s">
+      <c r="B318" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="C318" s="22" t="s">
+      <c r="C318" s="20" t="s">
         <v>13</v>
       </c>
-      <c r="D318" s="39">
+      <c r="D318" s="37">
         <v>0</v>
       </c>
-      <c r="E318" s="39">
+      <c r="E318" s="37">
         <v>0</v>
       </c>
-      <c r="F318" s="40">
+      <c r="F318" s="38">
         <v>0</v>
       </c>
-      <c r="G318" s="41">
+      <c r="G318" s="39">
         <v>150000</v>
       </c>
     </row>
     <row r="319" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A319" s="22">
+      <c r="A319" s="20">
         <v>2023</v>
       </c>
-      <c r="B319" s="22" t="s">
+      <c r="B319" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="C319" s="22" t="s">
+      <c r="C319" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="D319" s="39">
+      <c r="D319" s="37">
         <v>6</v>
       </c>
-      <c r="E319" s="39">
+      <c r="E319" s="37">
         <v>4</v>
       </c>
-      <c r="F319" s="40">
+      <c r="F319" s="38">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G319" s="41">
+      <c r="G319" s="39">
         <v>759672</v>
       </c>
     </row>
     <row r="320" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A320" s="22">
+      <c r="A320" s="20">
         <v>2023</v>
       </c>
-      <c r="B320" s="22" t="s">
+      <c r="B320" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="C320" s="22" t="s">
+      <c r="C320" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="D320" s="39">
+      <c r="D320" s="37">
         <v>6</v>
       </c>
-      <c r="E320" s="39">
+      <c r="E320" s="37">
         <v>3</v>
       </c>
-      <c r="F320" s="40">
+      <c r="F320" s="38">
         <v>0.5</v>
       </c>
-      <c r="G320" s="41">
+      <c r="G320" s="39">
         <v>1060196</v>
       </c>
     </row>
     <row r="321" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A321" s="22">
+      <c r="A321" s="20">
         <v>2023</v>
       </c>
-      <c r="B321" s="22" t="s">
+      <c r="B321" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="C321" s="22" t="s">
+      <c r="C321" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="D321" s="39">
+      <c r="D321" s="37">
         <v>0</v>
       </c>
-      <c r="E321" s="39">
+      <c r="E321" s="37">
         <v>0</v>
       </c>
-      <c r="F321" s="40">
+      <c r="F321" s="38">
         <v>0</v>
       </c>
-      <c r="G321" s="41">
+      <c r="G321" s="39">
         <v>108020</v>
       </c>
     </row>
     <row r="322" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A322" s="22">
+      <c r="A322" s="20">
         <v>2023</v>
       </c>
-      <c r="B322" s="22" t="s">
+      <c r="B322" s="20" t="s">
         <v>30</v>
       </c>
-      <c r="C322" s="22" t="s">
+      <c r="C322" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="D322" s="39">
+      <c r="D322" s="37">
         <v>1</v>
       </c>
-      <c r="E322" s="39">
+      <c r="E322" s="37">
         <v>0</v>
       </c>
-      <c r="F322" s="40">
+      <c r="F322" s="38">
         <v>0</v>
       </c>
-      <c r="G322" s="41">
+      <c r="G322" s="39">
         <v>0</v>
       </c>
     </row>
     <row r="323" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A323" s="22">
+      <c r="A323" s="20">
         <v>2023</v>
       </c>
-      <c r="B323" s="22" t="s">
+      <c r="B323" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C323" s="22" t="s">
+      <c r="C323" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="D323" s="39">
+      <c r="D323" s="37">
         <v>3</v>
       </c>
-      <c r="E323" s="39">
+      <c r="E323" s="37">
         <v>3</v>
       </c>
-      <c r="F323" s="40">
+      <c r="F323" s="38">
         <v>1</v>
       </c>
-      <c r="G323" s="41">
+      <c r="G323" s="39">
         <v>2893368</v>
       </c>
     </row>
     <row r="324" spans="1:7" s="8" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A324" s="21">
+      <c r="A324" s="19">
         <v>2023</v>
       </c>
-      <c r="B324" s="21" t="s">
+      <c r="B324" s="19" t="s">
         <v>32</v>
       </c>
-      <c r="C324" s="21" t="s">
+      <c r="C324" s="19" t="s">
         <v>38</v>
       </c>
-      <c r="D324" s="36">
+      <c r="D324" s="34">
         <v>721</v>
       </c>
-      <c r="E324" s="36">
+      <c r="E324" s="34">
         <v>396</v>
       </c>
-      <c r="F324" s="37">
+      <c r="F324" s="35">
         <v>0.54923717059638999</v>
       </c>
-      <c r="G324" s="38">
+      <c r="G324" s="36">
         <v>142706923</v>
       </c>
     </row>
     <row r="325" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A325" s="47">
+      <c r="A325" s="45">
         <v>2024</v>
       </c>
-      <c r="B325" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C325" s="48" t="s">
+      <c r="B325" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C325" s="46" t="s">
         <v>44</v>
       </c>
-      <c r="D325" s="49">
+      <c r="D325" s="47">
         <v>25</v>
       </c>
-      <c r="E325" s="49">
+      <c r="E325" s="47">
         <v>15</v>
       </c>
-      <c r="F325" s="50">
+      <c r="F325" s="48">
         <v>0.6</v>
       </c>
-      <c r="G325" s="51">
+      <c r="G325" s="49">
         <v>5004878</v>
       </c>
     </row>
     <row r="326" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A326" s="47">
+      <c r="A326" s="45">
         <v>2024</v>
       </c>
-      <c r="B326" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C326" s="48" t="s">
+      <c r="B326" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C326" s="46" t="s">
         <v>45</v>
       </c>
-      <c r="D326" s="49">
+      <c r="D326" s="47">
         <v>2</v>
       </c>
-      <c r="E326" s="49">
+      <c r="E326" s="47">
         <v>2</v>
       </c>
-      <c r="F326" s="50">
+      <c r="F326" s="48">
         <v>1</v>
       </c>
-      <c r="G326" s="51">
+      <c r="G326" s="49">
         <v>772452</v>
       </c>
     </row>
     <row r="327" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A327" s="47">
+      <c r="A327" s="45">
         <v>2024</v>
       </c>
-      <c r="B327" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C327" s="48" t="s">
+      <c r="B327" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C327" s="46" t="s">
         <v>9</v>
       </c>
-      <c r="D327" s="49">
+      <c r="D327" s="47">
         <v>74</v>
       </c>
-      <c r="E327" s="49">
+      <c r="E327" s="47">
         <v>31</v>
       </c>
-      <c r="F327" s="50">
+      <c r="F327" s="48">
         <v>0.41891891891892002</v>
       </c>
-      <c r="G327" s="51">
+      <c r="G327" s="49">
         <v>11946049</v>
       </c>
     </row>
     <row r="328" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A328" s="47">
+      <c r="A328" s="45">
         <v>2024</v>
       </c>
-      <c r="B328" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C328" s="48" t="s">
+      <c r="B328" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C328" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="D328" s="49">
-[...2 lines deleted...]
-      <c r="E328" s="49">
+      <c r="D328" s="47">
+        <v>8</v>
+      </c>
+      <c r="E328" s="47">
         <v>6</v>
       </c>
-      <c r="F328" s="50">
+      <c r="F328" s="48">
         <v>0.75</v>
       </c>
-      <c r="G328" s="51">
+      <c r="G328" s="49">
         <v>1628919</v>
       </c>
     </row>
     <row r="329" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A329" s="47">
+      <c r="A329" s="45">
         <v>2024</v>
       </c>
-      <c r="B329" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C329" s="48" t="s">
+      <c r="B329" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C329" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="D329" s="49">
+      <c r="D329" s="47">
         <v>3</v>
       </c>
-      <c r="E329" s="49">
+      <c r="E329" s="47">
         <v>1</v>
       </c>
-      <c r="F329" s="50">
+      <c r="F329" s="48">
         <v>0.33333333333332998</v>
       </c>
-      <c r="G329" s="51">
+      <c r="G329" s="49">
         <v>388448</v>
       </c>
     </row>
     <row r="330" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A330" s="47">
+      <c r="A330" s="45">
         <v>2024</v>
       </c>
-      <c r="B330" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C330" s="48" t="s">
+      <c r="B330" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C330" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D330" s="49">
+      <c r="D330" s="47">
         <v>72</v>
       </c>
-      <c r="E330" s="49">
+      <c r="E330" s="47">
         <v>40</v>
       </c>
-      <c r="F330" s="50">
+      <c r="F330" s="48">
         <v>0.55555555555556002</v>
       </c>
-      <c r="G330" s="51">
+      <c r="G330" s="49">
         <v>18705572</v>
       </c>
     </row>
     <row r="331" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A331" s="47">
+      <c r="A331" s="45">
         <v>2024</v>
       </c>
-      <c r="B331" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C331" s="48" t="s">
+      <c r="B331" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C331" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="D331" s="49">
+      <c r="D331" s="47">
         <v>30</v>
       </c>
-      <c r="E331" s="49">
+      <c r="E331" s="47">
         <v>17</v>
       </c>
-      <c r="F331" s="50">
+      <c r="F331" s="48">
         <v>0.56666666666666998</v>
       </c>
-      <c r="G331" s="51">
+      <c r="G331" s="49">
         <v>7586679</v>
       </c>
     </row>
     <row r="332" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A332" s="47">
+      <c r="A332" s="45">
         <v>2024</v>
       </c>
-      <c r="B332" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C332" s="48" t="s">
+      <c r="B332" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C332" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="D332" s="49">
+      <c r="D332" s="47">
         <v>7</v>
       </c>
-      <c r="E332" s="49">
+      <c r="E332" s="47">
         <v>4</v>
       </c>
-      <c r="F332" s="50">
+      <c r="F332" s="48">
         <v>0.57142857142856995</v>
       </c>
-      <c r="G332" s="51">
+      <c r="G332" s="49">
         <v>1741289</v>
       </c>
     </row>
     <row r="333" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A333" s="47">
+      <c r="A333" s="45">
         <v>2024</v>
       </c>
-      <c r="B333" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C333" s="48" t="s">
+      <c r="B333" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C333" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D333" s="49">
+      <c r="D333" s="47">
         <v>76</v>
       </c>
-      <c r="E333" s="49">
+      <c r="E333" s="47">
         <v>27</v>
       </c>
-      <c r="F333" s="50">
+      <c r="F333" s="48">
         <v>0.35526315789474</v>
       </c>
-      <c r="G333" s="51">
+      <c r="G333" s="49">
         <v>10367477</v>
       </c>
     </row>
     <row r="334" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A334" s="47">
+      <c r="A334" s="45">
         <v>2024</v>
       </c>
-      <c r="B334" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C334" s="48" t="s">
+      <c r="B334" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C334" s="46" t="s">
         <v>15</v>
       </c>
-      <c r="D334" s="49">
+      <c r="D334" s="47">
         <v>14</v>
       </c>
-      <c r="E334" s="49">
+      <c r="E334" s="47">
         <v>10</v>
       </c>
-      <c r="F334" s="50">
+      <c r="F334" s="48">
         <v>0.71428571428570997</v>
       </c>
-      <c r="G334" s="51">
+      <c r="G334" s="49">
         <v>3171956</v>
       </c>
     </row>
     <row r="335" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A335" s="47">
+      <c r="A335" s="45">
         <v>2024</v>
       </c>
-      <c r="B335" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C335" s="48" t="s">
+      <c r="B335" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C335" s="46" t="s">
         <v>16</v>
       </c>
-      <c r="D335" s="49">
+      <c r="D335" s="47">
         <v>16</v>
       </c>
-      <c r="E335" s="49">
-[...2 lines deleted...]
-      <c r="F335" s="50">
+      <c r="E335" s="47">
+        <v>8</v>
+      </c>
+      <c r="F335" s="48">
         <v>0.5</v>
       </c>
-      <c r="G335" s="51">
+      <c r="G335" s="49">
         <v>1837715</v>
       </c>
     </row>
     <row r="336" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A336" s="47">
+      <c r="A336" s="45">
         <v>2024</v>
       </c>
-      <c r="B336" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C336" s="48" t="s">
+      <c r="B336" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C336" s="46" t="s">
         <v>7</v>
       </c>
-      <c r="D336" s="49">
+      <c r="D336" s="47">
         <v>38</v>
       </c>
-      <c r="E336" s="49">
+      <c r="E336" s="47">
         <v>12</v>
       </c>
-      <c r="F336" s="50">
+      <c r="F336" s="48">
         <v>0.31578947368421001</v>
       </c>
-      <c r="G336" s="51">
+      <c r="G336" s="49">
         <v>3279643</v>
       </c>
     </row>
     <row r="337" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A337" s="47">
+      <c r="A337" s="45">
         <v>2024</v>
       </c>
-      <c r="B337" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C337" s="48" t="s">
+      <c r="B337" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C337" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="D337" s="49">
+      <c r="D337" s="47">
         <v>18</v>
       </c>
-      <c r="E337" s="49">
+      <c r="E337" s="47">
         <v>12</v>
       </c>
-      <c r="F337" s="50">
+      <c r="F337" s="48">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G337" s="51">
+      <c r="G337" s="49">
         <v>6150540</v>
       </c>
     </row>
     <row r="338" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A338" s="47">
+      <c r="A338" s="45">
         <v>2024</v>
       </c>
-      <c r="B338" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C338" s="48" t="s">
+      <c r="B338" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C338" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="D338" s="49">
+      <c r="D338" s="47">
         <v>5</v>
       </c>
-      <c r="E338" s="49">
+      <c r="E338" s="47">
         <v>3</v>
       </c>
-      <c r="F338" s="50">
+      <c r="F338" s="48">
         <v>0.6</v>
       </c>
-      <c r="G338" s="51">
+      <c r="G338" s="49">
         <v>1193716</v>
       </c>
     </row>
     <row r="339" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A339" s="47">
+      <c r="A339" s="45">
         <v>2024</v>
       </c>
-      <c r="B339" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C339" s="48" t="s">
+      <c r="B339" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C339" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="D339" s="49">
+      <c r="D339" s="47">
         <v>33</v>
       </c>
-      <c r="E339" s="49">
+      <c r="E339" s="47">
         <v>16</v>
       </c>
-      <c r="F339" s="50">
+      <c r="F339" s="48">
         <v>0.48484848484847998</v>
       </c>
-      <c r="G339" s="51">
+      <c r="G339" s="49">
         <v>5462480</v>
       </c>
     </row>
     <row r="340" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A340" s="47">
+      <c r="A340" s="45">
         <v>2024</v>
       </c>
-      <c r="B340" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C340" s="48" t="s">
+      <c r="B340" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C340" s="46" t="s">
         <v>21</v>
       </c>
-      <c r="D340" s="49">
+      <c r="D340" s="47">
         <v>14</v>
       </c>
-      <c r="E340" s="49">
-[...2 lines deleted...]
-      <c r="F340" s="50">
+      <c r="E340" s="47">
+        <v>8</v>
+      </c>
+      <c r="F340" s="48">
         <v>0.57142857142856995</v>
       </c>
-      <c r="G340" s="51">
+      <c r="G340" s="49">
         <v>3589359</v>
       </c>
     </row>
     <row r="341" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A341" s="47">
+      <c r="A341" s="45">
         <v>2024</v>
       </c>
-      <c r="B341" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C341" s="48" t="s">
+      <c r="B341" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C341" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="D341" s="49">
+      <c r="D341" s="47">
         <v>152</v>
       </c>
-      <c r="E341" s="49">
+      <c r="E341" s="47">
         <v>63</v>
       </c>
-      <c r="F341" s="50">
+      <c r="F341" s="48">
         <v>0.41447368421052999</v>
       </c>
-      <c r="G341" s="51">
+      <c r="G341" s="49">
         <v>36194162</v>
       </c>
     </row>
     <row r="342" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A342" s="47">
+      <c r="A342" s="45">
         <v>2024</v>
       </c>
-      <c r="B342" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C342" s="48" t="s">
+      <c r="B342" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C342" s="46" t="s">
         <v>23</v>
       </c>
-      <c r="D342" s="49">
+      <c r="D342" s="47">
         <v>42</v>
       </c>
-      <c r="E342" s="49">
+      <c r="E342" s="47">
         <v>20</v>
       </c>
-      <c r="F342" s="50">
+      <c r="F342" s="48">
         <v>0.47619047619047999</v>
       </c>
-      <c r="G342" s="51">
+      <c r="G342" s="49">
         <v>6337113</v>
       </c>
     </row>
     <row r="343" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A343" s="47">
+      <c r="A343" s="45">
         <v>2024</v>
       </c>
-      <c r="B343" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C343" s="48" t="s">
+      <c r="B343" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C343" s="46" t="s">
         <v>29</v>
       </c>
-      <c r="D343" s="49">
+      <c r="D343" s="47">
         <v>7</v>
       </c>
-      <c r="E343" s="49">
+      <c r="E343" s="47">
         <v>0</v>
       </c>
-      <c r="F343" s="50">
+      <c r="F343" s="48">
         <v>0</v>
       </c>
-      <c r="G343" s="51">
+      <c r="G343" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="344" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A344" s="47">
+      <c r="A344" s="45">
         <v>2024</v>
       </c>
-      <c r="B344" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C344" s="48" t="s">
+      <c r="B344" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C344" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="D344" s="49">
+      <c r="D344" s="47">
         <v>32</v>
       </c>
-      <c r="E344" s="49">
+      <c r="E344" s="47">
         <v>14</v>
       </c>
-      <c r="F344" s="50">
+      <c r="F344" s="48">
         <v>0.4375</v>
       </c>
-      <c r="G344" s="51">
+      <c r="G344" s="49">
         <v>2618846</v>
       </c>
     </row>
     <row r="345" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A345" s="47">
+      <c r="A345" s="45">
         <v>2024</v>
       </c>
-      <c r="B345" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C345" s="48" t="s">
+      <c r="B345" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C345" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="D345" s="49">
+      <c r="D345" s="47">
         <v>9</v>
       </c>
-      <c r="E345" s="49">
+      <c r="E345" s="47">
         <v>3</v>
       </c>
-      <c r="F345" s="50">
+      <c r="F345" s="48">
         <v>0.33333333333332998</v>
       </c>
-      <c r="G345" s="51">
+      <c r="G345" s="49">
         <v>1070569</v>
       </c>
     </row>
     <row r="346" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A346" s="47">
+      <c r="A346" s="45">
         <v>2024</v>
       </c>
-      <c r="B346" s="48" t="s">
-[...2 lines deleted...]
-      <c r="C346" s="48" t="s">
+      <c r="B346" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C346" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D346" s="49">
+      <c r="D346" s="47">
         <v>2</v>
       </c>
-      <c r="E346" s="49">
+      <c r="E346" s="47">
         <v>1</v>
       </c>
-      <c r="F346" s="50">
+      <c r="F346" s="48">
         <v>0.5</v>
       </c>
-      <c r="G346" s="51">
+      <c r="G346" s="49">
         <v>382810</v>
       </c>
     </row>
     <row r="347" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A347" s="47">
+      <c r="A347" s="45">
         <v>2024</v>
       </c>
-      <c r="B347" s="48" t="s">
+      <c r="B347" s="46" t="s">
         <v>26</v>
       </c>
-      <c r="C347" s="48" t="s">
+      <c r="C347" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="D347" s="49">
+      <c r="D347" s="47">
         <v>34</v>
       </c>
-      <c r="E347" s="49">
+      <c r="E347" s="47">
         <v>23</v>
       </c>
-      <c r="F347" s="50">
+      <c r="F347" s="48">
         <v>0.67647058823529005</v>
       </c>
-      <c r="G347" s="51">
+      <c r="G347" s="49">
         <v>4954986</v>
       </c>
     </row>
     <row r="348" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A348" s="47">
+      <c r="A348" s="45">
         <v>2024</v>
       </c>
-      <c r="B348" s="48" t="s">
+      <c r="B348" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="C348" s="48" t="s">
+      <c r="C348" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="D348" s="49">
+      <c r="D348" s="47">
         <v>2</v>
       </c>
-      <c r="E348" s="49">
+      <c r="E348" s="47">
         <v>1</v>
       </c>
-      <c r="F348" s="50">
+      <c r="F348" s="48">
         <v>0.5</v>
       </c>
-      <c r="G348" s="51">
+      <c r="G348" s="49">
         <v>89030</v>
       </c>
     </row>
     <row r="349" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A349" s="47">
+      <c r="A349" s="45">
         <v>2024</v>
       </c>
-      <c r="B349" s="48" t="s">
+      <c r="B349" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="C349" s="48" t="s">
+      <c r="C349" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="D349" s="49">
+      <c r="D349" s="47">
         <v>4</v>
       </c>
-      <c r="E349" s="49">
+      <c r="E349" s="47">
         <v>3</v>
       </c>
-      <c r="F349" s="50">
+      <c r="F349" s="48">
         <v>0.75</v>
       </c>
-      <c r="G349" s="51">
+      <c r="G349" s="49">
         <v>415904</v>
       </c>
     </row>
     <row r="350" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A350" s="47">
+      <c r="A350" s="45">
         <v>2024</v>
       </c>
-      <c r="B350" s="48" t="s">
+      <c r="B350" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="C350" s="48" t="s">
+      <c r="C350" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="D350" s="49">
+      <c r="D350" s="47">
         <v>2</v>
       </c>
-      <c r="E350" s="49">
+      <c r="E350" s="47">
         <v>1</v>
       </c>
-      <c r="F350" s="50">
+      <c r="F350" s="48">
         <v>0.5</v>
       </c>
-      <c r="G350" s="51">
+      <c r="G350" s="49">
         <v>91055</v>
       </c>
     </row>
     <row r="351" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A351" s="47">
+      <c r="A351" s="45">
         <v>2024</v>
       </c>
-      <c r="B351" s="48" t="s">
+      <c r="B351" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="C351" s="48" t="s">
+      <c r="C351" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="D351" s="49">
+      <c r="D351" s="47">
         <v>1</v>
       </c>
-      <c r="E351" s="49">
+      <c r="E351" s="47">
         <v>1</v>
       </c>
-      <c r="F351" s="50">
+      <c r="F351" s="48">
         <v>1</v>
       </c>
-      <c r="G351" s="51">
+      <c r="G351" s="49">
         <v>41548</v>
       </c>
     </row>
     <row r="352" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A352" s="47">
+      <c r="A352" s="45">
         <v>2024</v>
       </c>
-      <c r="B352" s="48" t="s">
+      <c r="B352" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="C352" s="48" t="s">
+      <c r="C352" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="D352" s="49">
+      <c r="D352" s="47">
         <v>2</v>
       </c>
-      <c r="E352" s="49">
+      <c r="E352" s="47">
         <v>0</v>
       </c>
-      <c r="F352" s="50">
+      <c r="F352" s="48">
         <v>0</v>
       </c>
-      <c r="G352" s="51">
+      <c r="G352" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="353" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A353" s="47">
+      <c r="A353" s="45">
         <v>2024</v>
       </c>
-      <c r="B353" s="48" t="s">
+      <c r="B353" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="C353" s="48" t="s">
+      <c r="C353" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="D353" s="49">
+      <c r="D353" s="47">
         <v>1</v>
       </c>
-      <c r="E353" s="49">
+      <c r="E353" s="47">
         <v>1</v>
       </c>
-      <c r="F353" s="50">
+      <c r="F353" s="48">
         <v>1</v>
       </c>
-      <c r="G353" s="51">
+      <c r="G353" s="49">
         <v>44515</v>
       </c>
     </row>
     <row r="354" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A354" s="47">
+      <c r="A354" s="45">
         <v>2024</v>
       </c>
-      <c r="B354" s="48" t="s">
+      <c r="B354" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="C354" s="48" t="s">
+      <c r="C354" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="D354" s="49">
+      <c r="D354" s="47">
         <v>4</v>
       </c>
-      <c r="E354" s="49">
+      <c r="E354" s="47">
         <v>3</v>
       </c>
-      <c r="F354" s="50">
+      <c r="F354" s="48">
         <v>0.75</v>
       </c>
-      <c r="G354" s="51">
+      <c r="G354" s="49">
         <v>168813</v>
       </c>
     </row>
     <row r="355" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A355" s="47">
+      <c r="A355" s="45">
         <v>2024</v>
       </c>
-      <c r="B355" s="48" t="s">
+      <c r="B355" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="C355" s="48" t="s">
+      <c r="C355" s="46" t="s">
         <v>39</v>
       </c>
-      <c r="D355" s="49">
+      <c r="D355" s="47">
         <v>6</v>
       </c>
-      <c r="E355" s="49">
+      <c r="E355" s="47">
         <v>4</v>
       </c>
-      <c r="F355" s="50">
+      <c r="F355" s="48">
         <v>0.66666666666666996</v>
       </c>
-      <c r="G355" s="51">
+      <c r="G355" s="49">
         <v>221495</v>
       </c>
     </row>
     <row r="356" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A356" s="47">
+      <c r="A356" s="45">
         <v>2024</v>
       </c>
-      <c r="B356" s="48" t="s">
+      <c r="B356" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="C356" s="48" t="s">
+      <c r="C356" s="46" t="s">
         <v>17</v>
       </c>
-      <c r="D356" s="49">
+      <c r="D356" s="47">
         <v>0</v>
       </c>
-      <c r="E356" s="49">
+      <c r="E356" s="47">
         <v>0</v>
       </c>
-      <c r="F356" s="50">
+      <c r="F356" s="48">
         <v>0</v>
       </c>
-      <c r="G356" s="51">
+      <c r="G356" s="49">
         <v>0</v>
       </c>
     </row>
     <row r="357" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A357" s="47">
+      <c r="A357" s="45">
         <v>2024</v>
       </c>
-      <c r="B357" s="48" t="s">
+      <c r="B357" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="C357" s="48" t="s">
+      <c r="C357" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="D357" s="49">
+      <c r="D357" s="47">
         <v>1</v>
       </c>
-      <c r="E357" s="49">
+      <c r="E357" s="47">
         <v>1</v>
       </c>
-      <c r="F357" s="50">
+      <c r="F357" s="48">
         <v>1</v>
       </c>
-      <c r="G357" s="51">
+      <c r="G357" s="49">
         <v>1</v>
       </c>
     </row>
     <row r="358" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A358" s="47">
+      <c r="A358" s="45">
         <v>2024</v>
       </c>
-      <c r="B358" s="48" t="s">
+      <c r="B358" s="46" t="s">
         <v>30</v>
       </c>
-      <c r="C358" s="48" t="s">
+      <c r="C358" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="D358" s="49">
+      <c r="D358" s="47">
         <v>9</v>
       </c>
-      <c r="E358" s="49">
+      <c r="E358" s="47">
         <v>5</v>
       </c>
-      <c r="F358" s="50">
+      <c r="F358" s="48">
         <v>0.55555555555556002</v>
       </c>
-      <c r="G358" s="51">
+      <c r="G358" s="49">
         <v>2009745</v>
       </c>
     </row>
     <row r="359" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A359" s="47">
+      <c r="A359" s="45">
         <v>2024</v>
       </c>
-      <c r="B359" s="48" t="s">
+      <c r="B359" s="46" t="s">
         <v>31</v>
       </c>
-      <c r="C359" s="48" t="s">
+      <c r="C359" s="46" t="s">
         <v>20</v>
       </c>
-      <c r="D359" s="49">
+      <c r="D359" s="47">
         <v>5</v>
       </c>
-      <c r="E359" s="49">
+      <c r="E359" s="47">
         <v>5</v>
       </c>
-      <c r="F359" s="50">
+      <c r="F359" s="48">
         <v>1</v>
       </c>
-      <c r="G359" s="51">
+      <c r="G359" s="49">
         <v>3965874</v>
       </c>
     </row>
     <row r="360" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A360" s="52">
+      <c r="A360" s="50">
         <v>2024</v>
       </c>
-      <c r="B360" s="53" t="s">
+      <c r="B360" s="51" t="s">
         <v>32</v>
       </c>
-      <c r="C360" s="53" t="s">
+      <c r="C360" s="51" t="s">
         <v>38</v>
       </c>
-      <c r="D360" s="54">
+      <c r="D360" s="52">
         <v>750</v>
       </c>
-      <c r="E360" s="54">
+      <c r="E360" s="52">
         <v>361</v>
       </c>
-      <c r="F360" s="55">
+      <c r="F360" s="53">
         <v>0.48133333333333</v>
       </c>
-      <c r="G360" s="56">
+      <c r="G360" s="54">
         <v>141433638</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A361" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B361" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C361" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="D361" s="47">
+        <v>27</v>
+      </c>
+      <c r="E361" s="47">
+        <v>7</v>
+      </c>
+      <c r="F361" s="48">
+        <v>0.25925925925926002</v>
+      </c>
+      <c r="G361" s="49">
+        <v>2178878</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A362" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B362" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C362" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D362" s="47">
+        <v>2</v>
+      </c>
+      <c r="E362" s="47">
+        <v>1</v>
+      </c>
+      <c r="F362" s="48">
+        <v>0.5</v>
+      </c>
+      <c r="G362" s="49">
+        <v>229524</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A363" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B363" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C363" s="46" t="s">
+        <v>9</v>
+      </c>
+      <c r="D363" s="47">
+        <v>79</v>
+      </c>
+      <c r="E363" s="47">
+        <v>21</v>
+      </c>
+      <c r="F363" s="48">
+        <v>0.26582278481013</v>
+      </c>
+      <c r="G363" s="49">
+        <v>7837765</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A364" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B364" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C364" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D364" s="47">
+        <v>7</v>
+      </c>
+      <c r="E364" s="47">
+        <v>6</v>
+      </c>
+      <c r="F364" s="48">
+        <v>0.85714285714285998</v>
+      </c>
+      <c r="G364" s="49">
+        <v>1386082</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A365" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B365" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C365" s="46" t="s">
+        <v>11</v>
+      </c>
+      <c r="D365" s="47">
+        <v>11</v>
+      </c>
+      <c r="E365" s="47">
+        <v>6</v>
+      </c>
+      <c r="F365" s="48">
+        <v>0.54545454545454997</v>
+      </c>
+      <c r="G365" s="49">
+        <v>3577881</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A366" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B366" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C366" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D366" s="47">
+        <v>67</v>
+      </c>
+      <c r="E366" s="47">
+        <v>34</v>
+      </c>
+      <c r="F366" s="48">
+        <v>0.50746268656715998</v>
+      </c>
+      <c r="G366" s="49">
+        <v>18434313</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A367" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B367" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C367" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D367" s="47">
+        <v>31</v>
+      </c>
+      <c r="E367" s="47">
+        <v>9</v>
+      </c>
+      <c r="F367" s="48">
+        <v>0.29032258064515998</v>
+      </c>
+      <c r="G367" s="49">
+        <v>4611787</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A368" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B368" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C368" s="46" t="s">
+        <v>13</v>
+      </c>
+      <c r="D368" s="47">
+        <v>5</v>
+      </c>
+      <c r="E368" s="47">
+        <v>5</v>
+      </c>
+      <c r="F368" s="48">
+        <v>1</v>
+      </c>
+      <c r="G368" s="49">
+        <v>2135771</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A369" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B369" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C369" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="D369" s="47">
+        <v>80</v>
+      </c>
+      <c r="E369" s="47">
+        <v>22</v>
+      </c>
+      <c r="F369" s="48">
+        <v>0.27500000000000002</v>
+      </c>
+      <c r="G369" s="49">
+        <v>7604361</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A370" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B370" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C370" s="46" t="s">
+        <v>15</v>
+      </c>
+      <c r="D370" s="47">
+        <v>14</v>
+      </c>
+      <c r="E370" s="47">
+        <v>9</v>
+      </c>
+      <c r="F370" s="48">
+        <v>0.64285714285714002</v>
+      </c>
+      <c r="G370" s="49">
+        <v>2714599</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A371" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B371" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C371" s="46" t="s">
+        <v>16</v>
+      </c>
+      <c r="D371" s="47">
+        <v>16</v>
+      </c>
+      <c r="E371" s="47">
+        <v>8</v>
+      </c>
+      <c r="F371" s="48">
+        <v>0.5</v>
+      </c>
+      <c r="G371" s="49">
+        <v>1769497</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A372" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B372" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C372" s="46" t="s">
+        <v>7</v>
+      </c>
+      <c r="D372" s="47">
+        <v>44</v>
+      </c>
+      <c r="E372" s="47">
+        <v>16</v>
+      </c>
+      <c r="F372" s="48">
+        <v>0.36363636363635998</v>
+      </c>
+      <c r="G372" s="49">
+        <v>5068005</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A373" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B373" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C373" s="46" t="s">
+        <v>17</v>
+      </c>
+      <c r="D373" s="47">
+        <v>18</v>
+      </c>
+      <c r="E373" s="47">
+        <v>10</v>
+      </c>
+      <c r="F373" s="48">
+        <v>0.55555555555556002</v>
+      </c>
+      <c r="G373" s="49">
+        <v>3710915</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A374" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B374" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C374" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D374" s="47">
+        <v>6</v>
+      </c>
+      <c r="E374" s="47">
+        <v>4</v>
+      </c>
+      <c r="F374" s="48">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G374" s="49">
+        <v>1308720</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A375" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B375" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C375" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D375" s="47">
+        <v>43</v>
+      </c>
+      <c r="E375" s="47">
+        <v>22</v>
+      </c>
+      <c r="F375" s="48">
+        <v>0.51162790697673999</v>
+      </c>
+      <c r="G375" s="49">
+        <v>8827072</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A376" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B376" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C376" s="46" t="s">
+        <v>21</v>
+      </c>
+      <c r="D376" s="47">
+        <v>17</v>
+      </c>
+      <c r="E376" s="47">
+        <v>8</v>
+      </c>
+      <c r="F376" s="48">
+        <v>0.47058823529412003</v>
+      </c>
+      <c r="G376" s="49">
+        <v>4073492</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A377" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B377" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C377" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D377" s="47">
+        <v>193</v>
+      </c>
+      <c r="E377" s="47">
+        <v>122</v>
+      </c>
+      <c r="F377" s="48">
+        <v>0.63212435233161002</v>
+      </c>
+      <c r="G377" s="49">
+        <v>63987110</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A378" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B378" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C378" s="46" t="s">
+        <v>23</v>
+      </c>
+      <c r="D378" s="47">
+        <v>40</v>
+      </c>
+      <c r="E378" s="47">
+        <v>15</v>
+      </c>
+      <c r="F378" s="48">
+        <v>0.375</v>
+      </c>
+      <c r="G378" s="49">
+        <v>4225506</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A379" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B379" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C379" s="46" t="s">
+        <v>29</v>
+      </c>
+      <c r="D379" s="47">
+        <v>0</v>
+      </c>
+      <c r="E379" s="47">
+        <v>0</v>
+      </c>
+      <c r="F379" s="48">
+        <v>0</v>
+      </c>
+      <c r="G379" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A380" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B380" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C380" s="46" t="s">
+        <v>24</v>
+      </c>
+      <c r="D380" s="47">
+        <v>38</v>
+      </c>
+      <c r="E380" s="47">
+        <v>15</v>
+      </c>
+      <c r="F380" s="48">
+        <v>0.39473684210526</v>
+      </c>
+      <c r="G380" s="49">
+        <v>4258671</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A381" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B381" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C381" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="D381" s="47">
+        <v>6</v>
+      </c>
+      <c r="E381" s="47">
+        <v>2</v>
+      </c>
+      <c r="F381" s="48">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G381" s="49">
+        <v>509439</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A382" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B382" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C382" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="D382" s="47">
+        <v>1</v>
+      </c>
+      <c r="E382" s="47">
+        <v>0</v>
+      </c>
+      <c r="F382" s="48">
+        <v>0</v>
+      </c>
+      <c r="G382" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A383" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B383" s="46" t="s">
+        <v>8</v>
+      </c>
+      <c r="C383" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D383" s="47">
+        <v>5</v>
+      </c>
+      <c r="E383" s="47">
+        <v>2</v>
+      </c>
+      <c r="F383" s="48">
+        <v>0.4</v>
+      </c>
+      <c r="G383" s="49">
+        <v>612561</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B384" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="C384" s="46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D384" s="47">
+        <v>27</v>
+      </c>
+      <c r="E384" s="47">
+        <v>6</v>
+      </c>
+      <c r="F384" s="48">
+        <v>0.22222222222221999</v>
+      </c>
+      <c r="G384" s="49">
+        <v>3939171</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A385" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B385" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C385" s="46" t="s">
+        <v>45</v>
+      </c>
+      <c r="D385" s="47">
+        <v>1</v>
+      </c>
+      <c r="E385" s="47">
+        <v>0</v>
+      </c>
+      <c r="F385" s="48">
+        <v>0</v>
+      </c>
+      <c r="G385" s="49">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A386" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B386" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C386" s="46" t="s">
+        <v>10</v>
+      </c>
+      <c r="D386" s="47">
+        <v>6</v>
+      </c>
+      <c r="E386" s="47">
+        <v>6</v>
+      </c>
+      <c r="F386" s="48">
+        <v>1</v>
+      </c>
+      <c r="G386" s="49">
+        <v>255457</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A387" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B387" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C387" s="46" t="s">
+        <v>6</v>
+      </c>
+      <c r="D387" s="47">
+        <v>4</v>
+      </c>
+      <c r="E387" s="47">
+        <v>1</v>
+      </c>
+      <c r="F387" s="48">
+        <v>0.25</v>
+      </c>
+      <c r="G387" s="49">
+        <v>211289</v>
+      </c>
+    </row>
+    <row r="388" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A388" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B388" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C388" s="46" t="s">
+        <v>12</v>
+      </c>
+      <c r="D388" s="47">
+        <v>12</v>
+      </c>
+      <c r="E388" s="47">
+        <v>6</v>
+      </c>
+      <c r="F388" s="48">
+        <v>0.5</v>
+      </c>
+      <c r="G388" s="49">
+        <v>770951</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A389" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B389" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C389" s="46" t="s">
+        <v>14</v>
+      </c>
+      <c r="D389" s="47">
+        <v>1</v>
+      </c>
+      <c r="E389" s="47">
+        <v>1</v>
+      </c>
+      <c r="F389" s="48">
+        <v>1</v>
+      </c>
+      <c r="G389" s="49">
+        <v>105170</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A390" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B390" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C390" s="46" t="s">
+        <v>18</v>
+      </c>
+      <c r="D390" s="47">
+        <v>1</v>
+      </c>
+      <c r="E390" s="47">
+        <v>1</v>
+      </c>
+      <c r="F390" s="48">
+        <v>1</v>
+      </c>
+      <c r="G390" s="49">
+        <v>28909</v>
+      </c>
+    </row>
+    <row r="391" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A391" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B391" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C391" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D391" s="47">
+        <v>3</v>
+      </c>
+      <c r="E391" s="47">
+        <v>2</v>
+      </c>
+      <c r="F391" s="48">
+        <v>0.66666666666666996</v>
+      </c>
+      <c r="G391" s="49">
+        <v>229399</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A392" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B392" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="C392" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="D392" s="47">
+        <v>6</v>
+      </c>
+      <c r="E392" s="47">
+        <v>2</v>
+      </c>
+      <c r="F392" s="48">
+        <v>0.33333333333332998</v>
+      </c>
+      <c r="G392" s="49">
+        <v>225222</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A393" s="45">
+        <v>2025</v>
+      </c>
+      <c r="B393" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="C393" s="46" t="s">
+        <v>20</v>
+      </c>
+      <c r="D393" s="47">
+        <v>3</v>
+      </c>
+      <c r="E393" s="47">
+        <v>3</v>
+      </c>
+      <c r="F393" s="48">
+        <v>1</v>
+      </c>
+      <c r="G393" s="49">
+        <v>2428669</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A394" s="62">
+        <v>2025</v>
+      </c>
+      <c r="B394" s="62" t="s">
+        <v>32</v>
+      </c>
+      <c r="C394" s="63" t="s">
+        <v>38</v>
+      </c>
+      <c r="D394" s="64">
+        <v>814</v>
+      </c>
+      <c r="E394" s="64">
+        <v>372</v>
+      </c>
+      <c r="F394" s="65">
+        <v>0.45700245700246001</v>
+      </c>
+      <c r="G394" s="66">
+        <v>157256186</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
-  <autoFilter ref="A2:G360" xr:uid="{6271B81F-6DFE-41D0-A788-58DEBFD700F0}"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="86" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2749A311-3A69-4D2E-BDB7-4ED0280E85E0}">
   <dimension ref="A1:N7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="65" style="18" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.88671875" style="18"/>
+    <col min="1" max="1" width="65" style="16" customWidth="1"/>
+    <col min="2" max="2" width="88.33203125" style="16" customWidth="1"/>
+    <col min="3" max="16384" width="8.88671875" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="50.1" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B1" s="59" t="s">
+      <c r="B1" s="57" t="s">
         <v>41</v>
       </c>
-      <c r="C1" s="19"/>
-[...13 lines deleted...]
-      <c r="A2" s="58" t="s">
+      <c r="C1" s="17"/>
+      <c r="D1" s="17"/>
+      <c r="E1" s="17"/>
+      <c r="F1" s="17"/>
+      <c r="G1" s="17"/>
+      <c r="H1" s="17"/>
+      <c r="I1" s="17"/>
+      <c r="J1" s="17"/>
+      <c r="K1" s="17"/>
+      <c r="L1" s="17"/>
+      <c r="M1" s="17"/>
+      <c r="N1" s="17"/>
+    </row>
+    <row r="2" spans="1:14" s="43" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="56" t="s">
         <v>47</v>
       </c>
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="44" t="s">
         <v>48</v>
       </c>
-      <c r="C2" s="44"/>
-[...10 lines deleted...]
-      <c r="N2" s="44"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
     </row>
     <row r="3" spans="1:14" ht="26.25" customHeight="1" x14ac:dyDescent="0.3"/>
     <row r="4" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="60" t="s">
-        <v>53</v>
+      <c r="A4" s="59" t="s">
+        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="61" t="s">
+      <c r="A5" s="58" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="58" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="6" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-    </row>
     <row r="7" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="57" t="s">
+      <c r="A7" s="55" t="s">
         <v>52</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId1" xr:uid="{36753D4B-A5A4-4E26-8C04-7E751D2ACB20}"/>
-    <hyperlink ref="A4" r:id="rId2" display="Source: NIH PUB File" xr:uid="{DEB480D5-E471-4315-AFF9-7E2D5F81B06B}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A5" r:id="rId4" display="NIH Grants and Funding Glossary" xr:uid="{410195F2-3B0E-4B86-947B-73D0D233A629}"/>
+    <hyperlink ref="A6" r:id="rId2" xr:uid="{4690517B-5E01-49C2-9725-DA19B16C53B0}"/>
+    <hyperlink ref="A5" r:id="rId3" display="NIH Grants and Funding Glossary" xr:uid="{410195F2-3B0E-4B86-947B-73D0D233A629}"/>
+    <hyperlink ref="A4" r:id="rId4" display="Source: NIH PUB File" xr:uid="{F6CB49DA-0885-4096-AC22-3B5CFCF4E025}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="90" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:L61"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="7" max="7" width="19" customWidth="1"/>
     <col min="10" max="10" width="15" customWidth="1"/>
     <col min="11" max="11" width="17.6640625" customWidth="1"/>
     <col min="12" max="12" width="11.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
     </row>
     <row r="61" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A61" s="62" t="s">
+      <c r="A61" s="67" t="s">
         <v>40</v>
       </c>
-      <c r="B61" s="62"/>
+      <c r="B61" s="67"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A61:B61"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A61:B61" location="'Table #202'!A4" display="return to table" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="90" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...58 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc45c3362ba0cf953b17f461af022e41" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE21F07BE801C647B12E3BEDDA10D61D" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="643250b946235c332f643571124ea32d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4234e76b0cb473625794601bc3d0e1d" ns2:_="" ns3:_="">
     <xsd:import namespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <xsd:import namespace="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:ReportTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:RelatedDataBookSlide_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Table_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORT_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Password" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Request_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORTTitleandLink" minOccurs="0"/>
                 <xsd:element ref="ns2:Contracts" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst3" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date_Time" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ReportTitle" ma:index="2" nillable="true" ma:displayName="Report Title" ma:format="Dropdown" ma:internalName="ReportTitle" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Date" ma:index="3" nillable="true" ma:displayName="Status Date" ma:format="DateOnly" ma:internalName="Date" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="RelatedDataBookSlide_x0023_" ma:index="4" nillable="true" ma:displayName="Related Data Book Slide #" ma:format="Dropdown" ma:internalName="RelatedDataBookSlide_x0023_" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
@@ -13728,50 +14884,55 @@
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8ce9f98e-9ad5-43de-b59a-72d7e946aae0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="36" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="37" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="38" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Date_Time" ma:index="39" nillable="true" ma:displayName="Date_Time" ma:format="DateTime" ma:internalName="Date_Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35e27768-2226-49f4-8f52-5dca1f0ab394" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -13867,98 +15028,157 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Password xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">202-23</Password>
+    <Status xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">FY Updated</Status>
+    <SharedWithUsers xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <ReportTitle xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Notes xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <RePORT_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">549</RePORT_x0023_>
+    <Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
+      <UserInfo>
+        <DisplayName>Spears, Cassandra (NIH/OD) [E]</DisplayName>
+        <AccountId>17</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Analyst1>
+    <RelatedDataBookSlide_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Table_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">202</Table_x0023_>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Contracts xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">No</Contracts>
+    <Date_x002d_Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Date xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Date_x002d_Analyst3 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Date_x002d_Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <Request_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+    <RePORTTitleandLink xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
+      <Url>https://report.nih.gov/reportweb/web/displayreport?rId=549</Url>
+      <Description>Research Training Grants (Ts): Competing applications, awards, success rates, and funding, by activity code and Institute/Center</Description>
+    </RePORTTitleandLink>
+    <Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
+      <UserInfo>
+        <DisplayName>Solomon, Janice (NIH/OD) [E]</DisplayName>
+        <AccountId>34</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </Analyst2>
+    <TaxCatchAll xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394" xsi:nil="true"/>
+    <Date_Time xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{543EE75D-7A65-4B8D-8E49-E3E6095B894C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24C0DD0C-9DA3-45CB-A23D-402AC43B47BA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41782B0E-5EFB-4F2B-BC11-BABBCC05B95A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
+    <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61B6E459-A4C4-41C9-9F58-7183B628A812}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC167BEE-E80D-4D51-8113-BAC8208653FC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{24C0DD0C-9DA3-45CB-A23D-402AC43B47BA}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>