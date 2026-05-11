--- v0 (2025-10-17)
+++ v1 (2026-05-11)
@@ -1,152 +1,136 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2024\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\saparakpanyaa2\Documents\Angkana\BT5-1\Analysis\RePORT\Web Report\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{E9261DD8-EF52-4AFB-BF5A-0711968D50E1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A4576394-9221-44A0-A42F-180DC98D6805}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Table #201" sheetId="3" r:id="rId1"/>
     <sheet name="Notes" sheetId="5" r:id="rId2"/>
     <sheet name="Success Rate Definition" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Table #201'!$A$2:$E$47</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Table #201'!$A$2:$E$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Table #201'!$A$2:$E$48</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Table #201'!$2:$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="20">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="70" uniqueCount="20">
   <si>
     <t>Fiscal Year</t>
   </si>
   <si>
     <t>Number of Applications Reviewed</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>PhD</t>
   </si>
   <si>
     <t>MD-PhD</t>
   </si>
   <si>
     <t>Other</t>
-  </si>
-[...1 lines deleted...]
-    <t>TOTAL</t>
   </si>
   <si>
     <t>Individual Postdoctoral Fellowships (F32)</t>
   </si>
   <si>
     <t>Postdoctoral Individual National Research Service Awards used to provide postdoctoral research training to individuals to broaden their scientific background and extend their potential for research in specified health-related areas.</t>
   </si>
   <si>
     <t>"MD" includes individuals with an MD only and MDs with another advanced degree other than a PhD (e.g.  MD/DDS). "Other" includes individuals with degrees other than MD or PhD and those with degree types  which are unknown.</t>
   </si>
   <si>
     <t>NOTES</t>
   </si>
   <si>
     <t>Fellow Degree</t>
   </si>
   <si>
     <t>Number of Applications Awarded</t>
   </si>
   <si>
     <t>Degree</t>
   </si>
   <si>
     <t>Success Rate</t>
-  </si>
-[...12 lines deleted...]
-    </r>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Additional Information: </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NIH Grants and Funding Glossary</t>
     </r>
   </si>
   <si>
@@ -158,53 +142,50 @@
         <scheme val="minor"/>
       </rPr>
       <t>Data produced by the</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color indexed="12"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Division of Statistical Analysis and Reporting </t>
     </r>
-  </si>
-[...1 lines deleted...]
-    <t>Data last updated 11/19/2024</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>Source and Brief Methods:</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> See</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
@@ -222,50 +203,70 @@
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>NIH Success Rate File</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color rgb="FF0000FF"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>document</t>
     </r>
+  </si>
+  <si>
+    <t>Data last updated 02/09/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Table #201: NIH Individual Postdoctoral Fellowships </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>- Competing Applications, Awards, and Success Rates by Fellow Degree, Fiscal Years 2015 - 2025</t>
+    </r>
+  </si>
+  <si>
+    <t>Total</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="7">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="0.0%"/>
     <numFmt numFmtId="165" formatCode="#0.0%"/>
     <numFmt numFmtId="166" formatCode="#######0"/>
     <numFmt numFmtId="167" formatCode="##,##0"/>
     <numFmt numFmtId="168" formatCode="##0.0%"/>
   </numFmts>
   <fonts count="45" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -506,67 +507,67 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF0000FF"/>
-[...5 lines deleted...]
-      <sz val="11"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF0000FF"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="30">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -679,51 +680,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="12">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="23"/>
       </left>
       <right style="thin">
         <color indexed="23"/>
       </right>
       <top style="thin">
         <color indexed="23"/>
       </top>
       <bottom style="thin">
         <color indexed="23"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="double">
         <color indexed="63"/>
@@ -821,50 +822,63 @@
         <color theme="0" tint="-0.249977111117893"/>
       </left>
       <right style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </top>
       <bottom style="thin">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFC1C1C1"/>
       </left>
       <right style="thin">
         <color rgb="FFC1C1C1"/>
       </right>
       <top style="thin">
         <color rgb="FFC1C1C1"/>
       </top>
       <bottom style="thin">
         <color rgb="FFC1C1C1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </left>
+      <right style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1189">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2040,95 +2054,89 @@
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="24" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="31" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="32" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="32" fillId="25" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="29" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="25" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="38" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="25" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="25" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="38" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="35" fillId="0" borderId="10" xfId="1020" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="28" borderId="10" xfId="1020" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="35" fillId="0" borderId="10" xfId="1020" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="36" fillId="28" borderId="10" xfId="1020" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="24" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="28" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
@@ -2143,73 +2151,76 @@
     </xf>
     <xf numFmtId="0" fontId="30" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="24" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="33" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="39" fillId="29" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="29" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="39" fillId="29" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="39" fillId="29" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="166" fontId="40" fillId="28" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="28" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="40" fillId="28" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="168" fontId="40" fillId="28" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="44" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="43" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="36" fillId="25" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="41" fillId="25" borderId="0" xfId="1188" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="41" fillId="25" borderId="0" xfId="1188" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="41" fillId="25" borderId="0" xfId="1188" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="37" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="26" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="928" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1189">
     <cellStyle name="20% - Accent1 10" xfId="1" xr:uid="{00000000-0005-0000-0000-000000000000}"/>
     <cellStyle name="20% - Accent1 11" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="20% - Accent1 12" xfId="3" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="20% - Accent1 13" xfId="4" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="20% - Accent1 14" xfId="5" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
     <cellStyle name="20% - Accent1 15" xfId="6" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
     <cellStyle name="20% - Accent1 2" xfId="7" xr:uid="{00000000-0005-0000-0000-000006000000}"/>
     <cellStyle name="20% - Accent1 2 10" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
     <cellStyle name="20% - Accent1 2 11" xfId="9" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
     <cellStyle name="20% - Accent1 2 12" xfId="10" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
     <cellStyle name="20% - Accent1 2 13" xfId="11" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
     <cellStyle name="20% - Accent1 2 14" xfId="12" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="20% - Accent1 2 15" xfId="13" xr:uid="{00000000-0005-0000-0000-00000C000000}"/>
     <cellStyle name="20% - Accent1 2 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="20% - Accent1 2 3" xfId="15" xr:uid="{00000000-0005-0000-0000-00000E000000}"/>
     <cellStyle name="20% - Accent1 2 4" xfId="16" xr:uid="{00000000-0005-0000-0000-00000F000000}"/>
     <cellStyle name="20% - Accent1 2 5" xfId="17" xr:uid="{00000000-0005-0000-0000-000010000000}"/>
     <cellStyle name="20% - Accent1 2 6" xfId="18" xr:uid="{00000000-0005-0000-0000-000011000000}"/>
     <cellStyle name="20% - Accent1 2 7" xfId="19" xr:uid="{00000000-0005-0000-0000-000012000000}"/>
@@ -3362,51 +3373,335 @@
     <cellStyle name="Warning Text 14" xfId="1162" xr:uid="{00000000-0005-0000-0000-00008A040000}"/>
     <cellStyle name="Warning Text 15" xfId="1163" xr:uid="{00000000-0005-0000-0000-00008B040000}"/>
     <cellStyle name="Warning Text 2" xfId="1164" xr:uid="{00000000-0005-0000-0000-00008C040000}"/>
     <cellStyle name="Warning Text 2 10" xfId="1165" xr:uid="{00000000-0005-0000-0000-00008D040000}"/>
     <cellStyle name="Warning Text 2 11" xfId="1166" xr:uid="{00000000-0005-0000-0000-00008E040000}"/>
     <cellStyle name="Warning Text 2 12" xfId="1167" xr:uid="{00000000-0005-0000-0000-00008F040000}"/>
     <cellStyle name="Warning Text 2 13" xfId="1168" xr:uid="{00000000-0005-0000-0000-000090040000}"/>
     <cellStyle name="Warning Text 2 14" xfId="1169" xr:uid="{00000000-0005-0000-0000-000091040000}"/>
     <cellStyle name="Warning Text 2 15" xfId="1170" xr:uid="{00000000-0005-0000-0000-000092040000}"/>
     <cellStyle name="Warning Text 2 2" xfId="1171" xr:uid="{00000000-0005-0000-0000-000093040000}"/>
     <cellStyle name="Warning Text 2 3" xfId="1172" xr:uid="{00000000-0005-0000-0000-000094040000}"/>
     <cellStyle name="Warning Text 2 4" xfId="1173" xr:uid="{00000000-0005-0000-0000-000095040000}"/>
     <cellStyle name="Warning Text 2 5" xfId="1174" xr:uid="{00000000-0005-0000-0000-000096040000}"/>
     <cellStyle name="Warning Text 2 6" xfId="1175" xr:uid="{00000000-0005-0000-0000-000097040000}"/>
     <cellStyle name="Warning Text 2 7" xfId="1176" xr:uid="{00000000-0005-0000-0000-000098040000}"/>
     <cellStyle name="Warning Text 2 8" xfId="1177" xr:uid="{00000000-0005-0000-0000-000099040000}"/>
     <cellStyle name="Warning Text 2 9" xfId="1178" xr:uid="{00000000-0005-0000-0000-00009A040000}"/>
     <cellStyle name="Warning Text 3" xfId="1179" xr:uid="{00000000-0005-0000-0000-00009B040000}"/>
     <cellStyle name="Warning Text 4" xfId="1180" xr:uid="{00000000-0005-0000-0000-00009C040000}"/>
     <cellStyle name="Warning Text 5" xfId="1181" xr:uid="{00000000-0005-0000-0000-00009D040000}"/>
     <cellStyle name="Warning Text 6" xfId="1182" xr:uid="{00000000-0005-0000-0000-00009E040000}"/>
     <cellStyle name="Warning Text 7" xfId="1183" xr:uid="{00000000-0005-0000-0000-00009F040000}"/>
     <cellStyle name="Warning Text 8" xfId="1184" xr:uid="{00000000-0005-0000-0000-0000A0040000}"/>
     <cellStyle name="Warning Text 9" xfId="1185" xr:uid="{00000000-0005-0000-0000-0000A1040000}"/>
   </cellStyles>
-  <dxfs count="0"/>
+  <dxfs count="9">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="168" formatCode="##0.0%"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="167" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="167" formatCode="##,##0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="166" formatCode="#######0"/>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color rgb="FFC1C1C1"/>
+        </left>
+        <right style="thin">
+          <color rgb="FFC1C1C1"/>
+        </right>
+        <top style="thin">
+          <color rgb="FFC1C1C1"/>
+        </top>
+        <bottom style="thin">
+          <color rgb="FFC1C1C1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="0" tint="-0.249977111117893"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="0" tint="-0.249977111117893"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="4" tint="-0.249977111117893"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color theme="0" tint="-0.249977111117893"/>
+        </left>
+        <right style="thin">
+          <color theme="0" tint="-0.249977111117893"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+  </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>219075</xdr:rowOff>
     </xdr:from>
@@ -3823,50 +4118,64 @@
         </a:p>
         <a:p>
           <a:pPr fontAlgn="t"/>
           <a:r>
             <a:rPr lang="en-US" sz="1100">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:rPr>
             <a:t>The “OD Other” category includes all Office of the Director (OD) applications and awards that do not fall into the OD-categories of Common Fund; and OD ORIP-SEPA.</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:endParaRPr lang="en-US" sz="1000"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{45476A08-9F38-48C8-B034-C163952839F1}" name="Table2" displayName="Table2" ref="A2:E57" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5">
+  <autoFilter ref="A2:E57" xr:uid="{A3442D9D-3053-4919-AC99-7479DE6C4FB7}"/>
+  <tableColumns count="5">
+    <tableColumn id="1" xr3:uid="{34025A06-C3B8-4C59-BD0A-6B2B407BB319}" name="Fiscal Year" dataDxfId="4"/>
+    <tableColumn id="2" xr3:uid="{0EFB74B0-474C-4DFC-8B75-A6E9C096D41D}" name="Fellow Degree" dataDxfId="3"/>
+    <tableColumn id="3" xr3:uid="{21C3C919-CAED-4BAA-BEC2-FA06DC5C71D4}" name="Number of Applications Reviewed" dataDxfId="2"/>
+    <tableColumn id="4" xr3:uid="{CE7D5E09-761D-4EB4-B57A-8AD63BDF3184}" name="Number of Applications Awarded" dataDxfId="1"/>
+    <tableColumn id="5" xr3:uid="{02CE9D56-8468-4DDA-B3E5-A3B2973C79D8}" name="Success Rate" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
@@ -4109,1219 +4418,1318 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OERSTATS@od.nih.gov?subject=Web%20Report%20Inquiry" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report.nih.gov/reportweb/web/displayreport?rId=558" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://report.nih.gov/reportweb/web/displayreport?rId=558" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grants.nih.gov/grants/glossary.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:OERSTATS@od.nih.gov?subject=Web%20Report%20Inquiry" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A3442D9D-3053-4919-AC99-7479DE6C4FB7}">
-  <dimension ref="A1:O52"/>
+  <dimension ref="A1:O57"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.5546875" style="30" customWidth="1"/>
+    <col min="1" max="1" width="13.109375" style="28" customWidth="1"/>
     <col min="2" max="2" width="20.6640625" style="2" customWidth="1"/>
-    <col min="3" max="4" width="20.6640625" style="27" customWidth="1"/>
-    <col min="5" max="5" width="20.6640625" style="28" customWidth="1"/>
+    <col min="3" max="3" width="36.44140625" style="25" customWidth="1"/>
+    <col min="4" max="4" width="35.88671875" style="25" customWidth="1"/>
+    <col min="5" max="5" width="20.6640625" style="26" customWidth="1"/>
     <col min="6" max="6" width="9.88671875" style="2" customWidth="1"/>
     <col min="7" max="16384" width="9.109375" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="26" t="s">
-[...4 lines deleted...]
-      <c r="A2" s="17" t="s">
+      <c r="A1" s="24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" s="29" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="17" t="s">
+      <c r="B2" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="C2" s="17" t="s">
-[...6 lines deleted...]
-        <v>14</v>
+      <c r="E2" s="44" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="23">
+      <c r="A3" s="21">
         <v>2015</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="19">
+      <c r="C3" s="17">
         <v>106</v>
       </c>
-      <c r="D3" s="19">
+      <c r="D3" s="17">
         <v>34</v>
       </c>
-      <c r="E3" s="21">
+      <c r="E3" s="19">
         <v>0.32100000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="23">
+      <c r="A4" s="21">
         <v>2015</v>
       </c>
-      <c r="B4" s="23" t="s">
+      <c r="B4" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C4" s="19">
+      <c r="C4" s="17">
         <v>1507</v>
       </c>
-      <c r="D4" s="19">
+      <c r="D4" s="17">
         <v>417</v>
       </c>
-      <c r="E4" s="21">
+      <c r="E4" s="19">
         <v>0.27700000000000002</v>
       </c>
     </row>
     <row r="5" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="23">
+      <c r="A5" s="21">
         <v>2015</v>
       </c>
-      <c r="B5" s="24" t="s">
+      <c r="B5" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C5" s="19">
+      <c r="C5" s="17">
         <v>28</v>
       </c>
-      <c r="D5" s="19">
+      <c r="D5" s="17">
         <v>7</v>
       </c>
-      <c r="E5" s="21">
+      <c r="E5" s="19">
         <v>0.25</v>
       </c>
     </row>
     <row r="6" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="23">
+      <c r="A6" s="21">
         <v>2015</v>
       </c>
-      <c r="B6" s="24" t="s">
+      <c r="B6" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C6" s="19">
+      <c r="C6" s="17">
         <v>436</v>
       </c>
-      <c r="D6" s="19">
+      <c r="D6" s="17">
         <v>64</v>
       </c>
-      <c r="E6" s="21">
+      <c r="E6" s="19">
         <v>0.14699999999999999</v>
       </c>
     </row>
     <row r="7" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="25">
+      <c r="A7" s="23">
         <v>2015</v>
       </c>
-      <c r="B7" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="20">
+      <c r="B7" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="18">
         <v>2077</v>
       </c>
-      <c r="D7" s="20">
+      <c r="D7" s="18">
         <v>522</v>
       </c>
-      <c r="E7" s="22">
+      <c r="E7" s="20">
         <v>0.251</v>
       </c>
     </row>
     <row r="8" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="23">
+      <c r="A8" s="21">
         <v>2016</v>
       </c>
-      <c r="B8" s="23" t="s">
+      <c r="B8" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C8" s="19">
+      <c r="C8" s="17">
         <v>126</v>
       </c>
-      <c r="D8" s="19">
+      <c r="D8" s="17">
         <v>36</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="19">
         <v>0.28599999999999998</v>
       </c>
     </row>
     <row r="9" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="23">
+      <c r="A9" s="21">
         <v>2016</v>
       </c>
-      <c r="B9" s="23" t="s">
+      <c r="B9" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="19">
+      <c r="C9" s="17">
         <v>1493</v>
       </c>
-      <c r="D9" s="19">
+      <c r="D9" s="17">
         <v>419</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="19">
         <v>0.28100000000000003</v>
       </c>
     </row>
     <row r="10" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="23">
+      <c r="A10" s="21">
         <v>2016</v>
       </c>
-      <c r="B10" s="24" t="s">
+      <c r="B10" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="19">
+      <c r="C10" s="17">
         <v>31</v>
       </c>
-      <c r="D10" s="19">
+      <c r="D10" s="17">
         <v>9</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="19">
         <v>0.28999999999999998</v>
       </c>
     </row>
     <row r="11" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="23">
+      <c r="A11" s="21">
         <v>2016</v>
       </c>
-      <c r="B11" s="24" t="s">
+      <c r="B11" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="19">
+      <c r="C11" s="17">
         <v>363</v>
       </c>
-      <c r="D11" s="19">
+      <c r="D11" s="17">
         <v>52</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="19">
         <v>0.14299999999999999</v>
       </c>
     </row>
     <row r="12" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="25">
+      <c r="A12" s="23">
         <v>2016</v>
       </c>
-      <c r="B12" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="20">
+      <c r="B12" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" s="18">
         <v>2013</v>
       </c>
-      <c r="D12" s="20">
+      <c r="D12" s="18">
         <v>516</v>
       </c>
-      <c r="E12" s="22">
+      <c r="E12" s="20">
         <v>0.25600000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="23">
+      <c r="A13" s="21">
         <v>2017</v>
       </c>
-      <c r="B13" s="23" t="s">
+      <c r="B13" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C13" s="19">
+      <c r="C13" s="17">
         <v>112</v>
       </c>
-      <c r="D13" s="19">
+      <c r="D13" s="17">
         <v>31</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="19">
         <v>0.27700000000000002</v>
       </c>
     </row>
     <row r="14" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="23">
+      <c r="A14" s="21">
         <v>2017</v>
       </c>
-      <c r="B14" s="23" t="s">
+      <c r="B14" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C14" s="19">
+      <c r="C14" s="17">
         <v>1544</v>
       </c>
-      <c r="D14" s="19">
+      <c r="D14" s="17">
         <v>465</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="19">
         <v>0.30099999999999999</v>
       </c>
     </row>
     <row r="15" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A15" s="23">
+      <c r="A15" s="21">
         <v>2017</v>
       </c>
-      <c r="B15" s="24" t="s">
+      <c r="B15" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C15" s="19">
+      <c r="C15" s="17">
         <v>34</v>
       </c>
-      <c r="D15" s="19">
+      <c r="D15" s="17">
         <v>9</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="19">
         <v>0.26500000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="23">
+      <c r="A16" s="21">
         <v>2017</v>
       </c>
-      <c r="B16" s="24" t="s">
+      <c r="B16" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="19">
+      <c r="C16" s="17">
         <v>355</v>
       </c>
-      <c r="D16" s="19">
+      <c r="D16" s="17">
         <v>68</v>
       </c>
-      <c r="E16" s="21">
+      <c r="E16" s="19">
         <v>0.192</v>
       </c>
     </row>
     <row r="17" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="25">
+      <c r="A17" s="23">
         <v>2017</v>
       </c>
-      <c r="B17" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="20">
+      <c r="B17" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" s="18">
         <v>2045</v>
       </c>
-      <c r="D17" s="20">
+      <c r="D17" s="18">
         <v>573</v>
       </c>
-      <c r="E17" s="22">
+      <c r="E17" s="20">
         <v>0.28000000000000003</v>
       </c>
     </row>
     <row r="18" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="23">
+      <c r="A18" s="21">
         <v>2018</v>
       </c>
-      <c r="B18" s="23" t="s">
+      <c r="B18" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C18" s="19">
+      <c r="C18" s="17">
         <v>139</v>
       </c>
-      <c r="D18" s="19">
+      <c r="D18" s="17">
         <v>47</v>
       </c>
-      <c r="E18" s="21">
+      <c r="E18" s="19">
         <v>0.33812949640287998</v>
       </c>
     </row>
     <row r="19" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="23">
+      <c r="A19" s="21">
         <v>2018</v>
       </c>
-      <c r="B19" s="23" t="s">
+      <c r="B19" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C19" s="19">
+      <c r="C19" s="17">
         <v>1349</v>
       </c>
-      <c r="D19" s="19">
+      <c r="D19" s="17">
         <v>382</v>
       </c>
-      <c r="E19" s="21">
+      <c r="E19" s="19">
         <v>0.28317272053372999</v>
       </c>
     </row>
     <row r="20" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="23">
+      <c r="A20" s="21">
         <v>2018</v>
       </c>
-      <c r="B20" s="24" t="s">
+      <c r="B20" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="19">
+      <c r="C20" s="17">
         <v>38</v>
       </c>
-      <c r="D20" s="19">
+      <c r="D20" s="17">
         <v>11</v>
       </c>
-      <c r="E20" s="21">
+      <c r="E20" s="19">
         <v>0.28947368421052999</v>
       </c>
     </row>
     <row r="21" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="23">
+      <c r="A21" s="21">
         <v>2018</v>
       </c>
-      <c r="B21" s="24" t="s">
+      <c r="B21" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C21" s="19">
+      <c r="C21" s="17">
         <v>318</v>
       </c>
-      <c r="D21" s="19">
+      <c r="D21" s="17">
         <v>67</v>
       </c>
-      <c r="E21" s="21">
+      <c r="E21" s="19">
         <v>0.21069182389937</v>
       </c>
     </row>
     <row r="22" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="25">
+      <c r="A22" s="23">
         <v>2018</v>
       </c>
-      <c r="B22" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C22" s="20">
+      <c r="B22" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C22" s="18">
         <v>1844</v>
       </c>
-      <c r="D22" s="20">
+      <c r="D22" s="18">
         <v>507</v>
       </c>
-      <c r="E22" s="22">
+      <c r="E22" s="20">
         <v>0.27494577006507998</v>
       </c>
     </row>
     <row r="23" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="23">
+      <c r="A23" s="21">
         <v>2019</v>
       </c>
-      <c r="B23" s="23" t="s">
+      <c r="B23" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C23" s="19">
+      <c r="C23" s="17">
         <v>102</v>
       </c>
-      <c r="D23" s="19">
+      <c r="D23" s="17">
         <v>36</v>
       </c>
-      <c r="E23" s="21">
+      <c r="E23" s="19">
         <v>0.35294117647058998</v>
       </c>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
       <c r="O23" s="3"/>
     </row>
     <row r="24" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="23">
+      <c r="A24" s="21">
         <v>2019</v>
       </c>
-      <c r="B24" s="23" t="s">
+      <c r="B24" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C24" s="19">
+      <c r="C24" s="17">
         <v>1315</v>
       </c>
-      <c r="D24" s="19">
+      <c r="D24" s="17">
         <v>409</v>
       </c>
-      <c r="E24" s="21">
+      <c r="E24" s="19">
         <v>0.31102661596957998</v>
       </c>
       <c r="I24" s="4"/>
       <c r="J24" s="4"/>
       <c r="K24" s="4"/>
       <c r="L24" s="4"/>
       <c r="M24" s="4"/>
       <c r="N24" s="4"/>
       <c r="O24" s="4"/>
     </row>
     <row r="25" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="23">
+      <c r="A25" s="21">
         <v>2019</v>
       </c>
-      <c r="B25" s="24" t="s">
+      <c r="B25" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C25" s="19">
+      <c r="C25" s="17">
         <v>41</v>
       </c>
-      <c r="D25" s="19">
+      <c r="D25" s="17">
         <v>16</v>
       </c>
-      <c r="E25" s="21">
+      <c r="E25" s="19">
         <v>0.39024390243902002</v>
       </c>
       <c r="I25" s="4"/>
       <c r="J25" s="5"/>
       <c r="K25" s="5"/>
       <c r="L25" s="5"/>
       <c r="M25" s="5"/>
       <c r="N25" s="6"/>
       <c r="O25" s="7"/>
     </row>
     <row r="26" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="23">
+      <c r="A26" s="21">
         <v>2019</v>
       </c>
-      <c r="B26" s="24" t="s">
+      <c r="B26" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C26" s="19">
+      <c r="C26" s="17">
         <v>317</v>
       </c>
-      <c r="D26" s="19">
+      <c r="D26" s="17">
         <v>50</v>
       </c>
-      <c r="E26" s="21">
+      <c r="E26" s="19">
         <v>0.15772870662461</v>
       </c>
       <c r="I26" s="4"/>
       <c r="J26" s="5"/>
       <c r="K26" s="5"/>
       <c r="L26" s="5"/>
       <c r="M26" s="5"/>
       <c r="N26" s="6"/>
       <c r="O26" s="7"/>
     </row>
     <row r="27" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="25">
+      <c r="A27" s="23">
         <v>2019</v>
       </c>
-      <c r="B27" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C27" s="20">
+      <c r="B27" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C27" s="18">
         <v>1775</v>
       </c>
-      <c r="D27" s="20">
+      <c r="D27" s="18">
         <v>511</v>
       </c>
-      <c r="E27" s="22">
+      <c r="E27" s="20">
         <v>0.28788732394366001</v>
       </c>
       <c r="I27" s="4"/>
       <c r="J27" s="5"/>
       <c r="K27" s="5"/>
       <c r="L27" s="5"/>
       <c r="M27" s="5"/>
       <c r="N27" s="6"/>
       <c r="O27" s="7"/>
     </row>
     <row r="28" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="23">
+      <c r="A28" s="21">
         <v>2020</v>
       </c>
-      <c r="B28" s="23" t="s">
+      <c r="B28" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C28" s="19">
+      <c r="C28" s="17">
         <v>106</v>
       </c>
-      <c r="D28" s="19">
+      <c r="D28" s="17">
         <v>33</v>
       </c>
-      <c r="E28" s="21">
+      <c r="E28" s="19">
         <v>0.31132075471698001</v>
       </c>
       <c r="I28" s="4"/>
       <c r="J28" s="5"/>
       <c r="K28" s="5"/>
       <c r="L28" s="5"/>
       <c r="M28" s="5"/>
       <c r="N28" s="6"/>
       <c r="O28" s="7"/>
     </row>
     <row r="29" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="23">
+      <c r="A29" s="21">
         <v>2020</v>
       </c>
-      <c r="B29" s="23" t="s">
+      <c r="B29" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C29" s="19">
+      <c r="C29" s="17">
         <v>1295</v>
       </c>
-      <c r="D29" s="19">
+      <c r="D29" s="17">
         <v>407</v>
       </c>
-      <c r="E29" s="21">
+      <c r="E29" s="19">
         <v>0.31428571428571001</v>
       </c>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
       <c r="O29" s="8"/>
     </row>
     <row r="30" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="23">
+      <c r="A30" s="21">
         <v>2020</v>
       </c>
-      <c r="B30" s="24" t="s">
+      <c r="B30" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C30" s="19">
+      <c r="C30" s="17">
         <v>28</v>
       </c>
-      <c r="D30" s="19">
+      <c r="D30" s="17">
         <v>7</v>
       </c>
-      <c r="E30" s="21">
+      <c r="E30" s="19">
         <v>0.25</v>
       </c>
     </row>
     <row r="31" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="23">
+      <c r="A31" s="21">
         <v>2020</v>
       </c>
-      <c r="B31" s="24" t="s">
+      <c r="B31" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C31" s="19">
+      <c r="C31" s="17">
         <v>287</v>
       </c>
-      <c r="D31" s="19">
+      <c r="D31" s="17">
         <v>58</v>
       </c>
-      <c r="E31" s="21">
+      <c r="E31" s="19">
         <v>0.20209059233449</v>
       </c>
     </row>
     <row r="32" spans="1:15" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="25">
+      <c r="A32" s="23">
         <v>2020</v>
       </c>
-      <c r="B32" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="20">
+      <c r="B32" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C32" s="18">
         <v>1716</v>
       </c>
-      <c r="D32" s="20">
+      <c r="D32" s="18">
         <v>505</v>
       </c>
-      <c r="E32" s="22">
+      <c r="E32" s="20">
         <v>0.29428904428904001</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="23">
+      <c r="A33" s="21">
         <v>2021</v>
       </c>
-      <c r="B33" s="23" t="s">
+      <c r="B33" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C33" s="19">
+      <c r="C33" s="17">
         <v>125</v>
       </c>
-      <c r="D33" s="19">
+      <c r="D33" s="17">
         <v>45</v>
       </c>
-      <c r="E33" s="21">
+      <c r="E33" s="19">
         <v>0.36</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="23">
+      <c r="A34" s="21">
         <v>2021</v>
       </c>
-      <c r="B34" s="23" t="s">
+      <c r="B34" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C34" s="19">
+      <c r="C34" s="17">
         <v>1285</v>
       </c>
-      <c r="D34" s="19">
+      <c r="D34" s="17">
         <v>378</v>
       </c>
-      <c r="E34" s="21">
+      <c r="E34" s="19">
         <v>0.29416342412451002</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="23">
+      <c r="A35" s="21">
         <v>2021</v>
       </c>
-      <c r="B35" s="24" t="s">
+      <c r="B35" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C35" s="19">
+      <c r="C35" s="17">
         <v>39</v>
       </c>
-      <c r="D35" s="19">
+      <c r="D35" s="17">
         <v>12</v>
       </c>
-      <c r="E35" s="21">
+      <c r="E35" s="19">
         <v>0.30769230769230999</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="23">
+      <c r="A36" s="21">
         <v>2021</v>
       </c>
-      <c r="B36" s="24" t="s">
+      <c r="B36" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C36" s="19">
+      <c r="C36" s="17">
         <v>298</v>
       </c>
-      <c r="D36" s="19">
+      <c r="D36" s="17">
         <v>58</v>
       </c>
-      <c r="E36" s="21">
+      <c r="E36" s="19">
         <v>0.19463087248322</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="25">
+      <c r="A37" s="23">
         <v>2021</v>
       </c>
-      <c r="B37" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="20">
+      <c r="B37" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C37" s="18">
         <v>1747</v>
       </c>
-      <c r="D37" s="20">
+      <c r="D37" s="18">
         <v>493</v>
       </c>
-      <c r="E37" s="22">
+      <c r="E37" s="20">
         <v>0.28219805380653001</v>
       </c>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
     </row>
     <row r="38" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="23">
+      <c r="A38" s="21">
         <v>2022</v>
       </c>
-      <c r="B38" s="23" t="s">
+      <c r="B38" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C38" s="19">
+      <c r="C38" s="17">
         <v>106</v>
       </c>
-      <c r="D38" s="19">
+      <c r="D38" s="17">
         <v>29</v>
       </c>
-      <c r="E38" s="21">
+      <c r="E38" s="19">
         <v>0.27358490566038002</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="23">
+      <c r="A39" s="21">
         <v>2022</v>
       </c>
-      <c r="B39" s="23" t="s">
+      <c r="B39" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C39" s="19">
+      <c r="C39" s="17">
         <v>1067</v>
       </c>
-      <c r="D39" s="19">
+      <c r="D39" s="17">
         <v>303</v>
       </c>
-      <c r="E39" s="21">
+      <c r="E39" s="19">
         <v>0.28397375820055998</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="23">
+      <c r="A40" s="21">
         <v>2022</v>
       </c>
-      <c r="B40" s="24" t="s">
+      <c r="B40" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C40" s="19">
+      <c r="C40" s="17">
         <v>42</v>
       </c>
-      <c r="D40" s="19">
+      <c r="D40" s="17">
         <v>15</v>
       </c>
-      <c r="E40" s="21">
+      <c r="E40" s="19">
         <v>0.35714285714285998</v>
       </c>
     </row>
     <row r="41" spans="1:7" s="10" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="23">
+      <c r="A41" s="21">
         <v>2022</v>
       </c>
-      <c r="B41" s="24" t="s">
+      <c r="B41" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C41" s="19">
+      <c r="C41" s="17">
         <v>223</v>
       </c>
-      <c r="D41" s="19">
+      <c r="D41" s="17">
         <v>46</v>
       </c>
-      <c r="E41" s="21">
+      <c r="E41" s="19">
         <v>0.20627802690583</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="25">
+      <c r="A42" s="23">
         <v>2022</v>
       </c>
-      <c r="B42" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="20">
+      <c r="B42" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C42" s="18">
         <v>1438</v>
       </c>
-      <c r="D42" s="20">
+      <c r="D42" s="18">
         <v>393</v>
       </c>
-      <c r="E42" s="22">
+      <c r="E42" s="20">
         <v>0.27329624478441999</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="23">
+      <c r="A43" s="21">
         <v>2023</v>
       </c>
-      <c r="B43" s="23" t="s">
+      <c r="B43" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="C43" s="19">
+      <c r="C43" s="17">
         <v>88</v>
       </c>
-      <c r="D43" s="19">
+      <c r="D43" s="17">
         <v>27</v>
       </c>
-      <c r="E43" s="21">
+      <c r="E43" s="19">
         <v>0.30681818181817999</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="23">
+      <c r="A44" s="21">
         <v>2023</v>
       </c>
-      <c r="B44" s="23" t="s">
+      <c r="B44" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="C44" s="19">
+      <c r="C44" s="17">
         <v>889</v>
       </c>
-      <c r="D44" s="19">
+      <c r="D44" s="17">
         <v>269</v>
       </c>
-      <c r="E44" s="21">
+      <c r="E44" s="19">
         <v>0.30258717660292</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="23">
+      <c r="A45" s="21">
         <v>2023</v>
       </c>
-      <c r="B45" s="24" t="s">
+      <c r="B45" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="C45" s="19">
+      <c r="C45" s="17">
         <v>36</v>
       </c>
-      <c r="D45" s="19">
+      <c r="D45" s="17">
         <v>9</v>
       </c>
-      <c r="E45" s="21">
+      <c r="E45" s="19">
         <v>0.25</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="23">
+      <c r="A46" s="21">
         <v>2023</v>
       </c>
-      <c r="B46" s="24" t="s">
+      <c r="B46" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C46" s="19">
+      <c r="C46" s="17">
         <v>175</v>
       </c>
-      <c r="D46" s="19">
+      <c r="D46" s="17">
         <v>28</v>
       </c>
-      <c r="E46" s="21">
+      <c r="E46" s="19">
         <v>0.16</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="25">
+      <c r="A47" s="23">
         <v>2023</v>
       </c>
-      <c r="B47" s="25" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="20">
+      <c r="B47" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C47" s="18">
         <v>1188</v>
       </c>
-      <c r="D47" s="20">
+      <c r="D47" s="18">
         <v>333</v>
       </c>
-      <c r="E47" s="22">
+      <c r="E47" s="20">
         <v>0.28030303030303</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="33">
+      <c r="A48" s="31">
         <v>2024</v>
       </c>
-      <c r="B48" s="34" t="s">
+      <c r="B48" s="32" t="s">
         <v>2</v>
       </c>
-      <c r="C48" s="35">
+      <c r="C48" s="33">
         <v>93</v>
       </c>
-      <c r="D48" s="35">
+      <c r="D48" s="33">
         <v>28</v>
       </c>
-      <c r="E48" s="36">
+      <c r="E48" s="34">
         <v>0.30107526881719998</v>
       </c>
     </row>
     <row r="49" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="33">
+      <c r="A49" s="31">
         <v>2024</v>
       </c>
-      <c r="B49" s="34" t="s">
+      <c r="B49" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="C49" s="35">
+      <c r="C49" s="33">
         <v>799</v>
       </c>
-      <c r="D49" s="35">
+      <c r="D49" s="33">
         <v>289</v>
       </c>
-      <c r="E49" s="36">
+      <c r="E49" s="34">
         <v>0.36170212765956999</v>
       </c>
     </row>
     <row r="50" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="33">
+      <c r="A50" s="31">
         <v>2024</v>
       </c>
-      <c r="B50" s="34" t="s">
+      <c r="B50" s="32" t="s">
         <v>4</v>
       </c>
-      <c r="C50" s="35">
+      <c r="C50" s="33">
         <v>29</v>
       </c>
-      <c r="D50" s="35">
+      <c r="D50" s="33">
         <v>14</v>
       </c>
-      <c r="E50" s="36">
+      <c r="E50" s="34">
         <v>0.48275862068966002</v>
       </c>
     </row>
     <row r="51" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="33">
+      <c r="A51" s="31">
         <v>2024</v>
       </c>
-      <c r="B51" s="34" t="s">
+      <c r="B51" s="32" t="s">
         <v>5</v>
       </c>
-      <c r="C51" s="35">
+      <c r="C51" s="33">
         <v>160</v>
       </c>
-      <c r="D51" s="35">
+      <c r="D51" s="33">
         <v>25</v>
       </c>
-      <c r="E51" s="36">
+      <c r="E51" s="34">
         <v>0.15625</v>
       </c>
     </row>
     <row r="52" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="37">
+      <c r="A52" s="35">
         <v>2024</v>
       </c>
-      <c r="B52" s="38" t="s">
-[...2 lines deleted...]
-      <c r="C52" s="39">
+      <c r="B52" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C52" s="36">
         <v>1081</v>
       </c>
-      <c r="D52" s="39">
+      <c r="D52" s="36">
         <v>356</v>
       </c>
-      <c r="E52" s="40">
+      <c r="E52" s="37">
         <v>0.32932469935245001</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A53" s="31">
+        <v>2025</v>
+      </c>
+      <c r="B53" s="32" t="s">
+        <v>2</v>
+      </c>
+      <c r="C53" s="33">
+        <v>90</v>
+      </c>
+      <c r="D53" s="33">
+        <v>22</v>
+      </c>
+      <c r="E53" s="34">
+        <v>0.24444444444444</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A54" s="31">
+        <v>2025</v>
+      </c>
+      <c r="B54" s="32" t="s">
+        <v>3</v>
+      </c>
+      <c r="C54" s="33">
+        <v>924</v>
+      </c>
+      <c r="D54" s="33">
+        <v>249</v>
+      </c>
+      <c r="E54" s="34">
+        <v>0.26948051948051999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A55" s="31">
+        <v>2025</v>
+      </c>
+      <c r="B55" s="32" t="s">
+        <v>4</v>
+      </c>
+      <c r="C55" s="33">
+        <v>45</v>
+      </c>
+      <c r="D55" s="33">
+        <v>21</v>
+      </c>
+      <c r="E55" s="34">
+        <v>0.46666666666667</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A56" s="31">
+        <v>2025</v>
+      </c>
+      <c r="B56" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="33">
+        <v>151</v>
+      </c>
+      <c r="D56" s="33">
+        <v>27</v>
+      </c>
+      <c r="E56" s="34">
+        <v>0.17880794701986999</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A57" s="35">
+        <v>2025</v>
+      </c>
+      <c r="B57" s="23" t="s">
+        <v>19</v>
+      </c>
+      <c r="C57" s="36">
+        <v>1210</v>
+      </c>
+      <c r="D57" s="36">
+        <v>319</v>
+      </c>
+      <c r="E57" s="37">
+        <v>0.26363636363636</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sort="0" autoFilter="0"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>Page &amp;P of &amp;N</oddFooter>
   </headerFooter>
+  <tableParts count="1">
+    <tablePart r:id="rId2"/>
+  </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AA2DCEED-8D98-44D6-B63D-38BF27F14EF0}">
   <dimension ref="A1:N8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="44.88671875" style="11" customWidth="1"/>
     <col min="2" max="2" width="125.6640625" style="11" customWidth="1"/>
     <col min="3" max="16384" width="8.88671875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="29" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
-[...14 lines deleted...]
-      <c r="N1" s="32"/>
+    <row r="1" spans="1:14" s="27" customFormat="1" ht="50.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B1" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
     </row>
     <row r="2" spans="1:14" s="13" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="42" t="s">
-        <v>13</v>
+      <c r="A2" s="39" t="s">
+        <v>12</v>
       </c>
       <c r="B2" s="16" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="12"/>
       <c r="G2" s="12"/>
       <c r="H2" s="12"/>
       <c r="I2" s="12"/>
       <c r="J2" s="12"/>
       <c r="K2" s="12"/>
       <c r="L2" s="12"/>
       <c r="M2" s="12"/>
       <c r="N2" s="12"/>
     </row>
     <row r="3" spans="1:14" s="15" customFormat="1" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="43" t="s">
+      <c r="A3" s="40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="16" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="14"/>
       <c r="G3" s="14"/>
       <c r="H3" s="14"/>
       <c r="I3" s="14"/>
       <c r="J3" s="14"/>
       <c r="K3" s="14"/>
       <c r="L3" s="14"/>
       <c r="M3" s="14"/>
       <c r="N3" s="14"/>
     </row>
     <row r="4" spans="1:14" ht="33" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="5" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="44" t="s">
-[...3 lines deleted...]
-      <c r="C5" s="41"/>
+      <c r="A5" s="42" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="38"/>
+      <c r="C5" s="38"/>
     </row>
     <row r="6" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="45" t="s">
-        <v>16</v>
+      <c r="A6" s="41" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="7" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="45" t="s">
+      <c r="A7" s="41" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="38" t="s">
         <v>17</v>
-      </c>
-[...3 lines deleted...]
-        <v>18</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="A5" r:id="rId1" display="Source: NIH PUB File" xr:uid="{44F1FAD6-C97E-4AB2-94E6-C20C6AFDE0C7}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A6" r:id="rId3" display="NIH Grants and Funding Glossary" xr:uid="{87908EC5-DFE5-4A16-901F-DE001CA09942}"/>
+    <hyperlink ref="A7" r:id="rId1" xr:uid="{ACB1BDB2-237B-42A7-9680-4DFED1BD278B}"/>
+    <hyperlink ref="A6" r:id="rId2" display="NIH Grants and Funding Glossary" xr:uid="{87908EC5-DFE5-4A16-901F-DE001CA09942}"/>
+    <hyperlink ref="A5" r:id="rId3" display="Source: NIH PUB File" xr:uid="{CA9A7460-F45D-4A16-AEE8-6F057745C8E6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="90" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5" tint="-0.249977111117893"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:I37"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="4" max="4" width="16.33203125" customWidth="1"/>
     <col min="5" max="5" width="21.88671875" customWidth="1"/>
     <col min="6" max="6" width="10.6640625" customWidth="1"/>
     <col min="8" max="8" width="15.33203125" customWidth="1"/>
     <col min="9" max="9" width="24.44140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="37" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A37" s="46"/>
-      <c r="B37" s="46"/>
+      <c r="A37" s="45"/>
+      <c r="B37" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A37:B37"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="72" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE21F07BE801C647B12E3BEDDA10D61D" ma:contentTypeVersion="38" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="307233afc278fc503943648cbe4c01eb">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="fc45c3362ba0cf953b17f461af022e41" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FE21F07BE801C647B12E3BEDDA10D61D" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="643250b946235c332f643571124ea32d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xmlns:ns3="35e27768-2226-49f4-8f52-5dca1f0ab394" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f4234e76b0cb473625794601bc3d0e1d" ns2:_="" ns3:_="">
     <xsd:import namespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <xsd:import namespace="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:ReportTitle" minOccurs="0"/>
                 <xsd:element ref="ns2:Date" minOccurs="0"/>
                 <xsd:element ref="ns2:RelatedDataBookSlide_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Table_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORT_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns2:Password" minOccurs="0"/>
                 <xsd:element ref="ns2:Status" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:Request_x0023_" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:RePORTTitleandLink" minOccurs="0"/>
                 <xsd:element ref="ns2:Contracts" minOccurs="0"/>
                 <xsd:element ref="ns2:Notes" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst1" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst2" minOccurs="0"/>
                 <xsd:element ref="ns2:Date_x002d_Analyst3" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:Date_Time" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7a222e29-655f-43ea-b95e-fe9fdf1060f5" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="ReportTitle" ma:index="2" nillable="true" ma:displayName="Report Title" ma:format="Dropdown" ma:internalName="ReportTitle" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Date" ma:index="3" nillable="true" ma:displayName="Status Date" ma:format="DateOnly" ma:internalName="Date" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="RelatedDataBookSlide_x0023_" ma:index="4" nillable="true" ma:displayName="Related Data Book Slide #" ma:format="Dropdown" ma:internalName="RelatedDataBookSlide_x0023_" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text">
@@ -5481,50 +5889,55 @@
         <xsd:restriction base="dms:DateTime"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="34" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8ce9f98e-9ad5-43de-b59a-72d7e946aae0" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="36" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="37" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="38" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="Date_Time" ma:index="39" nillable="true" ma:displayName="Date_Time" ma:format="DateTime" ma:internalName="Date_Time">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:DateTime"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35e27768-2226-49f4-8f52-5dca1f0ab394" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="16" nillable="true" ma:displayName="Shared With" ma:hidden="true" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="17" nillable="true" ma:displayName="Shared With Details" ma:hidden="true" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
@@ -5620,160 +6033,152 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <ReportTitle xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <RelatedDataBookSlide_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Request_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Table_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">201</Table_x0023_>
     <RePORT_x0023_ xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">548</RePORT_x0023_>
     <Password xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">201-23</Password>
     <Status xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">FY Updated</Status>
     <RePORTTitleandLink xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <Url>https://report.nih.gov/catalog/DisplayReport.aspx?rId=548</Url>
       <Description>Postdoctoral Fellowships (Fs): Competing applications, awards and success rates, by degree of Fellow (~48KB)</Description>
     </RePORTTitleandLink>
     <Contracts xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">No</Contracts>
     <Notes xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">MD/PhDs only counted in MD category per past practice; they are not double counted as PhDs.</Notes>
     <Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <UserInfo>
         <DisplayName>Spears, Cassandra (NIH/OD) [E]</DisplayName>
         <AccountId>17</AccountId>
         <AccountType/>
       </UserInfo>
     </Analyst1>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Date_x002d_Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date_x002d_Analyst3 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Date_x002d_Analyst1 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
     <Analyst2 xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5">
       <UserInfo>
         <DisplayName>Wang, Joy (NIH/OD) [E]</DisplayName>
         <AccountId>23</AccountId>
         <AccountType/>
       </UserInfo>
     </Analyst2>
     <TaxCatchAll xmlns="35e27768-2226-49f4-8f52-5dca1f0ab394" xsi:nil="true"/>
+    <Date_Time xmlns="7a222e29-655f-43ea-b95e-fe9fdf1060f5" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED98A000-7705-4C19-9624-23B513C2042E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D7CAD10-E353-4B66-B590-5E7A699424C0}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E84516E4-2B4F-430B-B55B-A436920AA23C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
     <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F12DB6B-03F0-44C7-866E-21B2E7DBEDD2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="35e27768-2226-49f4-8f52-5dca1f0ab394"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="7a222e29-655f-43ea-b95e-fe9fdf1060f5"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ED98A000-7705-4C19-9624-23B513C2042E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3589DFA6-403A-4D57-B8F7-72550899A491}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{14b77578-9773-42d5-8507-251ca2dc2b06}" enabled="0" method="" siteId="{14b77578-9773-42d5-8507-251ca2dc2b06}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>